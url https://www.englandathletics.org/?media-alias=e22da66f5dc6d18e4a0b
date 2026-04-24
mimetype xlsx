--- v0 (2026-03-09)
+++ v1 (2026-04-24)
@@ -3,91 +3,91 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\tclarke\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\England Athletics working file\Competitions and Events\Age Groups consultation\New Age Group specifications\v6 March update\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{401F7AD9-2B4E-4DA6-84A7-F56978EF6E9B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D4319487-BD17-43BF-8972-CB7BC8CC5950}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{C2C2966F-15FD-43D4-8DA1-4D680B36E0DB}"/>
+    <workbookView xWindow="555" yWindow="510" windowWidth="19425" windowHeight="11685" activeTab="1" xr2:uid="{C2C2966F-15FD-43D4-8DA1-4D680B36E0DB}"/>
   </bookViews>
   <sheets>
     <sheet name="Event Progressions" sheetId="1" r:id="rId1"/>
     <sheet name="Hurdles Details" sheetId="3" r:id="rId2"/>
     <sheet name="School years" sheetId="2" r:id="rId3"/>
     <sheet name="Steeplechase Details" sheetId="4" r:id="rId4"/>
     <sheet name="Throws Details" sheetId="5" r:id="rId5"/>
     <sheet name="Combined Events disciplines" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="846" uniqueCount="323">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="846" uniqueCount="324">
   <si>
     <t>SPRINTS EVENTS</t>
   </si>
   <si>
     <t>AGE GROUPS</t>
   </si>
   <si>
     <t>U10s</t>
   </si>
   <si>
     <t>U12s</t>
   </si>
   <si>
     <t>U14s</t>
   </si>
   <si>
     <t>U16s</t>
   </si>
   <si>
     <t>U18s</t>
   </si>
   <si>
     <t>U20s</t>
   </si>
   <si>
@@ -1228,50 +1228,53 @@
         <family val="2"/>
       </rPr>
       <t>within</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF242424"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t> the Competition Year.</t>
     </r>
   </si>
   <si>
     <t>Age this summer season</t>
   </si>
   <si>
     <t>Age group in 2026/27 (from October 2026)</t>
   </si>
   <si>
     <t>Age group this 2026 summer season</t>
   </si>
   <si>
     <t>Senior T&amp;F athletes are those aged 20 or over on 31 December in the calendar year of competition</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7.7m </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -2949,259 +2952,259 @@
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="6" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="6" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="16" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="16" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="16" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="33" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="40" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="33" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="31" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...94 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="45"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="45"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="45"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="45"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="45"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="45"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -3519,3600 +3522,3600 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{30FB34E6-7D5E-4908-B14E-9B8B6869D878}">
   <dimension ref="A1:M92"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="H21" sqref="H21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="23.33203125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="10" max="10" width="10.109375" customWidth="1"/>
+    <col min="1" max="1" width="23.28515625" customWidth="1"/>
+    <col min="2" max="2" width="7.7109375" customWidth="1"/>
+    <col min="6" max="6" width="10.140625" customWidth="1"/>
+    <col min="8" max="8" width="9.7109375" customWidth="1"/>
+    <col min="10" max="10" width="10.140625" customWidth="1"/>
     <col min="12" max="12" width="10" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
-    <row r="2" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="35" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="36"/>
       <c r="L2" s="36"/>
       <c r="M2" s="37"/>
     </row>
-    <row r="3" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="238" t="s">
+      <c r="B3" s="253" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="239"/>
-      <c r="D3" s="238" t="s">
+      <c r="C3" s="254"/>
+      <c r="D3" s="253" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="239"/>
-      <c r="F3" s="238" t="s">
+      <c r="E3" s="254"/>
+      <c r="F3" s="253" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="239"/>
-      <c r="H3" s="238" t="s">
+      <c r="G3" s="254"/>
+      <c r="H3" s="253" t="s">
         <v>5</v>
       </c>
-      <c r="I3" s="239"/>
-      <c r="J3" s="238" t="s">
+      <c r="I3" s="254"/>
+      <c r="J3" s="253" t="s">
         <v>6</v>
       </c>
-      <c r="K3" s="239"/>
-      <c r="L3" s="238" t="s">
+      <c r="K3" s="254"/>
+      <c r="L3" s="253" t="s">
         <v>7</v>
       </c>
-      <c r="M3" s="239"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="M3" s="254"/>
+    </row>
+    <row r="4" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="234" t="s">
+      <c r="B4" s="231" t="s">
         <v>9</v>
       </c>
-      <c r="C4" s="235"/>
-      <c r="D4" s="234" t="s">
+      <c r="C4" s="232"/>
+      <c r="D4" s="231" t="s">
         <v>10</v>
       </c>
-      <c r="E4" s="235"/>
-      <c r="F4" s="234" t="s">
+      <c r="E4" s="232"/>
+      <c r="F4" s="231" t="s">
         <v>11</v>
       </c>
-      <c r="G4" s="235"/>
-      <c r="H4" s="234" t="s">
+      <c r="G4" s="232"/>
+      <c r="H4" s="231" t="s">
         <v>12</v>
       </c>
-      <c r="I4" s="235"/>
-      <c r="J4" s="234" t="s">
+      <c r="I4" s="232"/>
+      <c r="J4" s="231" t="s">
         <v>13</v>
       </c>
-      <c r="K4" s="235"/>
-      <c r="L4" s="234" t="s">
+      <c r="K4" s="232"/>
+      <c r="L4" s="231" t="s">
         <v>14</v>
       </c>
-      <c r="M4" s="235"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="M4" s="232"/>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="240"/>
-[...1 lines deleted...]
-      <c r="D5" s="241" t="s">
+      <c r="B5" s="259"/>
+      <c r="C5" s="259"/>
+      <c r="D5" s="260" t="s">
         <v>16</v>
       </c>
-      <c r="E5" s="241"/>
+      <c r="E5" s="260"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="12"/>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="242" t="s">
+      <c r="B6" s="248" t="s">
         <v>16</v>
       </c>
-      <c r="C6" s="242"/>
-[...11 lines deleted...]
-    <row r="7" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="C6" s="248"/>
+      <c r="D6" s="239"/>
+      <c r="E6" s="239"/>
+      <c r="F6" s="239"/>
+      <c r="G6" s="239"/>
+      <c r="H6" s="239"/>
+      <c r="I6" s="239"/>
+      <c r="J6" s="239"/>
+      <c r="K6" s="239"/>
+      <c r="L6" s="239"/>
+      <c r="M6" s="243"/>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="B7" s="242" t="s">
+      <c r="B7" s="248" t="s">
         <v>16</v>
       </c>
-      <c r="C7" s="242"/>
-[...2 lines deleted...]
-      <c r="F7" s="242" t="s">
+      <c r="C7" s="248"/>
+      <c r="D7" s="239"/>
+      <c r="E7" s="239"/>
+      <c r="F7" s="248" t="s">
         <v>16</v>
       </c>
-      <c r="G7" s="242"/>
+      <c r="G7" s="248"/>
       <c r="M7" s="4"/>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A8" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="D8" s="242" t="s">
+      <c r="D8" s="248" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="242"/>
-[...9 lines deleted...]
-    <row r="9" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="E8" s="248"/>
+      <c r="F8" s="239"/>
+      <c r="G8" s="239"/>
+      <c r="H8" s="239"/>
+      <c r="I8" s="239"/>
+      <c r="J8" s="239"/>
+      <c r="K8" s="239"/>
+      <c r="L8" s="239"/>
+      <c r="M8" s="243"/>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="D9" s="226"/>
-[...2 lines deleted...]
-      <c r="G9" s="226"/>
+      <c r="D9" s="239"/>
+      <c r="E9" s="239"/>
+      <c r="F9" s="239"/>
+      <c r="G9" s="239"/>
       <c r="M9" s="4"/>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A10" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="F10" s="226"/>
-[...8 lines deleted...]
-    <row r="11" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="F10" s="239"/>
+      <c r="G10" s="239"/>
+      <c r="H10" s="239"/>
+      <c r="I10" s="239"/>
+      <c r="J10" s="239"/>
+      <c r="K10" s="239"/>
+      <c r="L10" s="239"/>
+      <c r="M10" s="243"/>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A11" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="H11" s="226"/>
-[...1 lines deleted...]
-      <c r="J11" s="242" t="s">
+      <c r="H11" s="239"/>
+      <c r="I11" s="239"/>
+      <c r="J11" s="248" t="s">
         <v>16</v>
       </c>
-      <c r="K11" s="242"/>
-      <c r="L11" s="242" t="s">
+      <c r="K11" s="248"/>
+      <c r="L11" s="248" t="s">
         <v>16</v>
       </c>
-      <c r="M11" s="243"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="M11" s="250"/>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A12" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="H12" s="226"/>
-[...1 lines deleted...]
-      <c r="J12" s="242" t="s">
+      <c r="H12" s="239"/>
+      <c r="I12" s="239"/>
+      <c r="J12" s="248" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="242"/>
-      <c r="L12" s="242" t="s">
+      <c r="K12" s="248"/>
+      <c r="L12" s="248" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="243"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="M12" s="250"/>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="34"/>
-      <c r="J13" s="226"/>
-[...4 lines deleted...]
-    <row r="14" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="J13" s="239"/>
+      <c r="K13" s="239"/>
+      <c r="L13" s="239"/>
+      <c r="M13" s="243"/>
+    </row>
+    <row r="14" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="6"/>
       <c r="C14" s="6"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
       <c r="H14" s="23"/>
       <c r="I14" s="6"/>
-      <c r="J14" s="250"/>
-[...4 lines deleted...]
-    <row r="15" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="J14" s="246"/>
+      <c r="K14" s="246"/>
+      <c r="L14" s="246"/>
+      <c r="M14" s="247"/>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" s="22" t="s">
         <v>26</v>
       </c>
       <c r="M15" s="4"/>
     </row>
-    <row r="16" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="120"/>
       <c r="C16" s="116" t="s">
         <v>28</v>
       </c>
       <c r="D16" s="120"/>
       <c r="E16" s="116" t="s">
         <v>29</v>
       </c>
       <c r="F16" s="120"/>
       <c r="G16" s="116" t="s">
         <v>30</v>
       </c>
       <c r="H16" s="120"/>
       <c r="I16" s="118" t="s">
         <v>31</v>
       </c>
       <c r="J16" s="120"/>
       <c r="K16" s="118" t="s">
         <v>32</v>
       </c>
       <c r="L16" s="120"/>
       <c r="M16" s="33" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="17" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="120"/>
       <c r="C17" s="116" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="120"/>
       <c r="E17" s="116" t="s">
         <v>29</v>
       </c>
       <c r="F17" s="120"/>
       <c r="G17" s="116" t="s">
         <v>29</v>
       </c>
       <c r="H17" s="120"/>
       <c r="I17" s="116" t="s">
         <v>30</v>
       </c>
       <c r="J17" s="120"/>
       <c r="K17" s="116" t="s">
         <v>30</v>
       </c>
       <c r="L17" s="120"/>
       <c r="M17" s="118" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="18" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="113"/>
       <c r="C18" s="114"/>
       <c r="D18" s="115" t="s">
         <v>18</v>
       </c>
       <c r="E18" s="116" t="s">
         <v>29</v>
       </c>
       <c r="F18" s="115" t="s">
         <v>36</v>
       </c>
       <c r="G18" s="116" t="s">
         <v>30</v>
       </c>
       <c r="H18" s="117" t="s">
         <v>19</v>
       </c>
       <c r="I18" s="118" t="s">
         <v>31</v>
       </c>
       <c r="J18" s="119" t="s">
         <v>37</v>
       </c>
       <c r="K18" s="118" t="s">
         <v>32</v>
       </c>
       <c r="L18" s="119" t="s">
         <v>37</v>
       </c>
       <c r="M18" s="33" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="19" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="43"/>
       <c r="C19" s="44"/>
       <c r="D19" s="40" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="116" t="s">
         <v>29</v>
       </c>
       <c r="F19" s="40" t="s">
         <v>40</v>
       </c>
       <c r="G19" s="116" t="s">
         <v>29</v>
       </c>
       <c r="H19" s="39" t="s">
         <v>36</v>
       </c>
       <c r="I19" s="116" t="s">
         <v>30</v>
       </c>
       <c r="J19" s="38" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="116" t="s">
         <v>30</v>
       </c>
       <c r="L19" s="38" t="s">
         <v>19</v>
       </c>
       <c r="M19" s="118" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="20" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="24" t="s">
         <v>41</v>
       </c>
       <c r="D20" s="48" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="41" t="s">
         <v>43</v>
       </c>
       <c r="G20" s="42" t="s">
         <v>44</v>
       </c>
       <c r="M20" s="4"/>
     </row>
-    <row r="21" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="13" t="s">
         <v>45</v>
       </c>
       <c r="F21" s="48" t="s">
         <v>42</v>
       </c>
       <c r="H21" s="54" t="s">
         <v>43</v>
       </c>
       <c r="I21" s="55" t="s">
         <v>46</v>
       </c>
       <c r="J21" s="51"/>
       <c r="K21" s="51"/>
       <c r="L21" s="50"/>
       <c r="M21" s="53"/>
     </row>
-    <row r="22" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="6"/>
       <c r="C22" s="6"/>
       <c r="D22" s="6"/>
       <c r="E22" s="6"/>
       <c r="F22" s="6"/>
       <c r="G22" s="6"/>
       <c r="H22" s="49" t="s">
         <v>42</v>
       </c>
       <c r="I22" s="52"/>
       <c r="J22" s="56" t="s">
         <v>48</v>
       </c>
       <c r="K22" s="47" t="s">
         <v>46</v>
       </c>
       <c r="L22" s="57" t="s">
         <v>49</v>
       </c>
       <c r="M22" s="17" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="23" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="22" t="s">
         <v>50</v>
       </c>
       <c r="M23" s="3"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A24" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="B24" s="218"/>
-[...2 lines deleted...]
-      <c r="E24" s="218"/>
+      <c r="B24" s="255"/>
+      <c r="C24" s="255"/>
+      <c r="D24" s="255"/>
+      <c r="E24" s="255"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="12"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A25" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="B25" s="219"/>
-[...3 lines deleted...]
-      <c r="F25" s="242" t="s">
+      <c r="B25" s="261"/>
+      <c r="C25" s="261"/>
+      <c r="D25" s="249"/>
+      <c r="E25" s="256"/>
+      <c r="F25" s="248" t="s">
         <v>16</v>
       </c>
-      <c r="G25" s="242"/>
+      <c r="G25" s="248"/>
       <c r="H25" s="1"/>
       <c r="I25" s="51"/>
       <c r="J25" s="1"/>
       <c r="K25" s="51"/>
       <c r="L25" s="1"/>
       <c r="M25" s="67"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="D26" s="242" t="s">
+      <c r="D26" s="248" t="s">
         <v>16</v>
       </c>
-      <c r="E26" s="242"/>
-[...9 lines deleted...]
-    <row r="27" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="E26" s="248"/>
+      <c r="F26" s="249"/>
+      <c r="G26" s="249"/>
+      <c r="H26" s="249"/>
+      <c r="I26" s="249"/>
+      <c r="J26" s="249"/>
+      <c r="K26" s="249"/>
+      <c r="L26" s="249"/>
+      <c r="M26" s="263"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A27" s="13" t="s">
         <v>54</v>
       </c>
       <c r="D27" s="66"/>
-      <c r="F27" s="246"/>
-[...1 lines deleted...]
-      <c r="H27" s="242" t="s">
+      <c r="F27" s="249"/>
+      <c r="G27" s="249"/>
+      <c r="H27" s="248" t="s">
         <v>16</v>
       </c>
-      <c r="I27" s="242"/>
-      <c r="J27" s="242" t="s">
+      <c r="I27" s="248"/>
+      <c r="J27" s="248" t="s">
         <v>16</v>
       </c>
-      <c r="K27" s="242"/>
-      <c r="L27" s="242" t="s">
+      <c r="K27" s="248"/>
+      <c r="L27" s="248" t="s">
         <v>16</v>
       </c>
-      <c r="M27" s="243"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="M27" s="250"/>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A28" s="13" t="s">
         <v>55</v>
       </c>
       <c r="F28" s="66"/>
-      <c r="H28" s="246"/>
-[...1 lines deleted...]
-      <c r="J28" s="242" t="s">
+      <c r="H28" s="249"/>
+      <c r="I28" s="249"/>
+      <c r="J28" s="248" t="s">
         <v>16</v>
       </c>
-      <c r="K28" s="242"/>
-      <c r="L28" s="242" t="s">
+      <c r="K28" s="248"/>
+      <c r="L28" s="248" t="s">
         <v>16</v>
       </c>
-      <c r="M28" s="243"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="M28" s="250"/>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A29" s="13" t="s">
         <v>56</v>
       </c>
       <c r="H29" s="66"/>
       <c r="I29" s="51"/>
-      <c r="J29" s="248"/>
-[...4 lines deleted...]
-    <row r="30" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="J29" s="258"/>
+      <c r="K29" s="258"/>
+      <c r="L29" s="258"/>
+      <c r="M29" s="264"/>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A30" s="13" t="s">
         <v>57</v>
       </c>
       <c r="D30" s="66"/>
-      <c r="H30" s="242" t="s">
+      <c r="H30" s="248" t="s">
         <v>16</v>
       </c>
-      <c r="I30" s="242"/>
-      <c r="J30" s="242" t="s">
+      <c r="I30" s="248"/>
+      <c r="J30" s="248" t="s">
         <v>16</v>
       </c>
-      <c r="K30" s="242"/>
-      <c r="L30" s="242" t="s">
+      <c r="K30" s="248"/>
+      <c r="L30" s="248" t="s">
         <v>16</v>
       </c>
-      <c r="M30" s="243"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="M30" s="250"/>
+    </row>
+    <row r="31" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="15" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="6"/>
       <c r="C31" s="6"/>
       <c r="D31" s="6"/>
       <c r="E31" s="6"/>
       <c r="F31" s="68"/>
       <c r="G31" s="6"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
-      <c r="J31" s="244" t="s">
+      <c r="J31" s="257" t="s">
         <v>16</v>
       </c>
-      <c r="K31" s="244"/>
-      <c r="L31" s="244" t="s">
+      <c r="K31" s="257"/>
+      <c r="L31" s="257" t="s">
         <v>16</v>
       </c>
-      <c r="M31" s="245"/>
-[...2 lines deleted...]
-    <row r="33" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="M31" s="262"/>
+    </row>
+    <row r="32" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="33" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="29" t="s">
         <v>59</v>
       </c>
       <c r="B33" s="30"/>
       <c r="C33" s="30"/>
       <c r="D33" s="30"/>
       <c r="E33" s="30"/>
       <c r="F33" s="30"/>
       <c r="G33" s="30"/>
       <c r="H33" s="30"/>
       <c r="I33" s="30"/>
       <c r="J33" s="30"/>
       <c r="K33" s="30"/>
       <c r="L33" s="30"/>
       <c r="M33" s="31"/>
     </row>
-    <row r="34" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="32" t="s">
         <v>1</v>
       </c>
       <c r="B34" s="227" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="228"/>
       <c r="D34" s="227" t="s">
         <v>3</v>
       </c>
       <c r="E34" s="228"/>
       <c r="F34" s="227" t="s">
         <v>4</v>
       </c>
       <c r="G34" s="228"/>
       <c r="H34" s="227" t="s">
         <v>5</v>
       </c>
       <c r="I34" s="228"/>
       <c r="J34" s="227" t="s">
         <v>6</v>
       </c>
       <c r="K34" s="228"/>
       <c r="L34" s="227" t="s">
         <v>7</v>
       </c>
       <c r="M34" s="228"/>
     </row>
-    <row r="35" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="B35" s="234" t="s">
+      <c r="B35" s="231" t="s">
         <v>9</v>
       </c>
-      <c r="C35" s="235"/>
-      <c r="D35" s="254" t="s">
+      <c r="C35" s="232"/>
+      <c r="D35" s="229" t="s">
         <v>10</v>
       </c>
-      <c r="E35" s="255"/>
-      <c r="F35" s="234" t="s">
+      <c r="E35" s="230"/>
+      <c r="F35" s="231" t="s">
         <v>11</v>
       </c>
-      <c r="G35" s="235"/>
-      <c r="H35" s="234" t="s">
+      <c r="G35" s="232"/>
+      <c r="H35" s="231" t="s">
         <v>12</v>
       </c>
-      <c r="I35" s="235"/>
-      <c r="J35" s="234" t="s">
+      <c r="I35" s="232"/>
+      <c r="J35" s="231" t="s">
         <v>13</v>
       </c>
-      <c r="K35" s="235"/>
-      <c r="L35" s="234" t="s">
+      <c r="K35" s="232"/>
+      <c r="L35" s="231" t="s">
         <v>14</v>
       </c>
-      <c r="M35" s="235"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="M35" s="232"/>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A36" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="B36" s="222"/>
-[...1 lines deleted...]
-      <c r="D36" s="224" t="s">
+      <c r="B36" s="251"/>
+      <c r="C36" s="252"/>
+      <c r="D36" s="233" t="s">
         <v>16</v>
       </c>
-      <c r="E36" s="225"/>
+      <c r="E36" s="234"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3"/>
       <c r="K36" s="3"/>
       <c r="L36" s="3"/>
       <c r="M36" s="12"/>
     </row>
-    <row r="37" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A37" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="D37" s="226"/>
-[...1 lines deleted...]
-      <c r="F37" s="224" t="s">
+      <c r="D37" s="239"/>
+      <c r="E37" s="239"/>
+      <c r="F37" s="233" t="s">
         <v>16</v>
       </c>
-      <c r="G37" s="225"/>
+      <c r="G37" s="234"/>
       <c r="M37" s="4"/>
     </row>
-    <row r="38" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A38" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="D38" s="224" t="s">
+      <c r="D38" s="233" t="s">
         <v>16</v>
       </c>
-      <c r="E38" s="225"/>
-[...9 lines deleted...]
-    <row r="39" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="E38" s="234"/>
+      <c r="F38" s="239"/>
+      <c r="G38" s="239"/>
+      <c r="H38" s="239"/>
+      <c r="I38" s="239"/>
+      <c r="J38" s="239"/>
+      <c r="K38" s="239"/>
+      <c r="L38" s="239"/>
+      <c r="M38" s="243"/>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A39" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="D39" s="224" t="s">
+      <c r="D39" s="233" t="s">
         <v>16</v>
       </c>
-      <c r="E39" s="225"/>
-[...1 lines deleted...]
-      <c r="G39" s="226"/>
+      <c r="E39" s="234"/>
+      <c r="F39" s="239"/>
+      <c r="G39" s="239"/>
       <c r="M39" s="4"/>
     </row>
-    <row r="40" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A40" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="F40" s="226"/>
-[...8 lines deleted...]
-    <row r="41" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="F40" s="239"/>
+      <c r="G40" s="239"/>
+      <c r="H40" s="239"/>
+      <c r="I40" s="239"/>
+      <c r="J40" s="239"/>
+      <c r="K40" s="239"/>
+      <c r="L40" s="239"/>
+      <c r="M40" s="243"/>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A41" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="F41" s="256"/>
-[...8 lines deleted...]
-    <row r="42" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="F41" s="235"/>
+      <c r="G41" s="236"/>
+      <c r="H41" s="239"/>
+      <c r="I41" s="239"/>
+      <c r="J41" s="239"/>
+      <c r="K41" s="239"/>
+      <c r="L41" s="239"/>
+      <c r="M41" s="243"/>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A42" s="15" t="s">
         <v>66</v>
       </c>
       <c r="B42" s="6"/>
       <c r="C42" s="6"/>
       <c r="D42" s="6"/>
       <c r="E42" s="6"/>
       <c r="F42" s="6"/>
       <c r="G42" s="6"/>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
-      <c r="J42" s="226"/>
-[...4 lines deleted...]
-    <row r="43" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="J42" s="239"/>
+      <c r="K42" s="239"/>
+      <c r="L42" s="244"/>
+      <c r="M42" s="245"/>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A43" s="22" t="s">
         <v>67</v>
       </c>
       <c r="M43" s="4"/>
     </row>
-    <row r="44" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A44" s="69" t="s">
         <v>60</v>
       </c>
-      <c r="B44" s="222"/>
-[...1 lines deleted...]
-      <c r="D44" s="224" t="s">
+      <c r="B44" s="251"/>
+      <c r="C44" s="252"/>
+      <c r="D44" s="233" t="s">
         <v>16</v>
       </c>
-      <c r="E44" s="225"/>
+      <c r="E44" s="234"/>
       <c r="M44" s="4"/>
     </row>
-    <row r="45" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A45" s="70" t="s">
         <v>61</v>
       </c>
-      <c r="D45" s="226"/>
-      <c r="E45" s="226"/>
+      <c r="D45" s="239"/>
+      <c r="E45" s="239"/>
       <c r="M45" s="4"/>
     </row>
-    <row r="46" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A46" s="70" t="s">
         <v>68</v>
       </c>
-      <c r="D46" s="224" t="s">
+      <c r="D46" s="233" t="s">
         <v>16</v>
       </c>
-      <c r="E46" s="225"/>
+      <c r="E46" s="234"/>
       <c r="M46" s="4"/>
     </row>
-    <row r="47" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A47" s="70" t="s">
         <v>63</v>
       </c>
-      <c r="D47" s="224" t="s">
+      <c r="D47" s="233" t="s">
         <v>16</v>
       </c>
-      <c r="E47" s="225"/>
+      <c r="E47" s="234"/>
       <c r="M47" s="4"/>
     </row>
-    <row r="48" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A48" s="13" t="s">
         <v>69</v>
       </c>
       <c r="F48" s="7"/>
       <c r="G48" s="8"/>
-      <c r="H48" s="224" t="s">
+      <c r="H48" s="233" t="s">
         <v>16</v>
       </c>
-      <c r="I48" s="225"/>
+      <c r="I48" s="234"/>
       <c r="M48" s="4"/>
     </row>
-    <row r="49" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A49" s="13" t="s">
         <v>70</v>
       </c>
       <c r="H49" s="7"/>
       <c r="I49" s="8"/>
-      <c r="J49" s="224" t="s">
+      <c r="J49" s="233" t="s">
         <v>16</v>
       </c>
-      <c r="K49" s="225"/>
+      <c r="K49" s="234"/>
       <c r="M49" s="4"/>
     </row>
-    <row r="50" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A50" s="15" t="s">
         <v>66</v>
       </c>
       <c r="B50" s="6"/>
       <c r="C50" s="6"/>
       <c r="D50" s="6"/>
       <c r="E50" s="6"/>
       <c r="F50" s="6"/>
       <c r="G50" s="6"/>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="16"/>
       <c r="K50" s="19"/>
       <c r="L50" s="19"/>
       <c r="M50" s="17"/>
     </row>
-    <row r="51" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="22" t="s">
         <v>71</v>
       </c>
       <c r="M51" s="4"/>
     </row>
-    <row r="52" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="46" t="s">
         <v>72</v>
       </c>
       <c r="B52" s="3"/>
       <c r="C52" s="3"/>
       <c r="D52" s="48" t="s">
         <v>73</v>
       </c>
       <c r="E52" s="3"/>
-      <c r="F52" s="236" t="s">
+      <c r="F52" s="268" t="s">
         <v>30</v>
       </c>
-      <c r="G52" s="237"/>
-      <c r="H52" s="224" t="s">
+      <c r="G52" s="269"/>
+      <c r="H52" s="233" t="s">
         <v>16</v>
       </c>
-      <c r="I52" s="225"/>
+      <c r="I52" s="234"/>
       <c r="J52" s="3"/>
       <c r="K52" s="3"/>
       <c r="L52" s="3"/>
       <c r="M52" s="12"/>
     </row>
-    <row r="53" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="13" t="s">
         <v>64</v>
       </c>
       <c r="F53" s="48" t="s">
         <v>73</v>
       </c>
       <c r="H53" s="7" t="s">
         <v>74</v>
       </c>
       <c r="I53" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="J53" s="224" t="s">
+      <c r="J53" s="233" t="s">
         <v>16</v>
       </c>
-      <c r="K53" s="225"/>
+      <c r="K53" s="234"/>
       <c r="M53" s="4"/>
     </row>
-    <row r="54" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="13" t="s">
         <v>69</v>
       </c>
       <c r="H54" s="48" t="s">
         <v>73</v>
       </c>
       <c r="J54" s="7" t="s">
         <v>76</v>
       </c>
       <c r="K54" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="L54" s="224" t="s">
+      <c r="L54" s="233" t="s">
         <v>16</v>
       </c>
-      <c r="M54" s="225"/>
-[...1 lines deleted...]
-    <row r="55" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="M54" s="234"/>
+    </row>
+    <row r="55" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B55" s="6"/>
       <c r="C55" s="6"/>
       <c r="D55" s="6"/>
       <c r="E55" s="6"/>
       <c r="F55" s="6"/>
       <c r="G55" s="6"/>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="49" t="s">
         <v>73</v>
       </c>
       <c r="K55" s="6"/>
       <c r="L55" s="16" t="s">
         <v>77</v>
       </c>
       <c r="M55" s="17" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="57" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
-    <row r="58" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="58" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A58" s="29" t="s">
         <v>78</v>
       </c>
       <c r="B58" s="30"/>
       <c r="C58" s="30"/>
       <c r="D58" s="30"/>
       <c r="E58" s="30"/>
       <c r="F58" s="30"/>
       <c r="G58" s="30"/>
       <c r="H58" s="30"/>
       <c r="I58" s="30"/>
       <c r="J58" s="30"/>
       <c r="K58" s="30"/>
       <c r="L58" s="30"/>
       <c r="M58" s="31"/>
     </row>
-    <row r="59" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A59" s="32" t="s">
         <v>1</v>
       </c>
       <c r="B59" s="227" t="s">
         <v>2</v>
       </c>
       <c r="C59" s="228"/>
       <c r="D59" s="227" t="s">
         <v>3</v>
       </c>
       <c r="E59" s="228"/>
       <c r="F59" s="227" t="s">
         <v>4</v>
       </c>
       <c r="G59" s="228"/>
       <c r="H59" s="227" t="s">
         <v>5</v>
       </c>
       <c r="I59" s="228"/>
       <c r="J59" s="227" t="s">
         <v>6</v>
       </c>
       <c r="K59" s="228"/>
       <c r="L59" s="227" t="s">
         <v>7</v>
       </c>
       <c r="M59" s="228"/>
     </row>
-    <row r="60" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A60" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="B60" s="234" t="s">
+      <c r="B60" s="231" t="s">
         <v>9</v>
       </c>
-      <c r="C60" s="235"/>
-      <c r="D60" s="254" t="s">
+      <c r="C60" s="232"/>
+      <c r="D60" s="229" t="s">
         <v>10</v>
       </c>
-      <c r="E60" s="255"/>
-      <c r="F60" s="234" t="s">
+      <c r="E60" s="230"/>
+      <c r="F60" s="231" t="s">
         <v>11</v>
       </c>
-      <c r="G60" s="235"/>
-      <c r="H60" s="234" t="s">
+      <c r="G60" s="232"/>
+      <c r="H60" s="231" t="s">
         <v>12</v>
       </c>
-      <c r="I60" s="235"/>
-      <c r="J60" s="234" t="s">
+      <c r="I60" s="232"/>
+      <c r="J60" s="231" t="s">
         <v>13</v>
       </c>
-      <c r="K60" s="235"/>
-      <c r="L60" s="234" t="s">
+      <c r="K60" s="232"/>
+      <c r="L60" s="231" t="s">
         <v>14</v>
       </c>
-      <c r="M60" s="235"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="M60" s="232"/>
+    </row>
+    <row r="61" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A61" s="18" t="s">
         <v>79</v>
       </c>
       <c r="B61" s="10"/>
       <c r="C61" s="11"/>
       <c r="D61" s="20"/>
       <c r="E61" s="11"/>
       <c r="F61" s="3"/>
       <c r="G61" s="3"/>
       <c r="H61" s="3"/>
       <c r="I61" s="3"/>
       <c r="J61" s="3"/>
       <c r="K61" s="3"/>
       <c r="L61" s="3"/>
       <c r="M61" s="12"/>
     </row>
-    <row r="62" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A62" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="B62" s="231" t="s">
+      <c r="B62" s="267" t="s">
         <v>16</v>
       </c>
-      <c r="C62" s="231"/>
+      <c r="C62" s="267"/>
       <c r="D62" s="71"/>
       <c r="E62" s="72"/>
       <c r="F62" s="73"/>
       <c r="G62" s="74"/>
       <c r="H62" s="74"/>
       <c r="I62" s="74"/>
       <c r="J62" s="74"/>
       <c r="K62" s="74"/>
       <c r="L62" s="74"/>
       <c r="M62" s="75"/>
     </row>
-    <row r="63" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A63" s="18" t="s">
         <v>81</v>
       </c>
       <c r="B63" s="3"/>
       <c r="C63" s="3"/>
-      <c r="D63" s="232" t="s">
+      <c r="D63" s="240" t="s">
         <v>16</v>
       </c>
-      <c r="E63" s="232"/>
+      <c r="E63" s="240"/>
       <c r="F63" s="3"/>
       <c r="G63" s="3"/>
       <c r="H63" s="3"/>
       <c r="I63" s="3"/>
       <c r="J63" s="3"/>
       <c r="K63" s="3"/>
       <c r="L63" s="3"/>
       <c r="M63" s="12"/>
     </row>
-    <row r="64" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A64" s="21" t="s">
         <v>82</v>
       </c>
-      <c r="B64" s="229" t="s">
+      <c r="B64" s="265" t="s">
         <v>16</v>
       </c>
-      <c r="C64" s="229"/>
-      <c r="D64" s="233" t="s">
+      <c r="C64" s="265"/>
+      <c r="D64" s="225" t="s">
         <v>16</v>
       </c>
-      <c r="E64" s="233"/>
+      <c r="E64" s="225"/>
       <c r="M64" s="4"/>
     </row>
-    <row r="65" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A65" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B65" s="6"/>
       <c r="C65" s="6"/>
       <c r="D65" s="6"/>
       <c r="E65" s="6"/>
       <c r="F65" s="200"/>
       <c r="G65" s="201"/>
       <c r="H65" s="16"/>
       <c r="I65" s="19"/>
       <c r="J65" s="19"/>
       <c r="K65" s="19"/>
       <c r="L65" s="19"/>
       <c r="M65" s="17"/>
     </row>
-    <row r="66" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A66" s="18" t="s">
         <v>84</v>
       </c>
       <c r="B66" s="10"/>
       <c r="C66" s="11"/>
       <c r="D66" s="10"/>
       <c r="E66" s="11"/>
       <c r="F66" s="3"/>
       <c r="G66" s="3"/>
       <c r="H66" s="3"/>
       <c r="I66" s="3"/>
       <c r="J66" s="3"/>
       <c r="K66" s="3"/>
       <c r="L66" s="3"/>
       <c r="M66" s="12"/>
     </row>
-    <row r="67" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A67" s="15" t="s">
         <v>85</v>
       </c>
       <c r="B67" s="6"/>
       <c r="C67" s="6"/>
-      <c r="D67" s="258"/>
-      <c r="E67" s="259"/>
+      <c r="D67" s="237"/>
+      <c r="E67" s="238"/>
       <c r="F67" s="16"/>
       <c r="G67" s="19"/>
       <c r="H67" s="19"/>
       <c r="I67" s="19"/>
       <c r="J67" s="19"/>
       <c r="K67" s="19"/>
       <c r="L67" s="19"/>
       <c r="M67" s="17"/>
     </row>
-    <row r="68" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A68" s="132" t="s">
         <v>86</v>
       </c>
       <c r="B68" s="127"/>
       <c r="C68" s="127"/>
       <c r="D68" s="128" t="s">
         <v>87</v>
       </c>
       <c r="E68" s="129"/>
       <c r="F68" s="130"/>
       <c r="G68" s="127"/>
       <c r="H68" s="127"/>
       <c r="I68" s="127"/>
       <c r="J68" s="127"/>
       <c r="K68" s="127"/>
       <c r="L68" s="127"/>
       <c r="M68" s="131"/>
     </row>
-    <row r="69" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A69" s="15" t="s">
         <v>88</v>
       </c>
       <c r="B69" s="6"/>
       <c r="C69" s="6"/>
       <c r="D69" s="25"/>
       <c r="E69" s="45" t="s">
         <v>16</v>
       </c>
       <c r="F69" s="16"/>
       <c r="G69" s="19"/>
       <c r="H69" s="19"/>
       <c r="I69" s="19"/>
       <c r="J69" s="19"/>
       <c r="K69" s="19"/>
       <c r="L69" s="19"/>
       <c r="M69" s="17"/>
     </row>
-    <row r="70" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="70" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A70" s="22" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="71" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A71" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="B71" s="218"/>
-[...3 lines deleted...]
-      <c r="F71" s="232" t="s">
+      <c r="B71" s="255"/>
+      <c r="C71" s="255"/>
+      <c r="D71" s="255"/>
+      <c r="E71" s="255"/>
+      <c r="F71" s="240" t="s">
         <v>91</v>
       </c>
-      <c r="G71" s="260"/>
-[...7 lines deleted...]
-    <row r="72" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="G71" s="241"/>
+      <c r="H71" s="241"/>
+      <c r="I71" s="241"/>
+      <c r="J71" s="241"/>
+      <c r="K71" s="241"/>
+      <c r="L71" s="241"/>
+      <c r="M71" s="242"/>
+    </row>
+    <row r="72" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A72" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="B72" s="219"/>
-[...3 lines deleted...]
-      <c r="F72" s="229" t="s">
+      <c r="B72" s="261"/>
+      <c r="C72" s="261"/>
+      <c r="D72" s="261"/>
+      <c r="E72" s="261"/>
+      <c r="F72" s="265" t="s">
         <v>91</v>
       </c>
-      <c r="G72" s="229"/>
-[...7 lines deleted...]
-    <row r="73" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="G72" s="265"/>
+      <c r="H72" s="265"/>
+      <c r="I72" s="265"/>
+      <c r="J72" s="265"/>
+      <c r="K72" s="265"/>
+      <c r="L72" s="265"/>
+      <c r="M72" s="266"/>
+    </row>
+    <row r="73" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A73" s="13" t="s">
         <v>93</v>
       </c>
       <c r="F73" s="60"/>
       <c r="G73" s="60"/>
-      <c r="H73" s="233" t="s">
+      <c r="H73" s="225" t="s">
         <v>16</v>
       </c>
-      <c r="I73" s="233"/>
+      <c r="I73" s="225"/>
       <c r="M73" s="4"/>
     </row>
-    <row r="74" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A74" s="13" t="s">
         <v>94</v>
       </c>
       <c r="F74" s="7"/>
       <c r="G74" s="8"/>
       <c r="H74" s="7"/>
       <c r="I74" s="8"/>
       <c r="J74" s="7"/>
       <c r="K74" s="8"/>
       <c r="L74" s="7"/>
       <c r="M74" s="14"/>
     </row>
-    <row r="75" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A75" s="13" t="s">
         <v>95</v>
       </c>
       <c r="F75" s="61" t="s">
         <v>96</v>
       </c>
       <c r="G75" s="62"/>
       <c r="H75" s="7"/>
       <c r="I75" s="8"/>
       <c r="J75" s="7"/>
       <c r="K75" s="8"/>
       <c r="L75" s="7"/>
       <c r="M75" s="14"/>
     </row>
-    <row r="76" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A76" s="13" t="s">
         <v>97</v>
       </c>
       <c r="F76" s="59" t="s">
         <v>98</v>
       </c>
       <c r="G76" s="62"/>
       <c r="H76" s="7"/>
       <c r="I76" s="9"/>
       <c r="J76" s="9"/>
       <c r="K76" s="9"/>
       <c r="L76" s="9"/>
       <c r="M76" s="14"/>
     </row>
-    <row r="77" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A77" s="13" t="s">
         <v>99</v>
       </c>
       <c r="F77" s="59" t="s">
         <v>98</v>
       </c>
       <c r="G77" s="62"/>
       <c r="H77" s="133"/>
       <c r="I77" s="58"/>
       <c r="J77" s="26"/>
       <c r="K77" s="27"/>
       <c r="M77" s="4"/>
     </row>
-    <row r="78" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A78" s="15" t="s">
         <v>100</v>
       </c>
       <c r="B78" s="6"/>
       <c r="C78" s="6"/>
       <c r="D78" s="6"/>
       <c r="E78" s="6"/>
       <c r="F78" s="63" t="s">
         <v>98</v>
       </c>
       <c r="G78" s="64"/>
       <c r="H78" s="64"/>
       <c r="I78" s="65"/>
       <c r="J78" s="16"/>
       <c r="K78" s="28"/>
       <c r="L78" s="16"/>
       <c r="M78" s="17"/>
     </row>
-    <row r="79" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
-    <row r="80" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="80" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A80" s="29" t="s">
         <v>101</v>
       </c>
       <c r="B80" s="30"/>
       <c r="C80" s="30"/>
       <c r="D80" s="30"/>
       <c r="E80" s="30"/>
       <c r="F80" s="30"/>
       <c r="G80" s="30"/>
       <c r="H80" s="30"/>
       <c r="I80" s="30"/>
       <c r="J80" s="30"/>
       <c r="K80" s="30"/>
       <c r="L80" s="30"/>
       <c r="M80" s="31"/>
     </row>
-    <row r="81" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A81" s="32" t="s">
         <v>1</v>
       </c>
       <c r="B81" s="227" t="s">
         <v>2</v>
       </c>
       <c r="C81" s="228"/>
       <c r="D81" s="227" t="s">
         <v>3</v>
       </c>
       <c r="E81" s="228"/>
       <c r="F81" s="227" t="s">
         <v>4</v>
       </c>
       <c r="G81" s="228"/>
       <c r="H81" s="227" t="s">
         <v>5</v>
       </c>
       <c r="I81" s="228"/>
       <c r="J81" s="227" t="s">
         <v>6</v>
       </c>
       <c r="K81" s="228"/>
       <c r="L81" s="227" t="s">
         <v>7</v>
       </c>
       <c r="M81" s="228"/>
     </row>
-    <row r="82" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A82" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="B82" s="234" t="s">
+      <c r="B82" s="231" t="s">
         <v>9</v>
       </c>
-      <c r="C82" s="235"/>
-      <c r="D82" s="254" t="s">
+      <c r="C82" s="232"/>
+      <c r="D82" s="229" t="s">
         <v>10</v>
       </c>
-      <c r="E82" s="255"/>
-      <c r="F82" s="234" t="s">
+      <c r="E82" s="230"/>
+      <c r="F82" s="231" t="s">
         <v>11</v>
       </c>
-      <c r="G82" s="235"/>
-      <c r="H82" s="234" t="s">
+      <c r="G82" s="232"/>
+      <c r="H82" s="231" t="s">
         <v>12</v>
       </c>
-      <c r="I82" s="235"/>
-      <c r="J82" s="234" t="s">
+      <c r="I82" s="232"/>
+      <c r="J82" s="231" t="s">
         <v>13</v>
       </c>
-      <c r="K82" s="235"/>
-      <c r="L82" s="234" t="s">
+      <c r="K82" s="232"/>
+      <c r="L82" s="231" t="s">
         <v>14</v>
       </c>
-      <c r="M82" s="235"/>
-[...1 lines deleted...]
-    <row r="83" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="M82" s="232"/>
+    </row>
+    <row r="83" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A83" s="18" t="s">
         <v>102</v>
       </c>
       <c r="B83" s="10"/>
       <c r="C83" s="11"/>
       <c r="D83" s="10"/>
       <c r="E83" s="11"/>
       <c r="F83" s="3"/>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3"/>
       <c r="K83" s="3"/>
       <c r="L83" s="3"/>
       <c r="M83" s="12"/>
     </row>
-    <row r="84" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A84" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="D84" s="220" t="s">
+      <c r="D84" s="218" t="s">
         <v>104</v>
       </c>
-      <c r="E84" s="267"/>
-      <c r="F84" s="220" t="s">
+      <c r="E84" s="226"/>
+      <c r="F84" s="218" t="s">
         <v>105</v>
       </c>
-      <c r="G84" s="221"/>
-      <c r="H84" s="220" t="s">
+      <c r="G84" s="219"/>
+      <c r="H84" s="218" t="s">
         <v>106</v>
       </c>
-      <c r="I84" s="221"/>
-      <c r="J84" s="220" t="s">
+      <c r="I84" s="219"/>
+      <c r="J84" s="218" t="s">
         <v>107</v>
       </c>
-      <c r="K84" s="221"/>
-      <c r="L84" s="220" t="s">
+      <c r="K84" s="219"/>
+      <c r="L84" s="218" t="s">
         <v>108</v>
       </c>
-      <c r="M84" s="264"/>
-[...1 lines deleted...]
-    <row r="85" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="M84" s="220"/>
+    </row>
+    <row r="85" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A85" s="13" t="s">
         <v>109</v>
       </c>
-      <c r="D85" s="220" t="s">
+      <c r="D85" s="218" t="s">
         <v>104</v>
       </c>
-      <c r="E85" s="267"/>
-      <c r="F85" s="220" t="s">
+      <c r="E85" s="226"/>
+      <c r="F85" s="218" t="s">
         <v>110</v>
       </c>
-      <c r="G85" s="221"/>
-      <c r="H85" s="220" t="s">
+      <c r="G85" s="219"/>
+      <c r="H85" s="218" t="s">
         <v>105</v>
       </c>
-      <c r="I85" s="221"/>
-      <c r="J85" s="220" t="s">
+      <c r="I85" s="219"/>
+      <c r="J85" s="218" t="s">
         <v>105</v>
       </c>
-      <c r="K85" s="221"/>
-      <c r="L85" s="220" t="s">
+      <c r="K85" s="219"/>
+      <c r="L85" s="218" t="s">
         <v>106</v>
       </c>
-      <c r="M85" s="264"/>
-[...1 lines deleted...]
-    <row r="86" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="M85" s="220"/>
+    </row>
+    <row r="86" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A86" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="D86" s="220" t="s">
+      <c r="D86" s="218" t="s">
         <v>112</v>
       </c>
-      <c r="E86" s="267"/>
-      <c r="F86" s="220" t="s">
+      <c r="E86" s="226"/>
+      <c r="F86" s="218" t="s">
         <v>113</v>
       </c>
-      <c r="G86" s="221"/>
-      <c r="H86" s="220" t="s">
+      <c r="G86" s="219"/>
+      <c r="H86" s="218" t="s">
         <v>114</v>
       </c>
-      <c r="I86" s="221"/>
-      <c r="J86" s="220" t="s">
+      <c r="I86" s="219"/>
+      <c r="J86" s="218" t="s">
         <v>115</v>
       </c>
-      <c r="K86" s="221"/>
-      <c r="L86" s="220" t="s">
+      <c r="K86" s="219"/>
+      <c r="L86" s="218" t="s">
         <v>116</v>
       </c>
-      <c r="M86" s="264"/>
-[...1 lines deleted...]
-    <row r="87" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="M86" s="220"/>
+    </row>
+    <row r="87" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A87" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="D87" s="220" t="s">
+      <c r="D87" s="218" t="s">
         <v>112</v>
       </c>
-      <c r="E87" s="267"/>
-      <c r="F87" s="220" t="s">
+      <c r="E87" s="226"/>
+      <c r="F87" s="218" t="s">
         <v>112</v>
       </c>
-      <c r="G87" s="221"/>
-      <c r="H87" s="220" t="s">
+      <c r="G87" s="219"/>
+      <c r="H87" s="218" t="s">
         <v>113</v>
       </c>
-      <c r="I87" s="221"/>
-      <c r="J87" s="220" t="s">
+      <c r="I87" s="219"/>
+      <c r="J87" s="218" t="s">
         <v>113</v>
       </c>
-      <c r="K87" s="221"/>
-      <c r="L87" s="220" t="s">
+      <c r="K87" s="219"/>
+      <c r="L87" s="218" t="s">
         <v>113</v>
       </c>
-      <c r="M87" s="264"/>
-[...1 lines deleted...]
-    <row r="88" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="M87" s="220"/>
+    </row>
+    <row r="88" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A88" s="13" t="s">
         <v>118</v>
       </c>
-      <c r="D88" s="220" t="s">
+      <c r="D88" s="218" t="s">
         <v>119</v>
       </c>
-      <c r="E88" s="221"/>
-      <c r="F88" s="220" t="s">
+      <c r="E88" s="219"/>
+      <c r="F88" s="218" t="s">
         <v>105</v>
       </c>
-      <c r="G88" s="221"/>
-      <c r="H88" s="220" t="s">
+      <c r="G88" s="219"/>
+      <c r="H88" s="218" t="s">
         <v>106</v>
       </c>
-      <c r="I88" s="221"/>
-      <c r="J88" s="220" t="s">
+      <c r="I88" s="219"/>
+      <c r="J88" s="218" t="s">
         <v>107</v>
       </c>
-      <c r="K88" s="221"/>
-      <c r="L88" s="220" t="s">
+      <c r="K88" s="219"/>
+      <c r="L88" s="218" t="s">
         <v>108</v>
       </c>
-      <c r="M88" s="264"/>
-[...1 lines deleted...]
-    <row r="89" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="M88" s="220"/>
+    </row>
+    <row r="89" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A89" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="D89" s="220" t="s">
+      <c r="D89" s="218" t="s">
         <v>119</v>
       </c>
-      <c r="E89" s="221"/>
-      <c r="F89" s="220" t="s">
+      <c r="E89" s="219"/>
+      <c r="F89" s="218" t="s">
         <v>119</v>
       </c>
-      <c r="G89" s="221"/>
-      <c r="H89" s="220" t="s">
+      <c r="G89" s="219"/>
+      <c r="H89" s="218" t="s">
         <v>105</v>
       </c>
-      <c r="I89" s="221"/>
-      <c r="J89" s="220" t="s">
+      <c r="I89" s="219"/>
+      <c r="J89" s="218" t="s">
         <v>105</v>
       </c>
-      <c r="K89" s="221"/>
-      <c r="L89" s="220" t="s">
+      <c r="K89" s="219"/>
+      <c r="L89" s="218" t="s">
         <v>106</v>
       </c>
-      <c r="M89" s="264"/>
-[...1 lines deleted...]
-    <row r="90" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="M89" s="220"/>
+    </row>
+    <row r="90" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A90" s="13" t="s">
         <v>121</v>
       </c>
       <c r="B90" s="7"/>
       <c r="C90" s="9"/>
       <c r="D90" s="7"/>
       <c r="E90" s="8"/>
       <c r="M90" s="4"/>
     </row>
-    <row r="91" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="91" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A91" s="13" t="s">
         <v>122</v>
       </c>
-      <c r="D91" s="220" t="s">
+      <c r="D91" s="218" t="s">
         <v>123</v>
       </c>
-      <c r="E91" s="267"/>
-      <c r="F91" s="220" t="s">
+      <c r="E91" s="226"/>
+      <c r="F91" s="218" t="s">
         <v>124</v>
       </c>
-      <c r="G91" s="221"/>
-      <c r="H91" s="220" t="s">
+      <c r="G91" s="219"/>
+      <c r="H91" s="218" t="s">
         <v>125</v>
       </c>
-      <c r="I91" s="221"/>
-      <c r="J91" s="220" t="s">
+      <c r="I91" s="219"/>
+      <c r="J91" s="218" t="s">
         <v>126</v>
       </c>
-      <c r="K91" s="221"/>
-      <c r="L91" s="220" t="s">
+      <c r="K91" s="219"/>
+      <c r="L91" s="218" t="s">
         <v>127</v>
       </c>
-      <c r="M91" s="264"/>
-[...1 lines deleted...]
-    <row r="92" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="M91" s="220"/>
+    </row>
+    <row r="92" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A92" s="15" t="s">
         <v>128</v>
       </c>
       <c r="B92" s="6"/>
       <c r="C92" s="6"/>
-      <c r="D92" s="265" t="s">
+      <c r="D92" s="221" t="s">
         <v>123</v>
       </c>
-      <c r="E92" s="266"/>
-      <c r="F92" s="265" t="s">
+      <c r="E92" s="224"/>
+      <c r="F92" s="221" t="s">
         <v>123</v>
       </c>
-      <c r="G92" s="268"/>
-      <c r="H92" s="265" t="s">
+      <c r="G92" s="222"/>
+      <c r="H92" s="221" t="s">
         <v>124</v>
       </c>
-      <c r="I92" s="268"/>
-      <c r="J92" s="265" t="s">
+      <c r="I92" s="222"/>
+      <c r="J92" s="221" t="s">
         <v>124</v>
       </c>
-      <c r="K92" s="268"/>
-      <c r="L92" s="265" t="s">
+      <c r="K92" s="222"/>
+      <c r="L92" s="221" t="s">
         <v>125</v>
       </c>
-      <c r="M92" s="269"/>
+      <c r="M92" s="223"/>
     </row>
   </sheetData>
   <mergeCells count="188">
-    <mergeCell ref="J91:K91"/>
-[...45 lines deleted...]
-    <mergeCell ref="L86:M86"/>
+    <mergeCell ref="B71:C71"/>
+    <mergeCell ref="D71:E71"/>
+    <mergeCell ref="D72:E72"/>
+    <mergeCell ref="F84:G84"/>
+    <mergeCell ref="F89:G89"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="D44:E44"/>
+    <mergeCell ref="D45:E45"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="D47:E47"/>
+    <mergeCell ref="B59:C59"/>
+    <mergeCell ref="D59:E59"/>
+    <mergeCell ref="B72:C72"/>
+    <mergeCell ref="F72:M72"/>
+    <mergeCell ref="J53:K53"/>
+    <mergeCell ref="B62:C62"/>
+    <mergeCell ref="D63:E63"/>
+    <mergeCell ref="B64:C64"/>
+    <mergeCell ref="D64:E64"/>
+    <mergeCell ref="B60:C60"/>
+    <mergeCell ref="L54:M54"/>
+    <mergeCell ref="F52:G52"/>
+    <mergeCell ref="J49:K49"/>
+    <mergeCell ref="F59:G59"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="F25:G25"/>
+    <mergeCell ref="L30:M30"/>
+    <mergeCell ref="L31:M31"/>
+    <mergeCell ref="L26:M26"/>
+    <mergeCell ref="L29:M29"/>
+    <mergeCell ref="L27:M27"/>
+    <mergeCell ref="L28:M28"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="H6:I6"/>
+    <mergeCell ref="J6:K6"/>
+    <mergeCell ref="L6:M6"/>
+    <mergeCell ref="F7:G7"/>
+    <mergeCell ref="L11:M11"/>
+    <mergeCell ref="L12:M12"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="H8:I8"/>
+    <mergeCell ref="J8:K8"/>
+    <mergeCell ref="L8:M8"/>
+    <mergeCell ref="F8:G8"/>
+    <mergeCell ref="L13:M13"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="J13:K13"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="L38:M38"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="L40:M40"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="F38:G38"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="J38:K38"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="J26:K26"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="D36:E36"/>
     <mergeCell ref="F37:G37"/>
     <mergeCell ref="D38:E38"/>
     <mergeCell ref="D39:E39"/>
     <mergeCell ref="F41:G41"/>
     <mergeCell ref="B82:C82"/>
     <mergeCell ref="D82:E82"/>
     <mergeCell ref="F82:G82"/>
     <mergeCell ref="H82:I82"/>
     <mergeCell ref="B81:C81"/>
     <mergeCell ref="D81:E81"/>
     <mergeCell ref="F81:G81"/>
     <mergeCell ref="H81:I81"/>
     <mergeCell ref="D67:E67"/>
     <mergeCell ref="H52:I52"/>
     <mergeCell ref="H41:I41"/>
     <mergeCell ref="F71:M71"/>
     <mergeCell ref="J82:K82"/>
     <mergeCell ref="L82:M82"/>
     <mergeCell ref="J81:K81"/>
     <mergeCell ref="L81:M81"/>
     <mergeCell ref="J41:K41"/>
     <mergeCell ref="L41:M41"/>
     <mergeCell ref="L42:M42"/>
     <mergeCell ref="H48:I48"/>
-    <mergeCell ref="L13:M13"/>
-[...115 lines deleted...]
-    <mergeCell ref="F59:G59"/>
+    <mergeCell ref="H59:I59"/>
+    <mergeCell ref="D60:E60"/>
+    <mergeCell ref="F60:G60"/>
+    <mergeCell ref="H60:I60"/>
+    <mergeCell ref="J60:K60"/>
+    <mergeCell ref="L60:M60"/>
+    <mergeCell ref="J59:K59"/>
+    <mergeCell ref="L59:M59"/>
+    <mergeCell ref="J86:K86"/>
+    <mergeCell ref="L86:M86"/>
+    <mergeCell ref="J87:K87"/>
+    <mergeCell ref="L87:M87"/>
+    <mergeCell ref="H84:I84"/>
+    <mergeCell ref="J84:K84"/>
+    <mergeCell ref="L84:M84"/>
+    <mergeCell ref="F85:G85"/>
+    <mergeCell ref="H85:I85"/>
+    <mergeCell ref="J85:K85"/>
+    <mergeCell ref="L85:M85"/>
+    <mergeCell ref="D92:E92"/>
+    <mergeCell ref="H73:I73"/>
+    <mergeCell ref="D84:E84"/>
+    <mergeCell ref="D85:E85"/>
+    <mergeCell ref="D86:E86"/>
+    <mergeCell ref="D87:E87"/>
+    <mergeCell ref="D91:E91"/>
+    <mergeCell ref="F91:G91"/>
+    <mergeCell ref="H91:I91"/>
+    <mergeCell ref="F86:G86"/>
+    <mergeCell ref="H86:I86"/>
+    <mergeCell ref="H89:I89"/>
+    <mergeCell ref="D89:E89"/>
+    <mergeCell ref="D88:E88"/>
+    <mergeCell ref="F87:G87"/>
+    <mergeCell ref="H87:I87"/>
+    <mergeCell ref="J91:K91"/>
+    <mergeCell ref="L91:M91"/>
+    <mergeCell ref="F92:G92"/>
+    <mergeCell ref="H92:I92"/>
+    <mergeCell ref="J92:K92"/>
+    <mergeCell ref="L92:M92"/>
+    <mergeCell ref="F88:G88"/>
+    <mergeCell ref="H88:I88"/>
+    <mergeCell ref="J88:K88"/>
+    <mergeCell ref="L88:M88"/>
+    <mergeCell ref="J89:K89"/>
+    <mergeCell ref="L89:M89"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="90" orientation="landscape" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D1E6044D-32BC-46B7-9D50-E26D2DE90FDD}">
   <dimension ref="A1:J36"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="D9" sqref="D9"/>
+    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="L17" sqref="L17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27" customWidth="1"/>
-    <col min="2" max="2" width="27.33203125" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="10" width="11.88671875" customWidth="1"/>
+    <col min="2" max="2" width="27.28515625" customWidth="1"/>
+    <col min="4" max="4" width="10.42578125" customWidth="1"/>
+    <col min="5" max="5" width="13.28515625" customWidth="1"/>
+    <col min="6" max="6" width="12.7109375" customWidth="1"/>
+    <col min="7" max="7" width="12.42578125" customWidth="1"/>
+    <col min="8" max="9" width="12.7109375" customWidth="1"/>
+    <col min="10" max="10" width="11.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="50.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:10" ht="50.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="77" t="s">
         <v>129</v>
       </c>
       <c r="B1" s="110" t="s">
         <v>130</v>
       </c>
       <c r="C1" s="109" t="s">
         <v>131</v>
       </c>
       <c r="D1" s="109" t="s">
         <v>132</v>
       </c>
       <c r="E1" s="109" t="s">
         <v>133</v>
       </c>
       <c r="F1" s="109" t="s">
         <v>134</v>
       </c>
       <c r="G1" s="109" t="s">
         <v>135</v>
       </c>
       <c r="H1" s="109" t="s">
         <v>136</v>
       </c>
       <c r="I1" s="109" t="s">
         <v>137</v>
       </c>
       <c r="J1" s="108" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="2" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="270" t="s">
         <v>139</v>
       </c>
       <c r="B2" s="98" t="s">
         <v>140</v>
       </c>
       <c r="C2" s="97" t="s">
         <v>141</v>
       </c>
       <c r="D2" s="97" t="s">
         <v>142</v>
       </c>
       <c r="E2" s="97">
         <v>10</v>
       </c>
       <c r="F2" s="97" t="s">
         <v>143</v>
       </c>
       <c r="G2" s="97" t="s">
         <v>144</v>
       </c>
       <c r="H2" s="97" t="s">
         <v>145</v>
       </c>
       <c r="I2" s="97" t="s">
         <v>146</v>
       </c>
       <c r="J2" s="96" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="3" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="271"/>
       <c r="B3" s="95"/>
       <c r="C3" s="105" t="s">
         <v>148</v>
       </c>
       <c r="D3" s="105" t="s">
         <v>32</v>
       </c>
       <c r="E3" s="105">
         <v>10</v>
       </c>
       <c r="F3" s="105" t="s">
         <v>149</v>
       </c>
       <c r="G3" s="105" t="s">
         <v>150</v>
       </c>
       <c r="H3" s="105" t="s">
         <v>151</v>
       </c>
       <c r="I3" s="105" t="s">
         <v>152</v>
       </c>
       <c r="J3" s="107" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="4" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="271"/>
       <c r="B4" s="95" t="s">
         <v>153</v>
       </c>
       <c r="C4" s="94" t="s">
         <v>141</v>
       </c>
       <c r="D4" s="94" t="s">
         <v>154</v>
       </c>
       <c r="E4" s="94">
         <v>10</v>
       </c>
       <c r="F4" s="94" t="s">
         <v>143</v>
       </c>
       <c r="G4" s="94" t="s">
         <v>144</v>
       </c>
       <c r="H4" s="94" t="s">
         <v>145</v>
       </c>
       <c r="I4" s="94" t="s">
         <v>146</v>
       </c>
       <c r="J4" s="93" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="271"/>
       <c r="B5" s="95"/>
       <c r="C5" s="105" t="s">
         <v>148</v>
       </c>
       <c r="D5" s="105" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="105">
         <v>10</v>
       </c>
       <c r="F5" s="105" t="s">
         <v>149</v>
       </c>
       <c r="G5" s="105" t="s">
         <v>150</v>
       </c>
       <c r="H5" s="105" t="s">
         <v>151</v>
       </c>
       <c r="I5" s="105" t="s">
         <v>152</v>
       </c>
       <c r="J5" s="107" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="6" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="271"/>
       <c r="B6" s="95" t="s">
         <v>155</v>
       </c>
       <c r="C6" s="94" t="s">
         <v>141</v>
       </c>
       <c r="D6" s="94" t="s">
         <v>156</v>
       </c>
       <c r="E6" s="94">
         <v>10</v>
       </c>
       <c r="F6" s="94" t="s">
         <v>143</v>
       </c>
       <c r="G6" s="94" t="s">
         <v>144</v>
       </c>
       <c r="H6" s="94" t="s">
         <v>145</v>
       </c>
       <c r="I6" s="94" t="s">
         <v>146</v>
       </c>
       <c r="J6" s="107" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="7" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="271"/>
       <c r="B7" s="95"/>
       <c r="C7" s="105" t="s">
         <v>148</v>
       </c>
       <c r="D7" s="105" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="105">
         <v>10</v>
       </c>
       <c r="F7" s="105" t="s">
         <v>149</v>
       </c>
       <c r="G7" s="105" t="s">
         <v>150</v>
       </c>
       <c r="H7" s="105" t="s">
         <v>151</v>
       </c>
       <c r="I7" s="105" t="s">
         <v>152</v>
       </c>
       <c r="J7" s="107" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="271"/>
       <c r="B8" s="95" t="s">
         <v>157</v>
       </c>
       <c r="C8" s="94" t="s">
         <v>158</v>
       </c>
       <c r="D8" s="94" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="94">
         <v>10</v>
       </c>
       <c r="F8" s="94" t="s">
         <v>159</v>
       </c>
       <c r="G8" s="94" t="s">
         <v>160</v>
       </c>
       <c r="H8" s="94" t="s">
         <v>161</v>
       </c>
       <c r="I8" s="94" t="s">
         <v>162</v>
       </c>
       <c r="J8" s="93" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="271"/>
       <c r="B9" s="95"/>
       <c r="C9" s="105" t="s">
         <v>164</v>
       </c>
       <c r="D9" s="94" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="105">
         <v>7</v>
       </c>
       <c r="F9" s="105" t="s">
         <v>149</v>
       </c>
       <c r="G9" s="105" t="s">
         <v>15</v>
       </c>
       <c r="H9" s="105" t="s">
         <v>151</v>
       </c>
       <c r="I9" s="105" t="s">
         <v>152</v>
       </c>
       <c r="J9" s="93" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="271"/>
       <c r="B10" s="95" t="s">
         <v>165</v>
       </c>
       <c r="C10" s="94" t="s">
         <v>166</v>
       </c>
       <c r="D10" s="94" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="94">
         <v>8</v>
       </c>
       <c r="F10" s="94" t="s">
         <v>167</v>
       </c>
       <c r="G10" s="94" t="s">
         <v>168</v>
       </c>
       <c r="H10" s="94" t="s">
         <v>169</v>
       </c>
       <c r="I10" s="94" t="s">
         <v>170</v>
       </c>
       <c r="J10" s="106" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="11" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="271"/>
       <c r="B11" s="95"/>
       <c r="C11" s="105" t="s">
         <v>171</v>
       </c>
       <c r="D11" s="94" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="105">
         <v>5</v>
       </c>
       <c r="F11" s="105" t="s">
         <v>149</v>
       </c>
       <c r="G11" s="105" t="s">
         <v>172</v>
       </c>
       <c r="H11" s="105" t="s">
         <v>151</v>
       </c>
       <c r="I11" s="105" t="s">
         <v>152</v>
       </c>
       <c r="J11" s="104" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="12" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="272"/>
       <c r="B12" s="92" t="s">
         <v>173</v>
       </c>
       <c r="C12" s="91" t="s">
         <v>174</v>
       </c>
       <c r="D12" s="91" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="91">
         <v>8</v>
       </c>
       <c r="F12" s="103" t="s">
         <v>175</v>
       </c>
       <c r="G12" s="91" t="s">
         <v>176</v>
       </c>
       <c r="H12" s="91" t="s">
         <v>177</v>
       </c>
       <c r="I12" s="91" t="s">
         <v>178</v>
       </c>
       <c r="J12" s="102" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="13" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="270" t="s">
         <v>179</v>
       </c>
       <c r="B13" s="89" t="s">
         <v>180</v>
       </c>
       <c r="C13" s="87" t="s">
         <v>158</v>
       </c>
       <c r="D13" s="87" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="87">
         <v>10</v>
       </c>
       <c r="F13" s="87" t="s">
         <v>159</v>
       </c>
       <c r="G13" s="87" t="s">
         <v>160</v>
       </c>
       <c r="H13" s="87" t="s">
         <v>161</v>
       </c>
       <c r="I13" s="87" t="s">
         <v>162</v>
       </c>
       <c r="J13" s="86" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="14" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="273"/>
       <c r="B14" s="85"/>
       <c r="C14" s="99" t="s">
         <v>148</v>
       </c>
       <c r="D14" s="99" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="99">
         <v>10</v>
       </c>
       <c r="F14" s="99" t="s">
         <v>149</v>
       </c>
       <c r="G14" s="99" t="s">
         <v>150</v>
       </c>
       <c r="H14" s="99" t="s">
         <v>151</v>
       </c>
       <c r="I14" s="99" t="s">
         <v>152</v>
       </c>
       <c r="J14" s="101" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="273"/>
       <c r="B15" s="85" t="s">
         <v>155</v>
       </c>
       <c r="C15" s="83" t="s">
         <v>158</v>
       </c>
       <c r="D15" s="83" t="s">
         <v>181</v>
       </c>
       <c r="E15" s="83">
         <v>10</v>
       </c>
       <c r="F15" s="83" t="s">
         <v>159</v>
       </c>
       <c r="G15" s="83" t="s">
         <v>160</v>
       </c>
       <c r="H15" s="83" t="s">
         <v>161</v>
       </c>
       <c r="I15" s="83" t="s">
         <v>162</v>
       </c>
       <c r="J15" s="86" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="273"/>
       <c r="B16" s="85"/>
       <c r="C16" s="99" t="s">
         <v>148</v>
       </c>
       <c r="D16" s="99" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="99">
         <v>10</v>
       </c>
       <c r="F16" s="99" t="s">
         <v>149</v>
       </c>
       <c r="G16" s="99" t="s">
         <v>150</v>
       </c>
       <c r="H16" s="99" t="s">
         <v>151</v>
       </c>
       <c r="I16" s="99" t="s">
         <v>152</v>
       </c>
       <c r="J16" s="101" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="17" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="273"/>
       <c r="B17" s="85" t="s">
         <v>182</v>
       </c>
       <c r="C17" s="83" t="s">
         <v>166</v>
       </c>
       <c r="D17" s="99" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="83">
         <v>8</v>
       </c>
       <c r="F17" s="83" t="s">
         <v>167</v>
       </c>
       <c r="G17" s="83" t="s">
         <v>168</v>
       </c>
       <c r="H17" s="83" t="s">
         <v>169</v>
       </c>
       <c r="I17" s="83" t="s">
         <v>170</v>
       </c>
       <c r="J17" s="82" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A18" s="273"/>
       <c r="B18" s="85"/>
       <c r="C18" s="99" t="s">
         <v>183</v>
       </c>
       <c r="D18" s="99" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="99">
         <v>7</v>
       </c>
       <c r="F18" s="100" t="s">
         <v>149</v>
       </c>
       <c r="G18" s="99" t="s">
         <v>15</v>
       </c>
       <c r="H18" s="99" t="s">
         <v>151</v>
       </c>
       <c r="I18" s="99" t="s">
         <v>152</v>
       </c>
       <c r="J18" s="101" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="19" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="273"/>
       <c r="B19" s="85" t="s">
         <v>184</v>
       </c>
       <c r="C19" s="83" t="s">
         <v>174</v>
       </c>
       <c r="D19" s="79" t="s">
         <v>29</v>
       </c>
       <c r="E19" s="83">
         <v>8</v>
       </c>
       <c r="F19" s="84" t="s">
         <v>175</v>
       </c>
       <c r="G19" s="83" t="s">
         <v>176</v>
       </c>
       <c r="H19" s="83" t="s">
-        <v>177</v>
+        <v>323</v>
       </c>
       <c r="I19" s="83" t="s">
         <v>178</v>
       </c>
       <c r="J19" s="82" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="20" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="273"/>
       <c r="B20" s="85"/>
       <c r="C20" s="99" t="s">
         <v>185</v>
       </c>
       <c r="D20" s="99" t="s">
         <v>29</v>
       </c>
       <c r="E20" s="99">
         <v>5</v>
       </c>
       <c r="F20" s="100" t="s">
         <v>149</v>
       </c>
       <c r="G20" s="99" t="s">
         <v>172</v>
       </c>
       <c r="H20" s="99" t="s">
         <v>151</v>
       </c>
       <c r="I20" s="99" t="s">
         <v>152</v>
       </c>
       <c r="J20" s="82" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="21" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="274"/>
       <c r="B21" s="81" t="s">
         <v>186</v>
       </c>
       <c r="C21" s="79" t="s">
         <v>187</v>
       </c>
       <c r="D21" s="79" t="s">
         <v>29</v>
       </c>
       <c r="E21" s="79">
         <v>8</v>
       </c>
       <c r="F21" s="80" t="s">
         <v>188</v>
       </c>
       <c r="G21" s="79" t="s">
         <v>178</v>
       </c>
       <c r="H21" s="79" t="s">
         <v>189</v>
       </c>
       <c r="I21" s="79" t="s">
         <v>190</v>
       </c>
       <c r="J21" s="78" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="22" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="270" t="s">
         <v>191</v>
       </c>
       <c r="B22" s="98" t="s">
         <v>140</v>
       </c>
       <c r="C22" s="97" t="s">
         <v>192</v>
       </c>
       <c r="D22" s="97" t="s">
         <v>142</v>
       </c>
       <c r="E22" s="97">
         <v>5</v>
       </c>
       <c r="F22" s="97" t="s">
         <v>143</v>
       </c>
       <c r="G22" s="97" t="s">
         <v>144</v>
       </c>
       <c r="H22" s="97" t="s">
         <v>145</v>
       </c>
       <c r="I22" s="97" t="s">
         <v>193</v>
       </c>
       <c r="J22" s="96" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="23" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="271"/>
       <c r="B23" s="95" t="s">
         <v>194</v>
       </c>
       <c r="C23" s="94" t="s">
         <v>192</v>
       </c>
       <c r="D23" s="94" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="94">
         <v>5</v>
       </c>
       <c r="F23" s="94" t="s">
         <v>143</v>
       </c>
       <c r="G23" s="94" t="s">
         <v>144</v>
       </c>
       <c r="H23" s="94" t="s">
         <v>145</v>
       </c>
       <c r="I23" s="94" t="s">
         <v>193</v>
       </c>
       <c r="J23" s="93" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="271"/>
       <c r="B24" s="95" t="s">
         <v>155</v>
       </c>
       <c r="C24" s="94" t="s">
         <v>192</v>
       </c>
       <c r="D24" s="94" t="s">
         <v>32</v>
       </c>
       <c r="E24" s="94">
         <v>5</v>
       </c>
       <c r="F24" s="94" t="s">
         <v>143</v>
       </c>
       <c r="G24" s="94" t="s">
         <v>144</v>
       </c>
       <c r="H24" s="94" t="s">
         <v>145</v>
       </c>
       <c r="I24" s="94" t="s">
         <v>193</v>
       </c>
       <c r="J24" s="93" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="25" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="271"/>
       <c r="B25" s="95" t="s">
         <v>195</v>
       </c>
       <c r="C25" s="94" t="s">
         <v>192</v>
       </c>
       <c r="D25" s="94" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="94">
         <v>5</v>
       </c>
       <c r="F25" s="94" t="s">
         <v>159</v>
       </c>
       <c r="G25" s="94" t="s">
         <v>196</v>
       </c>
       <c r="H25" s="94" t="s">
         <v>197</v>
       </c>
       <c r="I25" s="94">
         <v>13</v>
       </c>
       <c r="J25" s="93" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="26" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="271"/>
       <c r="B26" s="95" t="s">
         <v>198</v>
       </c>
       <c r="C26" s="91" t="s">
         <v>192</v>
       </c>
       <c r="D26" s="91" t="s">
         <v>30</v>
       </c>
       <c r="E26" s="91">
         <v>5</v>
       </c>
       <c r="F26" s="91" t="s">
         <v>167</v>
       </c>
       <c r="G26" s="91" t="s">
         <v>170</v>
       </c>
       <c r="H26" s="94" t="s">
         <v>199</v>
       </c>
       <c r="I26" s="91" t="s">
         <v>200</v>
       </c>
       <c r="J26" s="90" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="27" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="272"/>
       <c r="B27" s="92" t="s">
         <v>201</v>
       </c>
       <c r="C27" s="91" t="s">
         <v>192</v>
       </c>
       <c r="D27" s="91" t="s">
         <v>29</v>
       </c>
       <c r="E27" s="91">
         <v>5</v>
       </c>
       <c r="F27" s="112" t="s">
         <v>175</v>
       </c>
       <c r="G27" s="94" t="s">
         <v>202</v>
       </c>
       <c r="H27" s="94" t="s">
         <v>203</v>
       </c>
       <c r="I27" s="94" t="s">
         <v>204</v>
       </c>
       <c r="J27" s="93" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="28" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="270" t="s">
         <v>205</v>
       </c>
       <c r="B28" s="89" t="s">
         <v>180</v>
       </c>
       <c r="C28" s="87" t="s">
         <v>192</v>
       </c>
       <c r="D28" s="87" t="s">
         <v>31</v>
       </c>
       <c r="E28" s="87">
         <v>5</v>
       </c>
       <c r="F28" s="88" t="s">
         <v>159</v>
       </c>
       <c r="G28" s="87" t="s">
         <v>196</v>
       </c>
       <c r="H28" s="87" t="s">
         <v>197</v>
       </c>
       <c r="I28" s="87" t="s">
         <v>196</v>
       </c>
       <c r="J28" s="86" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="29" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="271"/>
       <c r="B29" s="85" t="s">
         <v>155</v>
       </c>
       <c r="C29" s="83" t="s">
         <v>192</v>
       </c>
       <c r="D29" s="83" t="s">
         <v>30</v>
       </c>
       <c r="E29" s="83">
         <v>5</v>
       </c>
       <c r="F29" s="84" t="s">
         <v>159</v>
       </c>
       <c r="G29" s="83" t="s">
         <v>196</v>
       </c>
       <c r="H29" s="83" t="s">
         <v>197</v>
       </c>
       <c r="I29" s="83" t="s">
         <v>196</v>
       </c>
       <c r="J29" s="86" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="30" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="271"/>
       <c r="B30" s="85" t="s">
         <v>182</v>
       </c>
       <c r="C30" s="83" t="s">
         <v>192</v>
       </c>
       <c r="D30" s="83" t="s">
         <v>30</v>
       </c>
       <c r="E30" s="83">
         <v>5</v>
       </c>
       <c r="F30" s="84" t="s">
         <v>167</v>
       </c>
       <c r="G30" s="83" t="s">
         <v>170</v>
       </c>
       <c r="H30" s="83" t="s">
         <v>199</v>
       </c>
       <c r="I30" s="83" t="s">
         <v>200</v>
       </c>
       <c r="J30" s="82" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="31" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="271"/>
       <c r="B31" s="85" t="s">
         <v>206</v>
       </c>
       <c r="C31" s="83" t="s">
         <v>192</v>
       </c>
       <c r="D31" s="79" t="s">
         <v>29</v>
       </c>
       <c r="E31" s="83">
         <v>5</v>
       </c>
       <c r="F31" s="84" t="s">
         <v>175</v>
       </c>
       <c r="G31" s="83" t="s">
         <v>202</v>
       </c>
       <c r="H31" s="83" t="s">
         <v>203</v>
       </c>
       <c r="I31" s="83" t="s">
         <v>204</v>
       </c>
       <c r="J31" s="82" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="32" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="272"/>
       <c r="B32" s="81" t="s">
         <v>207</v>
       </c>
       <c r="C32" s="79" t="s">
         <v>192</v>
       </c>
       <c r="D32" s="79" t="s">
         <v>29</v>
       </c>
       <c r="E32" s="79">
         <v>5</v>
       </c>
       <c r="F32" s="80" t="s">
         <v>188</v>
       </c>
       <c r="G32" s="79" t="s">
         <v>208</v>
       </c>
       <c r="H32" s="79" t="s">
         <v>189</v>
       </c>
       <c r="I32" s="79" t="s">
         <v>209</v>
       </c>
       <c r="J32" s="78" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="33" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="77" t="s">
         <v>210</v>
       </c>
       <c r="B33" s="76" t="s">
         <v>2</v>
       </c>
       <c r="C33" s="122" t="s">
         <v>192</v>
       </c>
       <c r="D33" s="122" t="s">
         <v>211</v>
       </c>
       <c r="E33" s="122">
         <v>5</v>
       </c>
       <c r="F33" s="122" t="s">
         <v>212</v>
       </c>
       <c r="G33" s="122" t="s">
         <v>190</v>
       </c>
       <c r="H33" s="122" t="s">
         <v>213</v>
       </c>
       <c r="I33" s="122" t="s">
         <v>214</v>
       </c>
       <c r="J33" s="123" t="s">
         <v>215</v>
       </c>
     </row>
-    <row r="34" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="126" t="s">
         <v>216</v>
       </c>
       <c r="B34" s="121" t="s">
         <v>217</v>
       </c>
       <c r="C34" s="124" t="s">
         <v>192</v>
       </c>
       <c r="D34" s="124" t="s">
         <v>218</v>
       </c>
       <c r="E34" s="124">
         <v>5</v>
       </c>
       <c r="F34" s="124" t="s">
         <v>188</v>
       </c>
       <c r="G34" s="124" t="s">
         <v>178</v>
       </c>
       <c r="H34" s="124" t="s">
         <v>189</v>
       </c>
       <c r="I34" s="124" t="s">
         <v>209</v>
       </c>
       <c r="J34" s="125" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="35" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B35" t="s">
         <v>219</v>
       </c>
     </row>
-    <row r="36" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B36" t="s">
         <v>220</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:A12"/>
     <mergeCell ref="A13:A21"/>
     <mergeCell ref="A22:A27"/>
     <mergeCell ref="A28:A32"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="85" orientation="landscape" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6A8FF5EB-99EB-4BA8-9E48-0879401C16D2}">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView zoomScale="81" zoomScaleNormal="81" workbookViewId="0">
       <selection activeCell="E11" sqref="E11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="16.8" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17" style="134" customWidth="1"/>
-    <col min="2" max="2" width="27.21875" style="134" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="16384" width="9.109375" style="134"/>
+    <col min="2" max="2" width="27.28515625" style="134" customWidth="1"/>
+    <col min="3" max="3" width="32.28515625" style="134" customWidth="1"/>
+    <col min="4" max="4" width="37.7109375" style="134" customWidth="1"/>
+    <col min="5" max="5" width="95.7109375" style="134" customWidth="1"/>
+    <col min="6" max="16384" width="9.140625" style="134"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="143" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:8" s="143" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="141"/>
       <c r="B1" s="142"/>
       <c r="C1" s="208"/>
       <c r="D1" s="209" t="s">
         <v>321</v>
       </c>
       <c r="E1" s="210" t="s">
         <v>320</v>
       </c>
     </row>
-    <row r="2" spans="1:8" s="143" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:8" s="143" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="204" t="s">
         <v>316</v>
       </c>
       <c r="B2" s="205" t="s">
         <v>319</v>
       </c>
       <c r="C2" s="211" t="s">
         <v>259</v>
       </c>
       <c r="D2" s="206"/>
       <c r="E2" s="212"/>
     </row>
-    <row r="3" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="213" t="s">
         <v>261</v>
       </c>
       <c r="B3" s="213" t="s">
         <v>262</v>
       </c>
       <c r="C3" s="214" t="s">
         <v>304</v>
       </c>
       <c r="D3" s="215" t="s">
         <v>260</v>
       </c>
       <c r="E3" s="215" t="s">
         <v>260</v>
       </c>
     </row>
-    <row r="4" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="213" t="s">
         <v>263</v>
       </c>
       <c r="B4" s="213" t="s">
         <v>264</v>
       </c>
       <c r="C4" s="214" t="s">
         <v>305</v>
       </c>
       <c r="D4" s="215" t="s">
         <v>260</v>
       </c>
       <c r="E4" s="216" t="s">
         <v>201</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="213" t="s">
         <v>265</v>
       </c>
       <c r="B5" s="213" t="s">
         <v>266</v>
       </c>
       <c r="C5" s="214" t="s">
         <v>306</v>
       </c>
       <c r="D5" s="216" t="s">
         <v>201</v>
       </c>
       <c r="E5" s="215" t="s">
         <v>201</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="213" t="s">
         <v>267</v>
       </c>
       <c r="B6" s="213" t="s">
         <v>268</v>
       </c>
       <c r="C6" s="214" t="s">
         <v>307</v>
       </c>
       <c r="D6" s="215" t="s">
         <v>201</v>
       </c>
       <c r="E6" s="215" t="s">
         <v>198</v>
       </c>
       <c r="F6" s="140"/>
       <c r="G6" s="140"/>
       <c r="H6" s="140"/>
     </row>
-    <row r="7" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="213" t="s">
         <v>269</v>
       </c>
       <c r="B7" s="213" t="s">
         <v>270</v>
       </c>
       <c r="C7" s="214" t="s">
         <v>308</v>
       </c>
       <c r="D7" s="215" t="s">
         <v>198</v>
       </c>
       <c r="E7" s="215" t="s">
         <v>198</v>
       </c>
       <c r="F7" s="140"/>
       <c r="G7" s="140"/>
     </row>
-    <row r="8" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="213" t="s">
         <v>272</v>
       </c>
       <c r="B8" s="213" t="s">
         <v>273</v>
       </c>
       <c r="C8" s="214" t="s">
         <v>309</v>
       </c>
       <c r="D8" s="215" t="s">
         <v>198</v>
       </c>
       <c r="E8" s="215" t="s">
         <v>195</v>
       </c>
       <c r="F8" s="140"/>
     </row>
-    <row r="9" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="213" t="s">
         <v>274</v>
       </c>
       <c r="B9" s="213" t="s">
         <v>275</v>
       </c>
       <c r="C9" s="214" t="s">
         <v>310</v>
       </c>
       <c r="D9" s="215" t="s">
         <v>195</v>
       </c>
       <c r="E9" s="215" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="10" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="213" t="s">
         <v>277</v>
       </c>
       <c r="B10" s="213" t="s">
         <v>278</v>
       </c>
       <c r="C10" s="214" t="s">
         <v>311</v>
       </c>
       <c r="D10" s="215" t="s">
         <v>195</v>
       </c>
       <c r="E10" s="215" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="11" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="213" t="s">
         <v>279</v>
       </c>
       <c r="B11" s="213" t="s">
         <v>280</v>
       </c>
       <c r="C11" s="214" t="s">
         <v>312</v>
       </c>
       <c r="D11" s="215" t="s">
         <v>271</v>
       </c>
       <c r="E11" s="215" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="12" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="213" t="s">
         <v>281</v>
       </c>
       <c r="B12" s="213" t="s">
         <v>282</v>
       </c>
       <c r="C12" s="214" t="s">
         <v>313</v>
       </c>
       <c r="D12" s="215" t="s">
         <v>271</v>
       </c>
       <c r="E12" s="215" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="13" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="213" t="s">
         <v>283</v>
       </c>
       <c r="B13" s="213" t="s">
         <v>284</v>
       </c>
       <c r="C13" s="214" t="s">
         <v>314</v>
       </c>
       <c r="D13" s="215" t="s">
         <v>276</v>
       </c>
       <c r="E13" s="215" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="14" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="213" t="s">
         <v>285</v>
       </c>
       <c r="B14" s="213" t="s">
         <v>286</v>
       </c>
       <c r="C14" s="214" t="s">
         <v>315</v>
       </c>
       <c r="D14" s="215" t="s">
         <v>276</v>
       </c>
       <c r="E14" s="217" t="s">
         <v>322</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:8" ht="15" x14ac:dyDescent="0.2">
       <c r="C15" s="207"/>
       <c r="D15" s="203" t="s">
         <v>318</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="302.39999999999998" x14ac:dyDescent="0.4">
+    <row r="16" spans="1:8" ht="327.75" x14ac:dyDescent="0.2">
       <c r="A16" s="202" t="s">
         <v>317</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{958A85F5-549A-40CA-BB3F-A72E213B0580}">
   <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F6" sqref="F6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="16.8" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="21.44140625" style="134" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="16384" width="9.109375" style="134"/>
+    <col min="1" max="1" width="21.42578125" style="134" customWidth="1"/>
+    <col min="2" max="2" width="28.28515625" style="134" customWidth="1"/>
+    <col min="3" max="3" width="22.28515625" style="134" customWidth="1"/>
+    <col min="4" max="8" width="21.140625" style="134" customWidth="1"/>
+    <col min="9" max="9" width="19.85546875" style="134" customWidth="1"/>
+    <col min="10" max="10" width="21.140625" style="134" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="134"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="138" customFormat="1" ht="80.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:10" s="138" customFormat="1" ht="80.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="159" t="s">
         <v>129</v>
       </c>
       <c r="B1" s="167" t="s">
         <v>130</v>
       </c>
       <c r="C1" s="168" t="s">
         <v>131</v>
       </c>
       <c r="D1" s="168" t="s">
         <v>221</v>
       </c>
       <c r="E1" s="168" t="s">
         <v>222</v>
       </c>
       <c r="F1" s="168" t="s">
         <v>223</v>
       </c>
       <c r="G1" s="168" t="s">
         <v>224</v>
       </c>
       <c r="H1" s="168" t="s">
         <v>225</v>
       </c>
       <c r="I1" s="199" t="s">
         <v>226</v>
       </c>
       <c r="J1" s="168" t="s">
         <v>227</v>
       </c>
     </row>
-    <row r="2" spans="1:10" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:10" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A2" s="275" t="s">
         <v>228</v>
       </c>
       <c r="B2" s="164" t="s">
         <v>229</v>
       </c>
       <c r="C2" s="165" t="s">
         <v>65</v>
       </c>
       <c r="D2" s="166">
         <v>91.4</v>
       </c>
       <c r="E2" s="166">
         <v>28</v>
       </c>
       <c r="F2" s="166">
         <v>7</v>
       </c>
       <c r="G2" s="166" t="s">
         <v>143</v>
       </c>
       <c r="H2" s="193">
         <v>257.8</v>
       </c>
       <c r="I2" s="278" t="s">
         <v>230</v>
       </c>
       <c r="J2" s="196">
         <v>62.2</v>
       </c>
     </row>
-    <row r="3" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="276"/>
       <c r="B3" s="160" t="s">
         <v>231</v>
       </c>
       <c r="C3" s="156" t="s">
         <v>65</v>
       </c>
       <c r="D3" s="157">
         <v>91.4</v>
       </c>
       <c r="E3" s="157">
         <v>28</v>
       </c>
       <c r="F3" s="157">
         <v>7</v>
       </c>
       <c r="G3" s="157" t="s">
         <v>143</v>
       </c>
       <c r="H3" s="194">
         <v>257.8</v>
       </c>
       <c r="I3" s="279"/>
       <c r="J3" s="197">
         <v>62.2</v>
       </c>
     </row>
-    <row r="4" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="276"/>
       <c r="B4" s="161" t="s">
         <v>155</v>
       </c>
       <c r="C4" s="156" t="s">
         <v>69</v>
       </c>
       <c r="D4" s="157">
         <v>83.8</v>
       </c>
       <c r="E4" s="157">
         <v>18</v>
       </c>
       <c r="F4" s="157">
         <v>5</v>
       </c>
       <c r="G4" s="157" t="s">
         <v>143</v>
       </c>
       <c r="H4" s="194">
         <v>203.8</v>
       </c>
       <c r="I4" s="279"/>
       <c r="J4" s="197">
         <v>62.2</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="276"/>
       <c r="B5" s="161" t="s">
         <v>232</v>
       </c>
       <c r="C5" s="156" t="s">
         <v>64</v>
       </c>
       <c r="D5" s="157">
         <v>76.2</v>
       </c>
       <c r="E5" s="157">
         <v>13</v>
       </c>
       <c r="F5" s="157">
         <v>3</v>
       </c>
       <c r="G5" s="157" t="s">
         <v>143</v>
       </c>
       <c r="H5" s="194">
         <v>255.8</v>
       </c>
       <c r="I5" s="279"/>
       <c r="J5" s="197">
         <v>62.2</v>
       </c>
     </row>
-    <row r="6" spans="1:10" ht="42.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="1:10" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="276"/>
       <c r="B6" s="161" t="s">
         <v>165</v>
       </c>
       <c r="C6" s="158" t="s">
         <v>233</v>
       </c>
       <c r="D6" s="157">
         <v>76.2</v>
       </c>
       <c r="E6" s="157">
         <v>10</v>
       </c>
       <c r="F6" s="157">
         <v>0</v>
       </c>
       <c r="G6" s="157" t="s">
         <v>143</v>
       </c>
       <c r="H6" s="194"/>
       <c r="I6" s="279"/>
       <c r="J6" s="197"/>
     </row>
-    <row r="7" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="276"/>
       <c r="B7" s="162" t="s">
         <v>234</v>
       </c>
       <c r="C7" s="156" t="s">
         <v>65</v>
       </c>
       <c r="D7" s="157">
         <v>76.2</v>
       </c>
       <c r="E7" s="157">
         <v>28</v>
       </c>
       <c r="F7" s="157">
         <v>7</v>
       </c>
       <c r="G7" s="157" t="s">
         <v>143</v>
       </c>
       <c r="H7" s="194">
         <v>257.8</v>
       </c>
       <c r="I7" s="279"/>
       <c r="J7" s="197">
         <v>62.2</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="276"/>
       <c r="B8" s="163" t="s">
         <v>155</v>
       </c>
       <c r="C8" s="156" t="s">
         <v>69</v>
       </c>
       <c r="D8" s="157">
         <v>76.2</v>
       </c>
       <c r="E8" s="157">
         <v>18</v>
       </c>
       <c r="F8" s="157">
         <v>5</v>
       </c>
       <c r="G8" s="157" t="s">
         <v>143</v>
       </c>
       <c r="H8" s="194">
         <v>203.8</v>
       </c>
       <c r="I8" s="279"/>
       <c r="J8" s="197">
         <v>62.2</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="276"/>
       <c r="B9" s="163" t="s">
         <v>182</v>
       </c>
       <c r="C9" s="156" t="s">
         <v>64</v>
       </c>
       <c r="D9" s="157">
         <v>76.2</v>
       </c>
       <c r="E9" s="157">
         <v>13</v>
       </c>
       <c r="F9" s="157">
         <v>3</v>
       </c>
       <c r="G9" s="157" t="s">
         <v>143</v>
       </c>
       <c r="H9" s="194">
         <v>255.8</v>
       </c>
       <c r="I9" s="279"/>
       <c r="J9" s="197">
         <v>62.2</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="45.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:10" ht="45.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="277"/>
       <c r="B10" s="163" t="s">
         <v>206</v>
       </c>
       <c r="C10" s="158" t="s">
         <v>235</v>
       </c>
       <c r="D10" s="157">
         <v>76.2</v>
       </c>
       <c r="E10" s="157">
         <v>10</v>
       </c>
       <c r="F10" s="157">
         <v>0</v>
       </c>
       <c r="G10" s="157" t="s">
         <v>143</v>
       </c>
       <c r="H10" s="195"/>
       <c r="I10" s="280"/>
       <c r="J10" s="198"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:A10"/>
     <mergeCell ref="I2:I10"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="90" orientation="landscape" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{01461B0C-1100-4E2E-B8B5-7BCFB7763588}">
   <dimension ref="A2:T48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="16.8" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="18.6640625" style="134" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="9" width="22.88671875" style="134" customWidth="1"/>
+    <col min="1" max="1" width="18.7109375" style="134" customWidth="1"/>
+    <col min="2" max="2" width="22.28515625" style="134" customWidth="1"/>
+    <col min="3" max="3" width="13.140625" style="134" customWidth="1"/>
+    <col min="4" max="6" width="16.85546875" style="134" customWidth="1"/>
+    <col min="7" max="7" width="2.42578125" style="134" customWidth="1"/>
+    <col min="8" max="8" width="19.7109375" style="134" customWidth="1"/>
+    <col min="9" max="9" width="22.85546875" style="134" customWidth="1"/>
     <col min="10" max="10" width="13" style="134" customWidth="1"/>
-    <col min="11" max="18" width="7.6640625" style="134" customWidth="1"/>
+    <col min="11" max="18" width="7.7109375" style="134" customWidth="1"/>
     <col min="19" max="19" width="5" style="134" customWidth="1"/>
-    <col min="20" max="20" width="6.33203125" style="134" customWidth="1"/>
-    <col min="21" max="16384" width="9.109375" style="134"/>
+    <col min="20" max="20" width="6.28515625" style="134" customWidth="1"/>
+    <col min="21" max="16384" width="9.140625" style="134"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:20" s="138" customFormat="1" ht="65.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A2" s="285" t="s">
+    <row r="2" spans="1:20" s="138" customFormat="1" ht="65.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="281" t="s">
         <v>131</v>
       </c>
-      <c r="B2" s="285" t="s">
+      <c r="B2" s="281" t="s">
         <v>130</v>
       </c>
-      <c r="C2" s="285" t="s">
+      <c r="C2" s="281" t="s">
         <v>236</v>
       </c>
-      <c r="D2" s="285" t="s">
+      <c r="D2" s="281" t="s">
         <v>237</v>
       </c>
-      <c r="E2" s="285" t="s">
+      <c r="E2" s="281" t="s">
         <v>238</v>
       </c>
       <c r="F2" s="179"/>
       <c r="G2" s="179"/>
       <c r="H2" s="168" t="s">
         <v>131</v>
       </c>
       <c r="I2" s="168" t="s">
         <v>130</v>
       </c>
       <c r="J2" s="168" t="s">
         <v>239</v>
       </c>
-      <c r="K2" s="285" t="s">
+      <c r="K2" s="281" t="s">
         <v>240</v>
       </c>
-      <c r="L2" s="285"/>
-      <c r="M2" s="285" t="s">
+      <c r="L2" s="281"/>
+      <c r="M2" s="281" t="s">
         <v>241</v>
       </c>
-      <c r="N2" s="285"/>
-      <c r="O2" s="285" t="s">
+      <c r="N2" s="281"/>
+      <c r="O2" s="281" t="s">
         <v>242</v>
       </c>
-      <c r="P2" s="285"/>
-      <c r="Q2" s="285" t="s">
+      <c r="P2" s="281"/>
+      <c r="Q2" s="281" t="s">
         <v>243</v>
       </c>
-      <c r="R2" s="285"/>
+      <c r="R2" s="281"/>
       <c r="S2" s="170"/>
       <c r="T2" s="170"/>
     </row>
-    <row r="3" spans="1:20" s="138" customFormat="1" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-[...4 lines deleted...]
-      <c r="E3" s="287"/>
+    <row r="3" spans="1:20" s="138" customFormat="1" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="285"/>
+      <c r="B3" s="285"/>
+      <c r="C3" s="285"/>
+      <c r="D3" s="285"/>
+      <c r="E3" s="285"/>
       <c r="F3" s="181"/>
       <c r="G3" s="181"/>
       <c r="H3" s="282"/>
       <c r="I3" s="282"/>
       <c r="J3" s="282"/>
       <c r="K3" s="180" t="s">
         <v>244</v>
       </c>
       <c r="L3" s="180" t="s">
         <v>245</v>
       </c>
       <c r="M3" s="180" t="s">
         <v>244</v>
       </c>
       <c r="N3" s="180" t="s">
         <v>245</v>
       </c>
       <c r="O3" s="180" t="s">
         <v>244</v>
       </c>
       <c r="P3" s="180" t="s">
         <v>245</v>
       </c>
       <c r="Q3" s="180" t="s">
         <v>244</v>
       </c>
       <c r="R3" s="180" t="s">
         <v>245</v>
       </c>
       <c r="S3" s="170"/>
       <c r="T3" s="170"/>
     </row>
-    <row r="4" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="283" t="s">
         <v>246</v>
       </c>
       <c r="B4" s="174" t="s">
         <v>140</v>
       </c>
       <c r="C4" s="175">
         <v>7.26</v>
       </c>
       <c r="D4" s="176">
         <v>110</v>
       </c>
       <c r="E4" s="176">
         <v>130</v>
       </c>
       <c r="F4" s="177"/>
       <c r="G4" s="177"/>
       <c r="H4" s="283" t="s">
         <v>247</v>
       </c>
       <c r="I4" s="174" t="s">
         <v>140</v>
       </c>
       <c r="J4" s="178">
         <v>2</v>
@@ -7122,665 +7125,665 @@
       </c>
       <c r="L4" s="165">
         <v>221</v>
       </c>
       <c r="M4" s="165">
         <v>50</v>
       </c>
       <c r="N4" s="165">
         <v>57</v>
       </c>
       <c r="O4" s="165">
         <v>41</v>
       </c>
       <c r="P4" s="165">
         <v>43</v>
       </c>
       <c r="Q4" s="165">
         <v>12</v>
       </c>
       <c r="R4" s="165">
         <v>13</v>
       </c>
       <c r="S4" s="171"/>
       <c r="T4" s="171"/>
     </row>
-    <row r="5" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="286"/>
+    <row r="5" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="284"/>
       <c r="B5" s="161" t="s">
         <v>153</v>
       </c>
       <c r="C5" s="135">
         <v>6</v>
       </c>
       <c r="D5" s="111">
         <v>105</v>
       </c>
       <c r="E5" s="111">
         <v>125</v>
       </c>
       <c r="F5" s="136"/>
       <c r="G5" s="136"/>
-      <c r="H5" s="286"/>
+      <c r="H5" s="284"/>
       <c r="I5" s="161" t="s">
         <v>153</v>
       </c>
       <c r="J5" s="135">
         <v>1.75</v>
       </c>
       <c r="K5" s="156">
         <v>210</v>
       </c>
       <c r="L5" s="156">
         <v>212</v>
       </c>
       <c r="M5" s="156">
         <v>50</v>
       </c>
       <c r="N5" s="156">
         <v>57</v>
       </c>
       <c r="O5" s="156">
         <v>41</v>
       </c>
       <c r="P5" s="156">
         <v>43</v>
       </c>
       <c r="Q5" s="156">
         <v>12</v>
       </c>
       <c r="R5" s="156">
         <v>13</v>
       </c>
       <c r="S5" s="171"/>
       <c r="T5" s="171"/>
     </row>
-    <row r="6" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A6" s="286"/>
+    <row r="6" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="284"/>
       <c r="B6" s="161" t="s">
         <v>155</v>
       </c>
       <c r="C6" s="135">
         <v>5</v>
       </c>
       <c r="D6" s="111">
         <v>100</v>
       </c>
       <c r="E6" s="111">
         <v>120</v>
       </c>
       <c r="F6" s="136"/>
       <c r="G6" s="136"/>
-      <c r="H6" s="286"/>
+      <c r="H6" s="284"/>
       <c r="I6" s="161" t="s">
         <v>155</v>
       </c>
       <c r="J6" s="135">
         <v>1.5</v>
       </c>
       <c r="K6" s="156">
         <v>200</v>
       </c>
       <c r="L6" s="156">
         <v>202</v>
       </c>
       <c r="M6" s="156">
         <v>50</v>
       </c>
       <c r="N6" s="156">
         <v>57</v>
       </c>
       <c r="O6" s="156">
         <v>38</v>
       </c>
       <c r="P6" s="156">
         <v>40</v>
       </c>
       <c r="Q6" s="156">
         <v>12</v>
       </c>
       <c r="R6" s="156">
         <v>13</v>
       </c>
       <c r="S6" s="171"/>
       <c r="T6" s="171"/>
     </row>
-    <row r="7" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="286"/>
+    <row r="7" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="284"/>
       <c r="B7" s="161" t="s">
         <v>157</v>
       </c>
       <c r="C7" s="135">
         <v>4</v>
       </c>
       <c r="D7" s="111">
         <v>95</v>
       </c>
       <c r="E7" s="111">
         <v>110</v>
       </c>
       <c r="F7" s="136"/>
       <c r="G7" s="136"/>
-      <c r="H7" s="286"/>
+      <c r="H7" s="284"/>
       <c r="I7" s="161" t="s">
         <v>157</v>
       </c>
       <c r="J7" s="135">
         <v>1.25</v>
       </c>
       <c r="K7" s="156">
         <v>180</v>
       </c>
       <c r="L7" s="156">
         <v>182</v>
       </c>
       <c r="M7" s="156">
         <v>50</v>
       </c>
       <c r="N7" s="156">
         <v>57</v>
       </c>
       <c r="O7" s="156">
         <v>37</v>
       </c>
       <c r="P7" s="156">
         <v>39</v>
       </c>
       <c r="Q7" s="156">
         <v>12</v>
       </c>
       <c r="R7" s="156">
         <v>13</v>
       </c>
       <c r="S7" s="171"/>
       <c r="T7" s="171"/>
     </row>
-    <row r="8" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A8" s="286"/>
+    <row r="8" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="284"/>
       <c r="B8" s="161" t="s">
         <v>165</v>
       </c>
       <c r="C8" s="135">
         <v>3</v>
       </c>
       <c r="D8" s="111">
         <v>85</v>
       </c>
       <c r="E8" s="111">
         <v>110</v>
       </c>
       <c r="F8" s="136"/>
       <c r="G8" s="136"/>
-      <c r="H8" s="286"/>
+      <c r="H8" s="284"/>
       <c r="I8" s="161" t="s">
         <v>165</v>
       </c>
       <c r="J8" s="135">
         <v>1</v>
       </c>
       <c r="K8" s="156">
         <v>180</v>
       </c>
       <c r="L8" s="156">
         <v>182</v>
       </c>
       <c r="M8" s="156">
         <v>50</v>
       </c>
       <c r="N8" s="156">
         <v>57</v>
       </c>
       <c r="O8" s="156">
         <v>37</v>
       </c>
       <c r="P8" s="156">
         <v>39</v>
       </c>
       <c r="Q8" s="156">
         <v>12</v>
       </c>
       <c r="R8" s="156">
         <v>13</v>
       </c>
       <c r="S8" s="171"/>
       <c r="T8" s="171"/>
     </row>
-    <row r="9" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A9" s="286"/>
+    <row r="9" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="284"/>
       <c r="B9" s="161" t="s">
         <v>173</v>
       </c>
       <c r="C9" s="135" t="s">
         <v>248</v>
       </c>
       <c r="D9" s="111">
         <v>80</v>
       </c>
       <c r="E9" s="111">
         <v>110</v>
       </c>
       <c r="F9" s="172"/>
       <c r="G9" s="172"/>
-      <c r="H9" s="286"/>
+      <c r="H9" s="284"/>
       <c r="I9" s="161" t="s">
         <v>173</v>
       </c>
       <c r="J9" s="135">
         <v>0.75</v>
       </c>
       <c r="K9" s="156">
         <v>145</v>
       </c>
       <c r="L9" s="156">
         <v>170</v>
       </c>
       <c r="M9" s="156">
         <v>50</v>
       </c>
       <c r="N9" s="156">
         <v>57</v>
       </c>
       <c r="O9" s="156">
         <v>25</v>
       </c>
       <c r="P9" s="156">
         <v>35</v>
       </c>
       <c r="Q9" s="156">
         <v>10</v>
       </c>
       <c r="R9" s="156">
         <v>11</v>
       </c>
       <c r="S9" s="171"/>
       <c r="T9" s="171"/>
     </row>
-    <row r="10" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A10" s="286"/>
+    <row r="10" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="284"/>
       <c r="B10" s="163" t="s">
         <v>180</v>
       </c>
       <c r="C10" s="135">
         <v>4</v>
       </c>
       <c r="D10" s="111">
         <v>95</v>
       </c>
       <c r="E10" s="111">
         <v>110</v>
       </c>
       <c r="F10" s="136"/>
       <c r="G10" s="136"/>
-      <c r="H10" s="286"/>
+      <c r="H10" s="284"/>
       <c r="I10" s="163" t="s">
         <v>180</v>
       </c>
       <c r="J10" s="135">
         <v>1</v>
       </c>
       <c r="K10" s="156">
         <v>180</v>
       </c>
       <c r="L10" s="156">
         <v>182</v>
       </c>
       <c r="M10" s="156">
         <v>50</v>
       </c>
       <c r="N10" s="156">
         <v>57</v>
       </c>
       <c r="O10" s="156">
         <v>37</v>
       </c>
       <c r="P10" s="156">
         <v>39</v>
       </c>
       <c r="Q10" s="156">
         <v>12</v>
       </c>
       <c r="R10" s="156">
         <v>13</v>
       </c>
       <c r="S10" s="171"/>
       <c r="T10" s="171"/>
     </row>
-    <row r="11" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A11" s="286"/>
+    <row r="11" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="284"/>
       <c r="B11" s="163" t="s">
         <v>155</v>
       </c>
       <c r="C11" s="135">
         <v>3</v>
       </c>
       <c r="D11" s="111">
         <v>85</v>
       </c>
       <c r="E11" s="111">
         <v>110</v>
       </c>
       <c r="F11" s="136"/>
       <c r="G11" s="136"/>
-      <c r="H11" s="286"/>
+      <c r="H11" s="284"/>
       <c r="I11" s="163" t="s">
         <v>155</v>
       </c>
       <c r="J11" s="135">
         <v>1</v>
       </c>
       <c r="K11" s="156">
         <v>180</v>
       </c>
       <c r="L11" s="156">
         <v>182</v>
       </c>
       <c r="M11" s="156">
         <v>50</v>
       </c>
       <c r="N11" s="156">
         <v>57</v>
       </c>
       <c r="O11" s="156">
         <v>37</v>
       </c>
       <c r="P11" s="156">
         <v>39</v>
       </c>
       <c r="Q11" s="156">
         <v>12</v>
       </c>
       <c r="R11" s="156">
         <v>13</v>
       </c>
       <c r="S11" s="171"/>
       <c r="T11" s="171"/>
     </row>
-    <row r="12" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A12" s="286"/>
+    <row r="12" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="284"/>
       <c r="B12" s="163" t="s">
         <v>182</v>
       </c>
       <c r="C12" s="135">
         <v>3</v>
       </c>
       <c r="D12" s="111">
         <v>85</v>
       </c>
       <c r="E12" s="111">
         <v>110</v>
       </c>
       <c r="F12" s="136"/>
       <c r="G12" s="136"/>
-      <c r="H12" s="286"/>
+      <c r="H12" s="284"/>
       <c r="I12" s="163" t="s">
         <v>182</v>
       </c>
       <c r="J12" s="135">
         <v>1</v>
       </c>
       <c r="K12" s="156">
         <v>180</v>
       </c>
       <c r="L12" s="156">
         <v>182</v>
       </c>
       <c r="M12" s="156">
         <v>50</v>
       </c>
       <c r="N12" s="156">
         <v>57</v>
       </c>
       <c r="O12" s="156">
         <v>37</v>
       </c>
       <c r="P12" s="156">
         <v>39</v>
       </c>
       <c r="Q12" s="156">
         <v>12</v>
       </c>
       <c r="R12" s="156">
         <v>13</v>
       </c>
       <c r="S12" s="171"/>
       <c r="T12" s="171"/>
     </row>
-    <row r="13" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A13" s="286"/>
+    <row r="13" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="284"/>
       <c r="B13" s="163" t="s">
         <v>184</v>
       </c>
       <c r="C13" s="135">
         <v>2.72</v>
       </c>
       <c r="D13" s="111">
         <v>85</v>
       </c>
       <c r="E13" s="111">
         <v>110</v>
       </c>
       <c r="F13" s="136"/>
       <c r="G13" s="136"/>
-      <c r="H13" s="286"/>
+      <c r="H13" s="284"/>
       <c r="I13" s="163" t="s">
         <v>184</v>
       </c>
       <c r="J13" s="135">
         <v>0.75</v>
       </c>
       <c r="K13" s="156">
         <v>145</v>
       </c>
       <c r="L13" s="156">
         <v>170</v>
       </c>
       <c r="M13" s="156">
         <v>50</v>
       </c>
       <c r="N13" s="156">
         <v>57</v>
       </c>
       <c r="O13" s="156">
         <v>25</v>
       </c>
       <c r="P13" s="156">
         <v>35</v>
       </c>
       <c r="Q13" s="156">
         <v>10</v>
       </c>
       <c r="R13" s="156">
         <v>11</v>
       </c>
       <c r="S13" s="171"/>
       <c r="T13" s="171"/>
     </row>
-    <row r="14" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A14" s="286"/>
+    <row r="14" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="284"/>
       <c r="B14" s="163" t="s">
         <v>186</v>
       </c>
       <c r="C14" s="135" t="s">
         <v>248</v>
       </c>
       <c r="D14" s="111">
         <v>80</v>
       </c>
       <c r="E14" s="111">
         <v>110</v>
       </c>
       <c r="F14" s="136"/>
       <c r="G14" s="136"/>
-      <c r="H14" s="286"/>
+      <c r="H14" s="284"/>
       <c r="I14" s="163" t="s">
         <v>186</v>
       </c>
       <c r="J14" s="135">
         <v>0.75</v>
       </c>
       <c r="K14" s="156">
         <v>145</v>
       </c>
       <c r="L14" s="156">
         <v>170</v>
       </c>
       <c r="M14" s="156">
         <v>50</v>
       </c>
       <c r="N14" s="156">
         <v>57</v>
       </c>
       <c r="O14" s="156">
         <v>25</v>
       </c>
       <c r="P14" s="156">
         <v>35</v>
       </c>
       <c r="Q14" s="156">
         <v>10</v>
       </c>
       <c r="R14" s="156">
         <v>11</v>
       </c>
       <c r="S14" s="171"/>
       <c r="T14" s="171"/>
     </row>
-    <row r="15" spans="1:20" ht="13.95" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="15" spans="1:20" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="172"/>
       <c r="B15" s="172"/>
       <c r="C15" s="172"/>
       <c r="D15" s="172"/>
       <c r="E15" s="172"/>
       <c r="F15" s="172"/>
       <c r="G15" s="172"/>
       <c r="H15" s="172"/>
       <c r="I15" s="172"/>
       <c r="J15" s="172"/>
       <c r="K15" s="172"/>
       <c r="L15" s="172"/>
       <c r="M15" s="172"/>
       <c r="N15" s="172"/>
       <c r="O15" s="172"/>
       <c r="P15" s="172"/>
       <c r="Q15" s="172"/>
       <c r="R15" s="172"/>
       <c r="S15" s="171"/>
       <c r="T15" s="171"/>
     </row>
-    <row r="16" spans="1:20" s="138" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="16" spans="1:20" s="138" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="168" t="s">
         <v>131</v>
       </c>
       <c r="B16" s="168" t="s">
         <v>130</v>
       </c>
       <c r="C16" s="168" t="s">
         <v>236</v>
       </c>
       <c r="D16" s="168" t="s">
         <v>249</v>
       </c>
       <c r="E16" s="168" t="s">
         <v>238</v>
       </c>
       <c r="F16" s="168" t="s">
         <v>250</v>
       </c>
       <c r="G16" s="184"/>
       <c r="H16" s="168" t="s">
         <v>131</v>
       </c>
       <c r="I16" s="168" t="s">
         <v>130</v>
       </c>
       <c r="J16" s="168" t="s">
         <v>251</v>
       </c>
-      <c r="K16" s="285" t="s">
+      <c r="K16" s="281" t="s">
         <v>252</v>
       </c>
-      <c r="L16" s="285"/>
-      <c r="M16" s="285" t="s">
+      <c r="L16" s="281"/>
+      <c r="M16" s="281" t="s">
         <v>253</v>
       </c>
-      <c r="N16" s="285"/>
-      <c r="O16" s="285" t="s">
+      <c r="N16" s="281"/>
+      <c r="O16" s="281" t="s">
         <v>254</v>
       </c>
-      <c r="P16" s="285"/>
-      <c r="Q16" s="285" t="s">
+      <c r="P16" s="281"/>
+      <c r="Q16" s="281" t="s">
         <v>255</v>
       </c>
-      <c r="R16" s="285"/>
-      <c r="S16" s="285" t="s">
+      <c r="R16" s="281"/>
+      <c r="S16" s="281" t="s">
         <v>256</v>
       </c>
-      <c r="T16" s="285"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:20" s="138" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="T16" s="281"/>
+    </row>
+    <row r="17" spans="1:20" s="138" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="180"/>
       <c r="B17" s="180"/>
       <c r="C17" s="180"/>
       <c r="D17" s="180"/>
       <c r="E17" s="180"/>
       <c r="F17" s="180"/>
       <c r="G17" s="185"/>
       <c r="H17" s="282"/>
       <c r="I17" s="282"/>
       <c r="J17" s="282"/>
       <c r="K17" s="180" t="s">
         <v>244</v>
       </c>
       <c r="L17" s="180" t="s">
         <v>245</v>
       </c>
       <c r="M17" s="180" t="s">
         <v>244</v>
       </c>
       <c r="N17" s="180" t="s">
         <v>245</v>
       </c>
       <c r="O17" s="180" t="s">
         <v>244</v>
       </c>
       <c r="P17" s="180" t="s">
         <v>245</v>
       </c>
       <c r="Q17" s="180" t="s">
         <v>244</v>
       </c>
       <c r="R17" s="180" t="s">
         <v>245</v>
       </c>
       <c r="S17" s="180" t="s">
         <v>244</v>
       </c>
       <c r="T17" s="180" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="18" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="18" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="283" t="s">
         <v>257</v>
       </c>
       <c r="B18" s="174" t="s">
         <v>140</v>
       </c>
       <c r="C18" s="175">
         <v>7.26</v>
       </c>
       <c r="D18" s="176">
         <v>110</v>
       </c>
       <c r="E18" s="176">
         <v>130</v>
       </c>
       <c r="F18" s="176">
         <v>121.5</v>
       </c>
       <c r="G18" s="182"/>
       <c r="H18" s="283" t="s">
         <v>258</v>
       </c>
       <c r="I18" s="174" t="s">
         <v>140</v>
       </c>
@@ -7796,1109 +7799,1109 @@
       <c r="M18" s="165">
         <v>250</v>
       </c>
       <c r="N18" s="165">
         <v>330</v>
       </c>
       <c r="O18" s="165">
         <v>900</v>
       </c>
       <c r="P18" s="165">
         <v>1060</v>
       </c>
       <c r="Q18" s="165">
         <v>25</v>
       </c>
       <c r="R18" s="165">
         <v>30</v>
       </c>
       <c r="S18" s="165">
         <v>150</v>
       </c>
       <c r="T18" s="165">
         <v>160</v>
       </c>
     </row>
-    <row r="19" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A19" s="284"/>
+    <row r="19" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="286"/>
       <c r="B19" s="161" t="s">
         <v>153</v>
       </c>
       <c r="C19" s="139">
         <v>6</v>
       </c>
       <c r="D19" s="111">
         <v>105</v>
       </c>
       <c r="E19" s="111">
         <v>125</v>
       </c>
       <c r="F19" s="111">
         <v>121.5</v>
       </c>
       <c r="G19" s="172"/>
-      <c r="H19" s="284"/>
+      <c r="H19" s="286"/>
       <c r="I19" s="161" t="s">
         <v>153</v>
       </c>
       <c r="J19" s="135">
         <v>800</v>
       </c>
       <c r="K19" s="156">
         <v>2600</v>
       </c>
       <c r="L19" s="156">
         <v>2700</v>
       </c>
       <c r="M19" s="156">
         <v>250</v>
       </c>
       <c r="N19" s="156">
         <v>330</v>
       </c>
       <c r="O19" s="156">
         <v>900</v>
       </c>
       <c r="P19" s="156">
         <v>1060</v>
       </c>
       <c r="Q19" s="156">
         <v>25</v>
       </c>
       <c r="R19" s="156">
         <v>30</v>
       </c>
       <c r="S19" s="156">
         <v>150</v>
       </c>
       <c r="T19" s="156">
         <v>160</v>
       </c>
     </row>
-    <row r="20" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A20" s="284"/>
+    <row r="20" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="286"/>
       <c r="B20" s="161" t="s">
         <v>155</v>
       </c>
       <c r="C20" s="139">
         <v>5</v>
       </c>
       <c r="D20" s="111">
         <v>100</v>
       </c>
       <c r="E20" s="111">
         <v>120</v>
       </c>
       <c r="F20" s="111">
         <v>120</v>
       </c>
       <c r="G20" s="172"/>
-      <c r="H20" s="284"/>
+      <c r="H20" s="286"/>
       <c r="I20" s="161" t="s">
         <v>155</v>
       </c>
       <c r="J20" s="135">
         <v>700</v>
       </c>
       <c r="K20" s="173">
         <v>2400</v>
       </c>
       <c r="L20" s="173">
         <v>2500</v>
       </c>
       <c r="M20" s="173">
         <v>250</v>
       </c>
       <c r="N20" s="173">
         <v>330</v>
       </c>
       <c r="O20" s="173">
         <v>850</v>
       </c>
       <c r="P20" s="173">
         <v>990</v>
       </c>
       <c r="Q20" s="173">
         <v>23</v>
       </c>
       <c r="R20" s="173">
         <v>28</v>
       </c>
       <c r="S20" s="173">
         <v>150</v>
       </c>
       <c r="T20" s="173">
         <v>160</v>
       </c>
     </row>
-    <row r="21" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A21" s="284"/>
+    <row r="21" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="286"/>
       <c r="B21" s="161" t="s">
         <v>157</v>
       </c>
       <c r="C21" s="139">
         <v>4</v>
       </c>
       <c r="D21" s="111">
         <v>95</v>
       </c>
       <c r="E21" s="111">
         <v>110</v>
       </c>
       <c r="F21" s="111">
         <v>119.5</v>
       </c>
       <c r="G21" s="172"/>
-      <c r="H21" s="284"/>
+      <c r="H21" s="286"/>
       <c r="I21" s="161" t="s">
         <v>157</v>
       </c>
       <c r="J21" s="135">
         <v>600</v>
       </c>
       <c r="K21" s="156">
         <v>2200</v>
       </c>
       <c r="L21" s="156">
         <v>2300</v>
       </c>
       <c r="M21" s="156">
         <v>250</v>
       </c>
       <c r="N21" s="156">
         <v>330</v>
       </c>
       <c r="O21" s="156">
         <v>800</v>
       </c>
       <c r="P21" s="156">
         <v>920</v>
       </c>
       <c r="Q21" s="156">
         <v>20</v>
       </c>
       <c r="R21" s="156">
         <v>25</v>
       </c>
       <c r="S21" s="156">
         <v>140</v>
       </c>
       <c r="T21" s="156">
         <v>150</v>
       </c>
     </row>
-    <row r="22" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A22" s="284"/>
+    <row r="22" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="286"/>
       <c r="B22" s="161" t="s">
         <v>165</v>
       </c>
       <c r="C22" s="139">
         <v>3</v>
       </c>
       <c r="D22" s="111">
         <v>85</v>
       </c>
       <c r="E22" s="111">
         <v>100</v>
       </c>
       <c r="F22" s="111">
         <v>119.5</v>
       </c>
       <c r="G22" s="172"/>
-      <c r="H22" s="284"/>
+      <c r="H22" s="286"/>
       <c r="I22" s="161" t="s">
         <v>165</v>
       </c>
       <c r="J22" s="135">
         <v>500</v>
       </c>
       <c r="K22" s="156">
         <v>2000</v>
       </c>
       <c r="L22" s="156">
         <v>2100</v>
       </c>
       <c r="M22" s="156">
         <v>220</v>
       </c>
       <c r="N22" s="156">
         <v>270</v>
       </c>
       <c r="O22" s="156">
         <v>780</v>
       </c>
       <c r="P22" s="156">
         <v>880</v>
       </c>
       <c r="Q22" s="156">
         <v>20</v>
       </c>
       <c r="R22" s="156">
         <v>24</v>
       </c>
       <c r="S22" s="156">
         <v>135</v>
       </c>
       <c r="T22" s="156">
         <v>145</v>
       </c>
     </row>
-    <row r="23" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A23" s="284"/>
+    <row r="23" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="286"/>
       <c r="B23" s="161" t="s">
         <v>173</v>
       </c>
       <c r="C23" s="139">
         <v>2</v>
       </c>
       <c r="D23" s="111">
         <v>80</v>
       </c>
       <c r="E23" s="111">
         <v>90</v>
       </c>
       <c r="F23" s="111">
         <v>119.5</v>
       </c>
       <c r="G23" s="172"/>
-      <c r="H23" s="284"/>
+      <c r="H23" s="286"/>
       <c r="I23" s="161" t="s">
         <v>173</v>
       </c>
       <c r="J23" s="135">
         <v>400</v>
       </c>
       <c r="K23" s="156">
         <v>1700</v>
       </c>
       <c r="L23" s="156">
         <v>1950</v>
       </c>
       <c r="M23" s="156">
         <v>200</v>
       </c>
       <c r="N23" s="156">
         <v>300</v>
       </c>
       <c r="O23" s="156">
         <v>700</v>
       </c>
       <c r="P23" s="156">
         <v>850</v>
       </c>
       <c r="Q23" s="156">
         <v>19</v>
       </c>
       <c r="R23" s="156">
         <v>24</v>
       </c>
       <c r="S23" s="156">
         <v>130</v>
       </c>
       <c r="T23" s="156">
         <v>140</v>
       </c>
     </row>
-    <row r="24" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A24" s="284"/>
+    <row r="24" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="286"/>
       <c r="B24" s="163" t="s">
         <v>180</v>
       </c>
       <c r="C24" s="139">
         <v>4</v>
       </c>
       <c r="D24" s="111">
         <v>95</v>
       </c>
       <c r="E24" s="111">
         <v>110</v>
       </c>
       <c r="F24" s="111">
         <v>119.5</v>
       </c>
       <c r="G24" s="172"/>
-      <c r="H24" s="284"/>
+      <c r="H24" s="286"/>
       <c r="I24" s="163" t="s">
         <v>180</v>
       </c>
       <c r="J24" s="135">
         <v>600</v>
       </c>
       <c r="K24" s="156">
         <v>2200</v>
       </c>
       <c r="L24" s="156">
         <v>2300</v>
       </c>
       <c r="M24" s="156">
         <v>250</v>
       </c>
       <c r="N24" s="156">
         <v>330</v>
       </c>
       <c r="O24" s="156">
         <v>800</v>
       </c>
       <c r="P24" s="156">
         <v>920</v>
       </c>
       <c r="Q24" s="156">
         <v>20</v>
       </c>
       <c r="R24" s="156">
         <v>25</v>
       </c>
       <c r="S24" s="156">
         <v>140</v>
       </c>
       <c r="T24" s="156">
         <v>150</v>
       </c>
     </row>
-    <row r="25" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A25" s="284"/>
+    <row r="25" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="286"/>
       <c r="B25" s="163" t="s">
         <v>155</v>
       </c>
       <c r="C25" s="139">
         <v>3</v>
       </c>
       <c r="D25" s="111">
         <v>85</v>
       </c>
       <c r="E25" s="111">
         <v>100</v>
       </c>
       <c r="F25" s="111">
         <v>119.5</v>
       </c>
       <c r="G25" s="172"/>
-      <c r="H25" s="284"/>
+      <c r="H25" s="286"/>
       <c r="I25" s="163" t="s">
         <v>155</v>
       </c>
       <c r="J25" s="135">
         <v>500</v>
       </c>
       <c r="K25" s="156">
         <v>2000</v>
       </c>
       <c r="L25" s="156">
         <v>2100</v>
       </c>
       <c r="M25" s="156">
         <v>220</v>
       </c>
       <c r="N25" s="156">
         <v>270</v>
       </c>
       <c r="O25" s="156">
         <v>780</v>
       </c>
       <c r="P25" s="156">
         <v>880</v>
       </c>
       <c r="Q25" s="156">
         <v>20</v>
       </c>
       <c r="R25" s="156">
         <v>24</v>
       </c>
       <c r="S25" s="156">
         <v>135</v>
       </c>
       <c r="T25" s="156">
         <v>145</v>
       </c>
     </row>
-    <row r="26" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A26" s="284"/>
+    <row r="26" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="286"/>
       <c r="B26" s="163" t="s">
         <v>182</v>
       </c>
       <c r="C26" s="139">
         <v>3</v>
       </c>
       <c r="D26" s="111">
         <v>85</v>
       </c>
       <c r="E26" s="111">
         <v>100</v>
       </c>
       <c r="F26" s="111">
         <v>119.5</v>
       </c>
       <c r="G26" s="172"/>
-      <c r="H26" s="284"/>
+      <c r="H26" s="286"/>
       <c r="I26" s="163" t="s">
         <v>182</v>
       </c>
       <c r="J26" s="135">
         <v>500</v>
       </c>
       <c r="K26" s="156">
         <v>2000</v>
       </c>
       <c r="L26" s="156">
         <v>2100</v>
       </c>
       <c r="M26" s="156">
         <v>220</v>
       </c>
       <c r="N26" s="156">
         <v>270</v>
       </c>
       <c r="O26" s="156">
         <v>780</v>
       </c>
       <c r="P26" s="156">
         <v>880</v>
       </c>
       <c r="Q26" s="156">
         <v>20</v>
       </c>
       <c r="R26" s="156">
         <v>24</v>
       </c>
       <c r="S26" s="156">
         <v>135</v>
       </c>
       <c r="T26" s="156">
         <v>145</v>
       </c>
     </row>
-    <row r="27" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A27" s="284"/>
+    <row r="27" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="286"/>
       <c r="B27" s="163" t="s">
         <v>184</v>
       </c>
       <c r="C27" s="139">
         <v>2</v>
       </c>
       <c r="D27" s="111">
         <v>80</v>
       </c>
       <c r="E27" s="111">
         <v>90</v>
       </c>
       <c r="F27" s="111">
         <v>119.5</v>
       </c>
       <c r="G27" s="172"/>
-      <c r="H27" s="284"/>
+      <c r="H27" s="286"/>
       <c r="I27" s="163" t="s">
         <v>184</v>
       </c>
       <c r="J27" s="135">
         <v>400</v>
       </c>
       <c r="K27" s="156">
         <v>1700</v>
       </c>
       <c r="L27" s="156">
         <v>1950</v>
       </c>
       <c r="M27" s="156">
         <v>200</v>
       </c>
       <c r="N27" s="156">
         <v>300</v>
       </c>
       <c r="O27" s="156">
         <v>700</v>
       </c>
       <c r="P27" s="156">
         <v>850</v>
       </c>
       <c r="Q27" s="156">
         <v>19</v>
       </c>
       <c r="R27" s="156">
         <v>24</v>
       </c>
       <c r="S27" s="156">
         <v>130</v>
       </c>
       <c r="T27" s="156">
         <v>140</v>
       </c>
     </row>
-    <row r="28" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A28" s="284"/>
+    <row r="28" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="286"/>
       <c r="B28" s="163" t="s">
         <v>207</v>
       </c>
       <c r="C28" s="139">
         <v>2</v>
       </c>
       <c r="D28" s="111">
         <v>80</v>
       </c>
       <c r="E28" s="111">
         <v>90</v>
       </c>
       <c r="F28" s="111">
         <v>119.5</v>
       </c>
       <c r="G28" s="172"/>
-      <c r="H28" s="284"/>
+      <c r="H28" s="286"/>
       <c r="I28" s="163" t="s">
         <v>186</v>
       </c>
       <c r="J28" s="135">
         <v>400</v>
       </c>
       <c r="K28" s="156">
         <v>1700</v>
       </c>
       <c r="L28" s="156">
         <v>1950</v>
       </c>
       <c r="M28" s="156">
         <v>200</v>
       </c>
       <c r="N28" s="156">
         <v>300</v>
       </c>
       <c r="O28" s="156">
         <v>700</v>
       </c>
       <c r="P28" s="156">
         <v>850</v>
       </c>
       <c r="Q28" s="156">
         <v>19</v>
       </c>
       <c r="R28" s="156">
         <v>24</v>
       </c>
       <c r="S28" s="156">
         <v>130</v>
       </c>
       <c r="T28" s="156">
         <v>140</v>
       </c>
     </row>
-    <row r="29" spans="1:20" ht="19.95" customHeight="1" x14ac:dyDescent="0.4"/>
-[...6 lines deleted...]
-      <c r="F31" s="281"/>
+    <row r="29" spans="1:20" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A31" s="287"/>
+      <c r="B31" s="287"/>
+      <c r="C31" s="287"/>
+      <c r="D31" s="287"/>
+      <c r="E31" s="287"/>
+      <c r="F31" s="287"/>
       <c r="G31" s="137"/>
-      <c r="H31" s="281"/>
-[...10 lines deleted...]
-      <c r="F32" s="281"/>
+      <c r="H31" s="287"/>
+      <c r="I31" s="287"/>
+      <c r="J31" s="287"/>
+      <c r="K31" s="287"/>
+    </row>
+    <row r="32" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A32" s="287"/>
+      <c r="B32" s="287"/>
+      <c r="C32" s="287"/>
+      <c r="D32" s="287"/>
+      <c r="E32" s="287"/>
+      <c r="F32" s="287"/>
       <c r="G32" s="137"/>
-      <c r="H32" s="281"/>
-[...4 lines deleted...]
-    <row r="35" spans="2:6" x14ac:dyDescent="0.4">
+      <c r="H32" s="287"/>
+      <c r="I32" s="287"/>
+      <c r="J32" s="287"/>
+      <c r="K32" s="287"/>
+    </row>
+    <row r="35" spans="2:6" x14ac:dyDescent="0.2">
       <c r="B35" s="169"/>
       <c r="C35" s="169"/>
       <c r="D35" s="169"/>
       <c r="E35" s="169"/>
       <c r="F35" s="169"/>
     </row>
-    <row r="36" spans="2:6" x14ac:dyDescent="0.4">
+    <row r="36" spans="2:6" x14ac:dyDescent="0.2">
       <c r="B36" s="169"/>
       <c r="C36" s="169"/>
       <c r="D36" s="169"/>
       <c r="E36" s="169"/>
       <c r="F36" s="169"/>
     </row>
-    <row r="37" spans="2:6" x14ac:dyDescent="0.4">
+    <row r="37" spans="2:6" x14ac:dyDescent="0.2">
       <c r="B37" s="169"/>
       <c r="C37" s="169"/>
       <c r="D37" s="169"/>
       <c r="E37" s="169"/>
       <c r="F37" s="169"/>
     </row>
-    <row r="38" spans="2:6" x14ac:dyDescent="0.4">
+    <row r="38" spans="2:6" x14ac:dyDescent="0.2">
       <c r="B38" s="169"/>
       <c r="C38" s="169"/>
       <c r="D38" s="169"/>
       <c r="E38" s="169"/>
       <c r="F38" s="169"/>
     </row>
-    <row r="39" spans="2:6" x14ac:dyDescent="0.4">
+    <row r="39" spans="2:6" x14ac:dyDescent="0.2">
       <c r="B39" s="169"/>
       <c r="C39" s="169"/>
       <c r="D39" s="169"/>
       <c r="E39" s="169"/>
       <c r="F39" s="169"/>
     </row>
-    <row r="41" spans="2:6" x14ac:dyDescent="0.4">
+    <row r="41" spans="2:6" x14ac:dyDescent="0.2">
       <c r="B41" s="169"/>
       <c r="C41" s="169"/>
       <c r="D41" s="169"/>
       <c r="E41" s="169"/>
       <c r="F41" s="169"/>
     </row>
-    <row r="42" spans="2:6" x14ac:dyDescent="0.4">
+    <row r="42" spans="2:6" x14ac:dyDescent="0.2">
       <c r="B42" s="169"/>
       <c r="C42" s="169"/>
       <c r="D42" s="169"/>
       <c r="E42" s="169"/>
       <c r="F42" s="169"/>
     </row>
-    <row r="43" spans="2:6" x14ac:dyDescent="0.4">
+    <row r="43" spans="2:6" x14ac:dyDescent="0.2">
       <c r="B43" s="169"/>
       <c r="C43" s="169"/>
       <c r="D43" s="169"/>
       <c r="E43" s="169"/>
       <c r="F43" s="169"/>
     </row>
-    <row r="44" spans="2:6" x14ac:dyDescent="0.4">
+    <row r="44" spans="2:6" x14ac:dyDescent="0.2">
       <c r="B44" s="169"/>
       <c r="C44" s="169"/>
       <c r="D44" s="169"/>
       <c r="E44" s="169"/>
       <c r="F44" s="169"/>
     </row>
-    <row r="45" spans="2:6" x14ac:dyDescent="0.4">
+    <row r="45" spans="2:6" x14ac:dyDescent="0.2">
       <c r="B45" s="169"/>
       <c r="C45" s="169"/>
       <c r="D45" s="169"/>
       <c r="E45" s="169"/>
       <c r="F45" s="169"/>
     </row>
-    <row r="46" spans="2:6" x14ac:dyDescent="0.4">
+    <row r="46" spans="2:6" x14ac:dyDescent="0.2">
       <c r="B46" s="169"/>
       <c r="C46" s="169"/>
       <c r="D46" s="169"/>
       <c r="E46" s="169"/>
       <c r="F46" s="169"/>
     </row>
-    <row r="47" spans="2:6" x14ac:dyDescent="0.4">
+    <row r="47" spans="2:6" x14ac:dyDescent="0.2">
       <c r="B47" s="169"/>
       <c r="C47" s="169"/>
       <c r="D47" s="169"/>
       <c r="E47" s="169"/>
       <c r="F47" s="169"/>
     </row>
-    <row r="48" spans="2:6" x14ac:dyDescent="0.4">
+    <row r="48" spans="2:6" x14ac:dyDescent="0.2">
       <c r="B48" s="169"/>
       <c r="C48" s="169"/>
       <c r="D48" s="169"/>
       <c r="E48" s="169"/>
       <c r="F48" s="169"/>
     </row>
   </sheetData>
   <mergeCells count="30">
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="H17:J17"/>
+    <mergeCell ref="A18:A28"/>
+    <mergeCell ref="H18:H28"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="K16:L16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="O16:P16"/>
+    <mergeCell ref="Q16:R16"/>
+    <mergeCell ref="S16:T16"/>
     <mergeCell ref="Q2:R2"/>
     <mergeCell ref="H3:J3"/>
     <mergeCell ref="A4:A14"/>
     <mergeCell ref="H4:H14"/>
     <mergeCell ref="K2:L2"/>
     <mergeCell ref="M2:N2"/>
     <mergeCell ref="O2:P2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
-    <mergeCell ref="K16:L16"/>
-[...16 lines deleted...]
-    <mergeCell ref="J32:K32"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="68" orientation="landscape" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9A74BCBE-8EE0-45BC-9040-504AC4D93B48}">
   <dimension ref="A1:J15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D15" sqref="D15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="16.8" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="29" style="134" customWidth="1"/>
-    <col min="2" max="2" width="13.5546875" style="134" customWidth="1"/>
-    <col min="3" max="16384" width="9.109375" style="134"/>
+    <col min="2" max="2" width="13.5703125" style="134" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="134"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="144" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:10" s="144" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="192" t="s">
         <v>287</v>
       </c>
     </row>
-    <row r="2" spans="1:10" s="138" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="2" spans="1:10" s="138" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="145" t="s">
         <v>288</v>
       </c>
       <c r="B2" s="144"/>
     </row>
-    <row r="3" spans="1:10" s="148" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:10" s="148" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="188" t="s">
         <v>130</v>
       </c>
       <c r="B3" s="188" t="s">
         <v>131</v>
       </c>
       <c r="C3" s="189" t="s">
         <v>289</v>
       </c>
       <c r="D3" s="189" t="s">
         <v>289</v>
       </c>
       <c r="E3" s="189" t="s">
         <v>289</v>
       </c>
       <c r="F3" s="189" t="s">
         <v>289</v>
       </c>
       <c r="G3" s="189" t="s">
         <v>289</v>
       </c>
       <c r="H3" s="189" t="s">
         <v>289</v>
       </c>
       <c r="I3" s="189" t="s">
         <v>289</v>
       </c>
       <c r="J3" s="189" t="s">
         <v>289</v>
       </c>
     </row>
-    <row r="4" spans="1:10" s="148" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:10" s="148" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="186" t="s">
         <v>232</v>
       </c>
       <c r="B4" s="186" t="s">
         <v>290</v>
       </c>
       <c r="C4" s="187" t="s">
         <v>19</v>
       </c>
       <c r="D4" s="187" t="s">
         <v>291</v>
       </c>
       <c r="E4" s="187" t="s">
         <v>292</v>
       </c>
       <c r="F4" s="187" t="s">
         <v>293</v>
       </c>
       <c r="G4" s="187" t="s">
         <v>294</v>
       </c>
       <c r="H4" s="187" t="s">
         <v>295</v>
       </c>
       <c r="I4" s="187" t="s">
         <v>296</v>
       </c>
       <c r="J4" s="187" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="5" spans="1:10" s="148" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:10" s="148" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="153" t="s">
         <v>165</v>
       </c>
       <c r="B5" s="153" t="s">
         <v>93</v>
       </c>
       <c r="C5" s="154" t="s">
         <v>297</v>
       </c>
       <c r="D5" s="154" t="s">
         <v>291</v>
       </c>
       <c r="E5" s="154" t="s">
         <v>298</v>
       </c>
       <c r="F5" s="154" t="s">
         <v>293</v>
       </c>
       <c r="G5" s="154" t="s">
         <v>62</v>
       </c>
       <c r="H5" s="155" t="s">
         <v>289</v>
       </c>
       <c r="I5" s="155" t="s">
         <v>289</v>
       </c>
       <c r="J5" s="155" t="s">
         <v>289</v>
       </c>
     </row>
-    <row r="6" spans="1:10" s="148" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:10" s="148" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="153" t="s">
         <v>182</v>
       </c>
       <c r="B6" s="153" t="s">
         <v>299</v>
       </c>
       <c r="C6" s="154" t="s">
         <v>297</v>
       </c>
       <c r="D6" s="154" t="s">
         <v>293</v>
       </c>
       <c r="E6" s="154" t="s">
         <v>298</v>
       </c>
       <c r="F6" s="154" t="s">
         <v>20</v>
       </c>
       <c r="G6" s="154" t="s">
         <v>291</v>
       </c>
       <c r="H6" s="154" t="s">
         <v>296</v>
       </c>
       <c r="I6" s="154" t="s">
         <v>61</v>
       </c>
       <c r="J6" s="155" t="s">
         <v>289</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="148" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:10" s="148" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="153" t="s">
         <v>206</v>
       </c>
       <c r="B7" s="153" t="s">
         <v>93</v>
       </c>
       <c r="C7" s="154" t="s">
         <v>300</v>
       </c>
       <c r="D7" s="154" t="s">
         <v>293</v>
       </c>
       <c r="E7" s="154" t="s">
         <v>298</v>
       </c>
       <c r="F7" s="154" t="s">
         <v>291</v>
       </c>
       <c r="G7" s="154" t="s">
         <v>61</v>
       </c>
       <c r="H7" s="155" t="s">
         <v>289</v>
       </c>
       <c r="I7" s="155" t="s">
         <v>289</v>
       </c>
       <c r="J7" s="155" t="s">
         <v>289</v>
       </c>
     </row>
-    <row r="8" spans="1:10" s="148" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:10" s="148" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="150"/>
       <c r="B8" s="150"/>
     </row>
-    <row r="9" spans="1:10" s="148" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:10" s="148" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="151" t="s">
         <v>301</v>
       </c>
       <c r="B9" s="152"/>
       <c r="C9" s="149"/>
     </row>
-    <row r="10" spans="1:10" s="148" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:10" s="148" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="190" t="s">
         <v>130</v>
       </c>
       <c r="B10" s="190" t="s">
         <v>131</v>
       </c>
       <c r="C10" s="191" t="s">
         <v>289</v>
       </c>
       <c r="D10" s="191" t="s">
         <v>289</v>
       </c>
       <c r="E10" s="191" t="s">
         <v>289</v>
       </c>
       <c r="F10" s="191" t="s">
         <v>289</v>
       </c>
       <c r="G10" s="191" t="s">
         <v>289</v>
       </c>
       <c r="H10" s="191" t="s">
         <v>289</v>
       </c>
       <c r="I10" s="191" t="s">
         <v>289</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="148" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:10" s="148" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="186" t="s">
         <v>232</v>
       </c>
       <c r="B11" s="186" t="s">
         <v>299</v>
       </c>
       <c r="C11" s="187" t="s">
         <v>302</v>
       </c>
       <c r="D11" s="187" t="s">
         <v>291</v>
       </c>
       <c r="E11" s="187" t="s">
         <v>298</v>
       </c>
       <c r="F11" s="187" t="s">
         <v>293</v>
       </c>
       <c r="G11" s="187" t="s">
         <v>303</v>
       </c>
       <c r="H11" s="187" t="s">
         <v>295</v>
       </c>
       <c r="I11" s="187" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="12" spans="1:10" s="148" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:10" s="148" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="153" t="s">
         <v>165</v>
       </c>
       <c r="B12" s="153" t="s">
         <v>93</v>
       </c>
       <c r="C12" s="154" t="s">
         <v>303</v>
       </c>
       <c r="D12" s="154" t="s">
         <v>291</v>
       </c>
       <c r="E12" s="154" t="s">
         <v>298</v>
       </c>
       <c r="F12" s="154" t="s">
         <v>293</v>
       </c>
       <c r="G12" s="154" t="s">
         <v>62</v>
       </c>
       <c r="H12" s="155" t="s">
         <v>289</v>
       </c>
       <c r="I12" s="155" t="s">
         <v>289</v>
       </c>
     </row>
-    <row r="13" spans="1:10" s="148" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:10" s="148" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="153" t="s">
         <v>182</v>
       </c>
       <c r="B13" s="153" t="s">
         <v>93</v>
       </c>
       <c r="C13" s="154" t="s">
         <v>303</v>
       </c>
       <c r="D13" s="154" t="s">
         <v>293</v>
       </c>
       <c r="E13" s="154" t="s">
         <v>298</v>
       </c>
       <c r="F13" s="154" t="s">
         <v>291</v>
       </c>
       <c r="G13" s="154" t="s">
         <v>61</v>
       </c>
       <c r="H13" s="155" t="s">
         <v>289</v>
       </c>
       <c r="I13" s="155" t="s">
         <v>289</v>
       </c>
     </row>
-    <row r="14" spans="1:10" s="148" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:10" s="148" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="153" t="s">
         <v>206</v>
       </c>
       <c r="B14" s="153" t="s">
         <v>93</v>
       </c>
       <c r="C14" s="154" t="s">
         <v>303</v>
       </c>
       <c r="D14" s="154" t="s">
         <v>293</v>
       </c>
       <c r="E14" s="154" t="s">
         <v>298</v>
       </c>
       <c r="F14" s="154" t="s">
         <v>291</v>
       </c>
       <c r="G14" s="154" t="s">
         <v>61</v>
       </c>
       <c r="H14" s="155" t="s">
         <v>289</v>
       </c>
       <c r="I14" s="155" t="s">
         <v>289</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="18" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" s="146" t="s">
         <v>289</v>
       </c>
       <c r="B15" s="147"/>
       <c r="C15" s="147"/>
       <c r="D15" s="147"/>
       <c r="E15" s="147"/>
       <c r="F15" s="147"/>
       <c r="G15" s="147"/>
       <c r="H15" s="147"/>
       <c r="I15" s="147"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>