--- v1 (2026-04-24)
+++ v2 (2026-06-11)
@@ -3,91 +3,91 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\England Athletics working file\Competitions and Events\Age Groups consultation\New Age Group specifications\v6 March update\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\tclarke\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D4319487-BD17-43BF-8972-CB7BC8CC5950}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{41FBE6B8-3967-4DD4-B134-AEF3E56BEBAC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="555" yWindow="510" windowWidth="19425" windowHeight="11685" activeTab="1" xr2:uid="{C2C2966F-15FD-43D4-8DA1-4D680B36E0DB}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" firstSheet="3" xr2:uid="{C2C2966F-15FD-43D4-8DA1-4D680B36E0DB}"/>
   </bookViews>
   <sheets>
     <sheet name="Event Progressions" sheetId="1" r:id="rId1"/>
     <sheet name="Hurdles Details" sheetId="3" r:id="rId2"/>
     <sheet name="School years" sheetId="2" r:id="rId3"/>
     <sheet name="Steeplechase Details" sheetId="4" r:id="rId4"/>
     <sheet name="Throws Details" sheetId="5" r:id="rId5"/>
     <sheet name="Combined Events disciplines" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="846" uniqueCount="324">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="894" uniqueCount="355">
   <si>
     <t>SPRINTS EVENTS</t>
   </si>
   <si>
     <t>AGE GROUPS</t>
   </si>
   <si>
     <t>U10s</t>
   </si>
   <si>
     <t>U12s</t>
   </si>
   <si>
     <t>U14s</t>
   </si>
   <si>
     <t>U16s</t>
   </si>
   <si>
     <t>U18s</t>
   </si>
   <si>
     <t>U20s</t>
   </si>
   <si>
@@ -1232,56 +1232,149 @@
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF242424"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t> the Competition Year.</t>
     </r>
   </si>
   <si>
     <t>Age this summer season</t>
   </si>
   <si>
     <t>Age group in 2026/27 (from October 2026)</t>
   </si>
   <si>
     <t>Age group this 2026 summer season</t>
   </si>
   <si>
     <t>Senior T&amp;F athletes are those aged 20 or over on 31 December in the calendar year of competition</t>
   </si>
   <si>
     <t xml:space="preserve">7.7m </t>
   </si>
+  <si>
+    <t>School Year in 2026/27 competition Year</t>
+  </si>
+  <si>
+    <t>Age on day</t>
+  </si>
+  <si>
+    <t>Recommended</t>
+  </si>
+  <si>
+    <t>distance</t>
+  </si>
+  <si>
+    <t>Year 5</t>
+  </si>
+  <si>
+    <t>Under 12</t>
+  </si>
+  <si>
+    <t>Year 6</t>
+  </si>
+  <si>
+    <t>Year 7</t>
+  </si>
+  <si>
+    <t>Under 14</t>
+  </si>
+  <si>
+    <t>4000m</t>
+  </si>
+  <si>
+    <t>Year 8</t>
+  </si>
+  <si>
+    <t>Year 9</t>
+  </si>
+  <si>
+    <t>13-14</t>
+  </si>
+  <si>
+    <t>Under 16</t>
+  </si>
+  <si>
+    <t>Year 10</t>
+  </si>
+  <si>
+    <t>14-15</t>
+  </si>
+  <si>
+    <t>Year 11</t>
+  </si>
+  <si>
+    <t>15-16</t>
+  </si>
+  <si>
+    <t>Under 18</t>
+  </si>
+  <si>
+    <t>8000m</t>
+  </si>
+  <si>
+    <t>Year 12</t>
+  </si>
+  <si>
+    <t>16-17</t>
+  </si>
+  <si>
+    <t>Under 20</t>
+  </si>
+  <si>
+    <t>10,000m</t>
+  </si>
+  <si>
+    <t>Year 13</t>
+  </si>
+  <si>
+    <t>17-18</t>
+  </si>
+  <si>
+    <t>CROSS COUNTY RECOMMENDED DISTANCES</t>
+  </si>
+  <si>
+    <t>12 -- 13</t>
+  </si>
+  <si>
+    <t>11 -- 12</t>
+  </si>
+  <si>
+    <t>10 -- 11</t>
+  </si>
+  <si>
+    <t>9 -- 10</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="35" x14ac:knownFonts="1">
+  <fonts count="37">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
@@ -1480,50 +1573,62 @@
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF242424"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF242424"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Inherit"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Aptos Display"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
   </fonts>
   <fills count="17">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC000"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -2473,92 +2578,90 @@
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color theme="1"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="288">
+  <cellXfs count="296">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="16" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="19" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="20" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="21" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="24" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="25" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="27" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="28" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="15" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="26" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="38" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="30" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="29" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="30" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="41" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="37" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -2951,50 +3054,72 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="6" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="6" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="16" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="31" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="36" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="17" fontId="36" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="16" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -3520,1663 +3645,1850 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{30FB34E6-7D5E-4908-B14E-9B8B6869D878}">
-  <dimension ref="A1:M92"/>
+  <dimension ref="A1:M106"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H21" sqref="H21"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H13" sqref="H13:I13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="23.28515625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="10" max="10" width="10.140625" customWidth="1"/>
+    <col min="1" max="1" width="23.33203125" customWidth="1"/>
+    <col min="2" max="2" width="10.88671875" customWidth="1"/>
+    <col min="3" max="3" width="17" customWidth="1"/>
+    <col min="4" max="4" width="15.109375" customWidth="1"/>
+    <col min="6" max="6" width="10.109375" customWidth="1"/>
+    <col min="8" max="8" width="9.6640625" customWidth="1"/>
+    <col min="10" max="10" width="10.109375" customWidth="1"/>
     <col min="12" max="12" width="10" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
-[...1 lines deleted...]
-      <c r="A2" s="35" t="s">
+    <row r="1" spans="1:13" ht="15" thickBot="1"/>
+    <row r="2" spans="1:13" ht="15" thickBot="1">
+      <c r="A2" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="36"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="34"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="35"/>
+    </row>
+    <row r="3" spans="1:13" ht="15" thickBot="1">
       <c r="A3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="253" t="s">
+      <c r="B3" s="261" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="254"/>
-      <c r="D3" s="253" t="s">
+      <c r="C3" s="262"/>
+      <c r="D3" s="261" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="254"/>
-      <c r="F3" s="253" t="s">
+      <c r="E3" s="262"/>
+      <c r="F3" s="261" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="254"/>
-      <c r="H3" s="253" t="s">
+      <c r="G3" s="262"/>
+      <c r="H3" s="261" t="s">
         <v>5</v>
       </c>
-      <c r="I3" s="254"/>
-      <c r="J3" s="253" t="s">
+      <c r="I3" s="262"/>
+      <c r="J3" s="261" t="s">
         <v>6</v>
       </c>
-      <c r="K3" s="254"/>
-      <c r="L3" s="253" t="s">
+      <c r="K3" s="262"/>
+      <c r="L3" s="261" t="s">
         <v>7</v>
       </c>
-      <c r="M3" s="254"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="M3" s="262"/>
+    </row>
+    <row r="4" spans="1:13" ht="15" thickBot="1">
       <c r="A4" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="231" t="s">
+      <c r="B4" s="239" t="s">
         <v>9</v>
       </c>
-      <c r="C4" s="232"/>
-      <c r="D4" s="231" t="s">
+      <c r="C4" s="240"/>
+      <c r="D4" s="239" t="s">
         <v>10</v>
       </c>
-      <c r="E4" s="232"/>
-      <c r="F4" s="231" t="s">
+      <c r="E4" s="240"/>
+      <c r="F4" s="239" t="s">
         <v>11</v>
       </c>
-      <c r="G4" s="232"/>
-      <c r="H4" s="231" t="s">
+      <c r="G4" s="240"/>
+      <c r="H4" s="239" t="s">
         <v>12</v>
       </c>
-      <c r="I4" s="232"/>
-      <c r="J4" s="231" t="s">
+      <c r="I4" s="240"/>
+      <c r="J4" s="239" t="s">
         <v>13</v>
       </c>
-      <c r="K4" s="232"/>
-      <c r="L4" s="231" t="s">
+      <c r="K4" s="240"/>
+      <c r="L4" s="239" t="s">
         <v>14</v>
       </c>
-      <c r="M4" s="232"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M4" s="240"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="259"/>
-[...1 lines deleted...]
-      <c r="D5" s="260" t="s">
+      <c r="B5" s="267"/>
+      <c r="C5" s="267"/>
+      <c r="D5" s="268" t="s">
         <v>16</v>
       </c>
-      <c r="E5" s="260"/>
+      <c r="E5" s="268"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="12"/>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:13">
       <c r="A6" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="248" t="s">
+      <c r="B6" s="256" t="s">
         <v>16</v>
       </c>
-      <c r="C6" s="248"/>
-[...11 lines deleted...]
-    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="C6" s="256"/>
+      <c r="D6" s="247"/>
+      <c r="E6" s="247"/>
+      <c r="F6" s="247"/>
+      <c r="G6" s="247"/>
+      <c r="H6" s="247"/>
+      <c r="I6" s="247"/>
+      <c r="J6" s="247"/>
+      <c r="K6" s="247"/>
+      <c r="L6" s="247"/>
+      <c r="M6" s="251"/>
+    </row>
+    <row r="7" spans="1:13">
       <c r="A7" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="B7" s="248" t="s">
+      <c r="B7" s="256" t="s">
         <v>16</v>
       </c>
-      <c r="C7" s="248"/>
-[...2 lines deleted...]
-      <c r="F7" s="248" t="s">
+      <c r="C7" s="256"/>
+      <c r="D7" s="247"/>
+      <c r="E7" s="247"/>
+      <c r="F7" s="256" t="s">
         <v>16</v>
       </c>
-      <c r="G7" s="248"/>
+      <c r="G7" s="256"/>
       <c r="M7" s="4"/>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13">
       <c r="A8" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="D8" s="248" t="s">
+      <c r="D8" s="256" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="248"/>
-[...9 lines deleted...]
-    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="E8" s="256"/>
+      <c r="F8" s="247"/>
+      <c r="G8" s="247"/>
+      <c r="H8" s="247"/>
+      <c r="I8" s="247"/>
+      <c r="J8" s="247"/>
+      <c r="K8" s="247"/>
+      <c r="L8" s="247"/>
+      <c r="M8" s="251"/>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="D9" s="239"/>
-[...2 lines deleted...]
-      <c r="G9" s="239"/>
+      <c r="D9" s="247"/>
+      <c r="E9" s="247"/>
+      <c r="F9" s="247"/>
+      <c r="G9" s="247"/>
       <c r="M9" s="4"/>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13">
       <c r="A10" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="F10" s="239"/>
-[...8 lines deleted...]
-    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="F10" s="247"/>
+      <c r="G10" s="247"/>
+      <c r="H10" s="247"/>
+      <c r="I10" s="247"/>
+      <c r="J10" s="247"/>
+      <c r="K10" s="247"/>
+      <c r="L10" s="247"/>
+      <c r="M10" s="251"/>
+    </row>
+    <row r="11" spans="1:13">
       <c r="A11" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="H11" s="239"/>
-[...1 lines deleted...]
-      <c r="J11" s="248" t="s">
+      <c r="H11" s="247"/>
+      <c r="I11" s="247"/>
+      <c r="J11" s="256" t="s">
         <v>16</v>
       </c>
-      <c r="K11" s="248"/>
-      <c r="L11" s="248" t="s">
+      <c r="K11" s="256"/>
+      <c r="L11" s="256" t="s">
         <v>16</v>
       </c>
-      <c r="M11" s="250"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M11" s="258"/>
+    </row>
+    <row r="12" spans="1:13">
       <c r="A12" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="H12" s="239"/>
-[...1 lines deleted...]
-      <c r="J12" s="248" t="s">
+      <c r="H12" s="247"/>
+      <c r="I12" s="247"/>
+      <c r="J12" s="256" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="248"/>
-      <c r="L12" s="248" t="s">
+      <c r="K12" s="256"/>
+      <c r="L12" s="256" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="250"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M12" s="258"/>
+    </row>
+    <row r="13" spans="1:13">
       <c r="A13" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="H13" s="34"/>
-[...5 lines deleted...]
-    <row r="14" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H13" s="256" t="s">
+        <v>16</v>
+      </c>
+      <c r="I13" s="256"/>
+      <c r="J13" s="247"/>
+      <c r="K13" s="247"/>
+      <c r="L13" s="247"/>
+      <c r="M13" s="251"/>
+    </row>
+    <row r="14" spans="1:13" ht="15" thickBot="1">
       <c r="A14" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="6"/>
       <c r="C14" s="6"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
-      <c r="H14" s="23"/>
-[...6 lines deleted...]
-    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="H14" s="256" t="s">
+        <v>16</v>
+      </c>
+      <c r="I14" s="256"/>
+      <c r="J14" s="254"/>
+      <c r="K14" s="254"/>
+      <c r="L14" s="254"/>
+      <c r="M14" s="255"/>
+    </row>
+    <row r="15" spans="1:13">
       <c r="A15" s="22" t="s">
         <v>26</v>
       </c>
       <c r="M15" s="4"/>
     </row>
-    <row r="16" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:13" ht="15" thickBot="1">
       <c r="A16" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B16" s="120"/>
-      <c r="C16" s="116" t="s">
+      <c r="B16" s="118"/>
+      <c r="C16" s="114" t="s">
         <v>28</v>
       </c>
-      <c r="D16" s="120"/>
-      <c r="E16" s="116" t="s">
+      <c r="D16" s="118"/>
+      <c r="E16" s="114" t="s">
         <v>29</v>
       </c>
-      <c r="F16" s="120"/>
-      <c r="G16" s="116" t="s">
+      <c r="F16" s="118"/>
+      <c r="G16" s="114" t="s">
         <v>30</v>
       </c>
-      <c r="H16" s="120"/>
-      <c r="I16" s="118" t="s">
+      <c r="H16" s="118"/>
+      <c r="I16" s="116" t="s">
         <v>31</v>
       </c>
-      <c r="J16" s="120"/>
-      <c r="K16" s="118" t="s">
+      <c r="J16" s="118"/>
+      <c r="K16" s="116" t="s">
         <v>32</v>
       </c>
-      <c r="L16" s="120"/>
-      <c r="M16" s="33" t="s">
+      <c r="L16" s="118"/>
+      <c r="M16" s="32" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="17" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:13" ht="15" thickBot="1">
       <c r="A17" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="B17" s="120"/>
-      <c r="C17" s="116" t="s">
+      <c r="B17" s="118"/>
+      <c r="C17" s="114" t="s">
         <v>28</v>
       </c>
-      <c r="D17" s="120"/>
-      <c r="E17" s="116" t="s">
+      <c r="D17" s="118"/>
+      <c r="E17" s="114" t="s">
         <v>29</v>
       </c>
-      <c r="F17" s="120"/>
-      <c r="G17" s="116" t="s">
+      <c r="F17" s="118"/>
+      <c r="G17" s="114" t="s">
         <v>29</v>
       </c>
-      <c r="H17" s="120"/>
-      <c r="I17" s="116" t="s">
+      <c r="H17" s="118"/>
+      <c r="I17" s="114" t="s">
         <v>30</v>
       </c>
-      <c r="J17" s="120"/>
-      <c r="K17" s="116" t="s">
+      <c r="J17" s="118"/>
+      <c r="K17" s="114" t="s">
         <v>30</v>
       </c>
-      <c r="L17" s="120"/>
-      <c r="M17" s="118" t="s">
+      <c r="L17" s="118"/>
+      <c r="M17" s="116" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="18" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:13" ht="15" thickBot="1">
       <c r="A18" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="B18" s="113"/>
-[...1 lines deleted...]
-      <c r="D18" s="115" t="s">
+      <c r="B18" s="111"/>
+      <c r="C18" s="112"/>
+      <c r="D18" s="113" t="s">
         <v>18</v>
       </c>
-      <c r="E18" s="116" t="s">
+      <c r="E18" s="114" t="s">
         <v>29</v>
       </c>
-      <c r="F18" s="115" t="s">
+      <c r="F18" s="113" t="s">
         <v>36</v>
       </c>
-      <c r="G18" s="116" t="s">
+      <c r="G18" s="114" t="s">
         <v>30</v>
       </c>
-      <c r="H18" s="117" t="s">
+      <c r="H18" s="115" t="s">
         <v>19</v>
       </c>
-      <c r="I18" s="118" t="s">
+      <c r="I18" s="116" t="s">
         <v>31</v>
       </c>
-      <c r="J18" s="119" t="s">
+      <c r="J18" s="117" t="s">
         <v>37</v>
       </c>
-      <c r="K18" s="118" t="s">
+      <c r="K18" s="116" t="s">
         <v>32</v>
       </c>
-      <c r="L18" s="119" t="s">
+      <c r="L18" s="117" t="s">
         <v>37</v>
       </c>
-      <c r="M18" s="33" t="s">
+      <c r="M18" s="32" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="19" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:13" ht="15" thickBot="1">
       <c r="A19" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="B19" s="43"/>
-[...1 lines deleted...]
-      <c r="D19" s="40" t="s">
+      <c r="B19" s="41"/>
+      <c r="C19" s="42"/>
+      <c r="D19" s="38" t="s">
         <v>39</v>
       </c>
-      <c r="E19" s="116" t="s">
+      <c r="E19" s="114" t="s">
         <v>29</v>
       </c>
-      <c r="F19" s="40" t="s">
+      <c r="F19" s="38" t="s">
         <v>40</v>
       </c>
-      <c r="G19" s="116" t="s">
+      <c r="G19" s="114" t="s">
         <v>29</v>
       </c>
-      <c r="H19" s="39" t="s">
+      <c r="H19" s="37" t="s">
         <v>36</v>
       </c>
-      <c r="I19" s="116" t="s">
+      <c r="I19" s="114" t="s">
         <v>30</v>
       </c>
-      <c r="J19" s="38" t="s">
+      <c r="J19" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="K19" s="116" t="s">
+      <c r="K19" s="114" t="s">
         <v>30</v>
       </c>
-      <c r="L19" s="38" t="s">
+      <c r="L19" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="M19" s="118" t="s">
+      <c r="M19" s="116" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="20" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="24" t="s">
+    <row r="20" spans="1:13" ht="15" thickBot="1">
+      <c r="A20" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="D20" s="48" t="s">
+      <c r="D20" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="F20" s="41" t="s">
+      <c r="F20" s="39" t="s">
         <v>43</v>
       </c>
-      <c r="G20" s="42" t="s">
+      <c r="G20" s="40" t="s">
         <v>44</v>
       </c>
       <c r="M20" s="4"/>
     </row>
-    <row r="21" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:13" ht="15" thickBot="1">
       <c r="A21" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="F21" s="48" t="s">
+      <c r="F21" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="H21" s="54" t="s">
+      <c r="H21" s="52" t="s">
         <v>43</v>
       </c>
-      <c r="I21" s="55" t="s">
+      <c r="I21" s="53" t="s">
         <v>46</v>
       </c>
-      <c r="J21" s="51"/>
-[...4 lines deleted...]
-    <row r="22" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J21" s="49"/>
+      <c r="K21" s="49"/>
+      <c r="L21" s="48"/>
+      <c r="M21" s="51"/>
+    </row>
+    <row r="22" spans="1:13" ht="15" thickBot="1">
       <c r="A22" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="6"/>
       <c r="C22" s="6"/>
       <c r="D22" s="6"/>
       <c r="E22" s="6"/>
       <c r="F22" s="6"/>
       <c r="G22" s="6"/>
-      <c r="H22" s="49" t="s">
+      <c r="H22" s="47" t="s">
         <v>42</v>
       </c>
-      <c r="I22" s="52"/>
-      <c r="J22" s="56" t="s">
+      <c r="I22" s="50"/>
+      <c r="J22" s="54" t="s">
         <v>48</v>
       </c>
-      <c r="K22" s="47" t="s">
+      <c r="K22" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="L22" s="57" t="s">
+      <c r="L22" s="55" t="s">
         <v>49</v>
       </c>
       <c r="M22" s="17" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="23" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:13" ht="15" thickBot="1">
       <c r="A23" s="22" t="s">
         <v>50</v>
       </c>
       <c r="M23" s="3"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:13">
       <c r="A24" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="B24" s="255"/>
-[...2 lines deleted...]
-      <c r="E24" s="255"/>
+      <c r="B24" s="263"/>
+      <c r="C24" s="263"/>
+      <c r="D24" s="263"/>
+      <c r="E24" s="263"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="12"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:13">
       <c r="A25" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="B25" s="261"/>
-[...3 lines deleted...]
-      <c r="F25" s="248" t="s">
+      <c r="B25" s="269"/>
+      <c r="C25" s="269"/>
+      <c r="D25" s="257"/>
+      <c r="E25" s="264"/>
+      <c r="F25" s="256" t="s">
         <v>16</v>
       </c>
-      <c r="G25" s="248"/>
+      <c r="G25" s="256"/>
       <c r="H25" s="1"/>
-      <c r="I25" s="51"/>
+      <c r="I25" s="49"/>
       <c r="J25" s="1"/>
-      <c r="K25" s="51"/>
+      <c r="K25" s="49"/>
       <c r="L25" s="1"/>
-      <c r="M25" s="67"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M25" s="65"/>
+    </row>
+    <row r="26" spans="1:13">
       <c r="A26" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="D26" s="248" t="s">
+      <c r="D26" s="256" t="s">
         <v>16</v>
       </c>
-      <c r="E26" s="248"/>
-[...9 lines deleted...]
-    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="E26" s="256"/>
+      <c r="F26" s="257"/>
+      <c r="G26" s="257"/>
+      <c r="H26" s="257"/>
+      <c r="I26" s="257"/>
+      <c r="J26" s="257"/>
+      <c r="K26" s="257"/>
+      <c r="L26" s="257"/>
+      <c r="M26" s="271"/>
+    </row>
+    <row r="27" spans="1:13">
       <c r="A27" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="D27" s="66"/>
-[...2 lines deleted...]
-      <c r="H27" s="248" t="s">
+      <c r="D27" s="64"/>
+      <c r="F27" s="257"/>
+      <c r="G27" s="257"/>
+      <c r="H27" s="256" t="s">
         <v>16</v>
       </c>
-      <c r="I27" s="248"/>
-      <c r="J27" s="248" t="s">
+      <c r="I27" s="256"/>
+      <c r="J27" s="256" t="s">
         <v>16</v>
       </c>
-      <c r="K27" s="248"/>
-      <c r="L27" s="248" t="s">
+      <c r="K27" s="256"/>
+      <c r="L27" s="256" t="s">
         <v>16</v>
       </c>
-      <c r="M27" s="250"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M27" s="258"/>
+    </row>
+    <row r="28" spans="1:13">
       <c r="A28" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="F28" s="66"/>
-[...2 lines deleted...]
-      <c r="J28" s="248" t="s">
+      <c r="F28" s="64"/>
+      <c r="H28" s="257"/>
+      <c r="I28" s="257"/>
+      <c r="J28" s="256" t="s">
         <v>16</v>
       </c>
-      <c r="K28" s="248"/>
-      <c r="L28" s="248" t="s">
+      <c r="K28" s="256"/>
+      <c r="L28" s="256" t="s">
         <v>16</v>
       </c>
-      <c r="M28" s="250"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M28" s="258"/>
+    </row>
+    <row r="29" spans="1:13">
       <c r="A29" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="H29" s="66"/>
-[...6 lines deleted...]
-    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="H29" s="64"/>
+      <c r="I29" s="49"/>
+      <c r="J29" s="266"/>
+      <c r="K29" s="266"/>
+      <c r="L29" s="266"/>
+      <c r="M29" s="272"/>
+    </row>
+    <row r="30" spans="1:13">
       <c r="A30" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="D30" s="66"/>
-      <c r="H30" s="248" t="s">
+      <c r="D30" s="64"/>
+      <c r="H30" s="256" t="s">
         <v>16</v>
       </c>
-      <c r="I30" s="248"/>
-      <c r="J30" s="248" t="s">
+      <c r="I30" s="256"/>
+      <c r="J30" s="256" t="s">
         <v>16</v>
       </c>
-      <c r="K30" s="248"/>
-      <c r="L30" s="248" t="s">
+      <c r="K30" s="256"/>
+      <c r="L30" s="256" t="s">
         <v>16</v>
       </c>
-      <c r="M30" s="250"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="M30" s="258"/>
+    </row>
+    <row r="31" spans="1:13" ht="15" thickBot="1">
       <c r="A31" s="15" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="6"/>
       <c r="C31" s="6"/>
       <c r="D31" s="6"/>
       <c r="E31" s="6"/>
-      <c r="F31" s="68"/>
+      <c r="F31" s="66"/>
       <c r="G31" s="6"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
-      <c r="J31" s="257" t="s">
+      <c r="J31" s="265" t="s">
         <v>16</v>
       </c>
-      <c r="K31" s="257"/>
-      <c r="L31" s="257" t="s">
+      <c r="K31" s="265"/>
+      <c r="L31" s="265" t="s">
         <v>16</v>
       </c>
-      <c r="M31" s="262"/>
-[...3 lines deleted...]
-      <c r="A33" s="29" t="s">
+      <c r="M31" s="270"/>
+    </row>
+    <row r="32" spans="1:13" ht="15" thickBot="1"/>
+    <row r="33" spans="1:13" ht="15" thickBot="1">
+      <c r="A33" s="28" t="s">
         <v>59</v>
       </c>
-      <c r="B33" s="30"/>
-[...13 lines deleted...]
-      <c r="A34" s="32" t="s">
+      <c r="B33" s="29"/>
+      <c r="C33" s="29"/>
+      <c r="D33" s="29"/>
+      <c r="E33" s="29"/>
+      <c r="F33" s="29"/>
+      <c r="G33" s="29"/>
+      <c r="H33" s="29"/>
+      <c r="I33" s="29"/>
+      <c r="J33" s="29"/>
+      <c r="K33" s="29"/>
+      <c r="L33" s="29"/>
+      <c r="M33" s="30"/>
+    </row>
+    <row r="34" spans="1:13" ht="15" thickBot="1">
+      <c r="A34" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="B34" s="227" t="s">
+      <c r="B34" s="235" t="s">
         <v>2</v>
       </c>
-      <c r="C34" s="228"/>
-      <c r="D34" s="227" t="s">
+      <c r="C34" s="236"/>
+      <c r="D34" s="235" t="s">
         <v>3</v>
       </c>
-      <c r="E34" s="228"/>
-      <c r="F34" s="227" t="s">
+      <c r="E34" s="236"/>
+      <c r="F34" s="235" t="s">
         <v>4</v>
       </c>
-      <c r="G34" s="228"/>
-      <c r="H34" s="227" t="s">
+      <c r="G34" s="236"/>
+      <c r="H34" s="235" t="s">
         <v>5</v>
       </c>
-      <c r="I34" s="228"/>
-      <c r="J34" s="227" t="s">
+      <c r="I34" s="236"/>
+      <c r="J34" s="235" t="s">
         <v>6</v>
       </c>
-      <c r="K34" s="228"/>
-      <c r="L34" s="227" t="s">
+      <c r="K34" s="236"/>
+      <c r="L34" s="235" t="s">
         <v>7</v>
       </c>
-      <c r="M34" s="228"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="M34" s="236"/>
+    </row>
+    <row r="35" spans="1:13" ht="15" thickBot="1">
       <c r="A35" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="B35" s="231" t="s">
+      <c r="B35" s="239" t="s">
         <v>9</v>
       </c>
-      <c r="C35" s="232"/>
-      <c r="D35" s="229" t="s">
+      <c r="C35" s="240"/>
+      <c r="D35" s="237" t="s">
         <v>10</v>
       </c>
-      <c r="E35" s="230"/>
-      <c r="F35" s="231" t="s">
+      <c r="E35" s="238"/>
+      <c r="F35" s="239" t="s">
         <v>11</v>
       </c>
-      <c r="G35" s="232"/>
-      <c r="H35" s="231" t="s">
+      <c r="G35" s="240"/>
+      <c r="H35" s="239" t="s">
         <v>12</v>
       </c>
-      <c r="I35" s="232"/>
-      <c r="J35" s="231" t="s">
+      <c r="I35" s="240"/>
+      <c r="J35" s="239" t="s">
         <v>13</v>
       </c>
-      <c r="K35" s="232"/>
-      <c r="L35" s="231" t="s">
+      <c r="K35" s="240"/>
+      <c r="L35" s="239" t="s">
         <v>14</v>
       </c>
-      <c r="M35" s="232"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M35" s="240"/>
+    </row>
+    <row r="36" spans="1:13">
       <c r="A36" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="B36" s="251"/>
-[...1 lines deleted...]
-      <c r="D36" s="233" t="s">
+      <c r="B36" s="259"/>
+      <c r="C36" s="260"/>
+      <c r="D36" s="241" t="s">
         <v>16</v>
       </c>
-      <c r="E36" s="234"/>
+      <c r="E36" s="242"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3"/>
       <c r="K36" s="3"/>
       <c r="L36" s="3"/>
       <c r="M36" s="12"/>
     </row>
-    <row r="37" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:13">
       <c r="A37" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="D37" s="239"/>
-[...1 lines deleted...]
-      <c r="F37" s="233" t="s">
+      <c r="D37" s="247"/>
+      <c r="E37" s="247"/>
+      <c r="F37" s="241" t="s">
         <v>16</v>
       </c>
-      <c r="G37" s="234"/>
+      <c r="G37" s="242"/>
       <c r="M37" s="4"/>
     </row>
-    <row r="38" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:13">
       <c r="A38" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="D38" s="233" t="s">
+      <c r="D38" s="241" t="s">
         <v>16</v>
       </c>
-      <c r="E38" s="234"/>
-[...9 lines deleted...]
-    <row r="39" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="E38" s="242"/>
+      <c r="F38" s="247"/>
+      <c r="G38" s="247"/>
+      <c r="H38" s="247"/>
+      <c r="I38" s="247"/>
+      <c r="J38" s="247"/>
+      <c r="K38" s="247"/>
+      <c r="L38" s="247"/>
+      <c r="M38" s="251"/>
+    </row>
+    <row r="39" spans="1:13">
       <c r="A39" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="D39" s="233" t="s">
+      <c r="D39" s="241" t="s">
         <v>16</v>
       </c>
-      <c r="E39" s="234"/>
-[...1 lines deleted...]
-      <c r="G39" s="239"/>
+      <c r="E39" s="242"/>
+      <c r="F39" s="247"/>
+      <c r="G39" s="247"/>
       <c r="M39" s="4"/>
     </row>
-    <row r="40" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:13">
       <c r="A40" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="F40" s="239"/>
-[...8 lines deleted...]
-    <row r="41" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="F40" s="247"/>
+      <c r="G40" s="247"/>
+      <c r="H40" s="247"/>
+      <c r="I40" s="247"/>
+      <c r="J40" s="247"/>
+      <c r="K40" s="247"/>
+      <c r="L40" s="247"/>
+      <c r="M40" s="251"/>
+    </row>
+    <row r="41" spans="1:13">
       <c r="A41" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="F41" s="235"/>
-[...8 lines deleted...]
-    <row r="42" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="F41" s="243"/>
+      <c r="G41" s="244"/>
+      <c r="H41" s="247"/>
+      <c r="I41" s="247"/>
+      <c r="J41" s="247"/>
+      <c r="K41" s="247"/>
+      <c r="L41" s="247"/>
+      <c r="M41" s="251"/>
+    </row>
+    <row r="42" spans="1:13">
       <c r="A42" s="15" t="s">
         <v>66</v>
       </c>
       <c r="B42" s="6"/>
       <c r="C42" s="6"/>
       <c r="D42" s="6"/>
       <c r="E42" s="6"/>
       <c r="F42" s="6"/>
       <c r="G42" s="6"/>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
-      <c r="J42" s="239"/>
-[...4 lines deleted...]
-    <row r="43" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="J42" s="247"/>
+      <c r="K42" s="247"/>
+      <c r="L42" s="252"/>
+      <c r="M42" s="253"/>
+    </row>
+    <row r="43" spans="1:13">
       <c r="A43" s="22" t="s">
         <v>67</v>
       </c>
       <c r="M43" s="4"/>
     </row>
-    <row r="44" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A44" s="69" t="s">
+    <row r="44" spans="1:13">
+      <c r="A44" s="67" t="s">
         <v>60</v>
       </c>
-      <c r="B44" s="251"/>
-[...1 lines deleted...]
-      <c r="D44" s="233" t="s">
+      <c r="B44" s="259"/>
+      <c r="C44" s="260"/>
+      <c r="D44" s="241" t="s">
         <v>16</v>
       </c>
-      <c r="E44" s="234"/>
+      <c r="E44" s="242"/>
       <c r="M44" s="4"/>
     </row>
-    <row r="45" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A45" s="70" t="s">
+    <row r="45" spans="1:13">
+      <c r="A45" s="68" t="s">
         <v>61</v>
       </c>
-      <c r="D45" s="239"/>
-      <c r="E45" s="239"/>
+      <c r="D45" s="247"/>
+      <c r="E45" s="247"/>
       <c r="M45" s="4"/>
     </row>
-    <row r="46" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A46" s="70" t="s">
+    <row r="46" spans="1:13">
+      <c r="A46" s="68" t="s">
         <v>68</v>
       </c>
-      <c r="D46" s="233" t="s">
+      <c r="D46" s="241" t="s">
         <v>16</v>
       </c>
-      <c r="E46" s="234"/>
+      <c r="E46" s="242"/>
       <c r="M46" s="4"/>
     </row>
-    <row r="47" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A47" s="70" t="s">
+    <row r="47" spans="1:13">
+      <c r="A47" s="68" t="s">
         <v>63</v>
       </c>
-      <c r="D47" s="233" t="s">
+      <c r="D47" s="241" t="s">
         <v>16</v>
       </c>
-      <c r="E47" s="234"/>
+      <c r="E47" s="242"/>
       <c r="M47" s="4"/>
     </row>
-    <row r="48" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:13">
       <c r="A48" s="13" t="s">
         <v>69</v>
       </c>
       <c r="F48" s="7"/>
       <c r="G48" s="8"/>
-      <c r="H48" s="233" t="s">
+      <c r="H48" s="241" t="s">
         <v>16</v>
       </c>
-      <c r="I48" s="234"/>
+      <c r="I48" s="242"/>
       <c r="M48" s="4"/>
     </row>
-    <row r="49" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:13">
       <c r="A49" s="13" t="s">
         <v>70</v>
       </c>
       <c r="H49" s="7"/>
       <c r="I49" s="8"/>
-      <c r="J49" s="233" t="s">
+      <c r="J49" s="241" t="s">
         <v>16</v>
       </c>
-      <c r="K49" s="234"/>
+      <c r="K49" s="242"/>
       <c r="M49" s="4"/>
     </row>
-    <row r="50" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:13" ht="15" thickBot="1">
       <c r="A50" s="15" t="s">
         <v>66</v>
       </c>
       <c r="B50" s="6"/>
       <c r="C50" s="6"/>
       <c r="D50" s="6"/>
       <c r="E50" s="6"/>
       <c r="F50" s="6"/>
       <c r="G50" s="6"/>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="16"/>
       <c r="K50" s="19"/>
       <c r="L50" s="19"/>
       <c r="M50" s="17"/>
     </row>
-    <row r="51" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:13" ht="15" thickBot="1">
       <c r="A51" s="22" t="s">
         <v>71</v>
       </c>
       <c r="M51" s="4"/>
     </row>
-    <row r="52" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="46" t="s">
+    <row r="52" spans="1:13" ht="15" thickBot="1">
+      <c r="A52" s="44" t="s">
         <v>72</v>
       </c>
       <c r="B52" s="3"/>
       <c r="C52" s="3"/>
-      <c r="D52" s="48" t="s">
+      <c r="D52" s="46" t="s">
         <v>73</v>
       </c>
       <c r="E52" s="3"/>
-      <c r="F52" s="268" t="s">
+      <c r="F52" s="276" t="s">
         <v>30</v>
       </c>
-      <c r="G52" s="269"/>
-      <c r="H52" s="233" t="s">
+      <c r="G52" s="277"/>
+      <c r="H52" s="241" t="s">
         <v>16</v>
       </c>
-      <c r="I52" s="234"/>
+      <c r="I52" s="242"/>
       <c r="J52" s="3"/>
       <c r="K52" s="3"/>
       <c r="L52" s="3"/>
       <c r="M52" s="12"/>
     </row>
-    <row r="53" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:13" ht="15" thickBot="1">
       <c r="A53" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="F53" s="48" t="s">
+      <c r="F53" s="46" t="s">
         <v>73</v>
       </c>
       <c r="H53" s="7" t="s">
         <v>74</v>
       </c>
       <c r="I53" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="J53" s="233" t="s">
+      <c r="J53" s="241" t="s">
         <v>16</v>
       </c>
-      <c r="K53" s="234"/>
+      <c r="K53" s="242"/>
       <c r="M53" s="4"/>
     </row>
-    <row r="54" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:13" ht="15" thickBot="1">
       <c r="A54" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="H54" s="48" t="s">
+      <c r="H54" s="46" t="s">
         <v>73</v>
       </c>
       <c r="J54" s="7" t="s">
         <v>76</v>
       </c>
       <c r="K54" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="L54" s="233" t="s">
+      <c r="L54" s="241" t="s">
         <v>16</v>
       </c>
-      <c r="M54" s="234"/>
-[...1 lines deleted...]
-    <row r="55" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="M54" s="242"/>
+    </row>
+    <row r="55" spans="1:13" ht="15" thickBot="1">
       <c r="A55" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B55" s="6"/>
       <c r="C55" s="6"/>
       <c r="D55" s="6"/>
       <c r="E55" s="6"/>
       <c r="F55" s="6"/>
       <c r="G55" s="6"/>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
-      <c r="J55" s="49" t="s">
+      <c r="J55" s="47" t="s">
         <v>73</v>
       </c>
       <c r="K55" s="6"/>
       <c r="L55" s="16" t="s">
         <v>77</v>
       </c>
       <c r="M55" s="17" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="57" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
-[...1 lines deleted...]
-      <c r="A58" s="29" t="s">
+    <row r="57" spans="1:13" ht="15" thickBot="1"/>
+    <row r="58" spans="1:13" ht="15" thickBot="1">
+      <c r="A58" s="28" t="s">
         <v>78</v>
       </c>
-      <c r="B58" s="30"/>
-[...13 lines deleted...]
-      <c r="A59" s="32" t="s">
+      <c r="B58" s="29"/>
+      <c r="C58" s="29"/>
+      <c r="D58" s="29"/>
+      <c r="E58" s="29"/>
+      <c r="F58" s="29"/>
+      <c r="G58" s="29"/>
+      <c r="H58" s="29"/>
+      <c r="I58" s="29"/>
+      <c r="J58" s="29"/>
+      <c r="K58" s="29"/>
+      <c r="L58" s="29"/>
+      <c r="M58" s="30"/>
+    </row>
+    <row r="59" spans="1:13" ht="15" thickBot="1">
+      <c r="A59" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="B59" s="227" t="s">
+      <c r="B59" s="235" t="s">
         <v>2</v>
       </c>
-      <c r="C59" s="228"/>
-      <c r="D59" s="227" t="s">
+      <c r="C59" s="236"/>
+      <c r="D59" s="235" t="s">
         <v>3</v>
       </c>
-      <c r="E59" s="228"/>
-      <c r="F59" s="227" t="s">
+      <c r="E59" s="236"/>
+      <c r="F59" s="235" t="s">
         <v>4</v>
       </c>
-      <c r="G59" s="228"/>
-      <c r="H59" s="227" t="s">
+      <c r="G59" s="236"/>
+      <c r="H59" s="235" t="s">
         <v>5</v>
       </c>
-      <c r="I59" s="228"/>
-      <c r="J59" s="227" t="s">
+      <c r="I59" s="236"/>
+      <c r="J59" s="235" t="s">
         <v>6</v>
       </c>
-      <c r="K59" s="228"/>
-      <c r="L59" s="227" t="s">
+      <c r="K59" s="236"/>
+      <c r="L59" s="235" t="s">
         <v>7</v>
       </c>
-      <c r="M59" s="228"/>
-[...1 lines deleted...]
-    <row r="60" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="M59" s="236"/>
+    </row>
+    <row r="60" spans="1:13" ht="15" thickBot="1">
       <c r="A60" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="B60" s="231" t="s">
+      <c r="B60" s="239" t="s">
         <v>9</v>
       </c>
-      <c r="C60" s="232"/>
-      <c r="D60" s="229" t="s">
+      <c r="C60" s="240"/>
+      <c r="D60" s="237" t="s">
         <v>10</v>
       </c>
-      <c r="E60" s="230"/>
-      <c r="F60" s="231" t="s">
+      <c r="E60" s="238"/>
+      <c r="F60" s="239" t="s">
         <v>11</v>
       </c>
-      <c r="G60" s="232"/>
-      <c r="H60" s="231" t="s">
+      <c r="G60" s="240"/>
+      <c r="H60" s="239" t="s">
         <v>12</v>
       </c>
-      <c r="I60" s="232"/>
-      <c r="J60" s="231" t="s">
+      <c r="I60" s="240"/>
+      <c r="J60" s="239" t="s">
         <v>13</v>
       </c>
-      <c r="K60" s="232"/>
-      <c r="L60" s="231" t="s">
+      <c r="K60" s="240"/>
+      <c r="L60" s="239" t="s">
         <v>14</v>
       </c>
-      <c r="M60" s="232"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="M60" s="240"/>
+    </row>
+    <row r="61" spans="1:13" ht="15" thickBot="1">
       <c r="A61" s="18" t="s">
         <v>79</v>
       </c>
       <c r="B61" s="10"/>
       <c r="C61" s="11"/>
       <c r="D61" s="20"/>
       <c r="E61" s="11"/>
       <c r="F61" s="3"/>
       <c r="G61" s="3"/>
       <c r="H61" s="3"/>
       <c r="I61" s="3"/>
       <c r="J61" s="3"/>
       <c r="K61" s="3"/>
       <c r="L61" s="3"/>
       <c r="M61" s="12"/>
     </row>
-    <row r="62" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:13" ht="15" thickBot="1">
       <c r="A62" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="B62" s="267" t="s">
+      <c r="B62" s="275" t="s">
         <v>16</v>
       </c>
-      <c r="C62" s="267"/>
-[...11 lines deleted...]
-    <row r="63" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="C62" s="275"/>
+      <c r="D62" s="69"/>
+      <c r="E62" s="70"/>
+      <c r="F62" s="71"/>
+      <c r="G62" s="72"/>
+      <c r="H62" s="72"/>
+      <c r="I62" s="72"/>
+      <c r="J62" s="72"/>
+      <c r="K62" s="72"/>
+      <c r="L62" s="72"/>
+      <c r="M62" s="73"/>
+    </row>
+    <row r="63" spans="1:13">
       <c r="A63" s="18" t="s">
         <v>81</v>
       </c>
       <c r="B63" s="3"/>
       <c r="C63" s="3"/>
-      <c r="D63" s="240" t="s">
+      <c r="D63" s="248" t="s">
         <v>16</v>
       </c>
-      <c r="E63" s="240"/>
+      <c r="E63" s="248"/>
       <c r="F63" s="3"/>
       <c r="G63" s="3"/>
       <c r="H63" s="3"/>
       <c r="I63" s="3"/>
       <c r="J63" s="3"/>
       <c r="K63" s="3"/>
       <c r="L63" s="3"/>
       <c r="M63" s="12"/>
     </row>
-    <row r="64" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:13">
       <c r="A64" s="21" t="s">
         <v>82</v>
       </c>
-      <c r="B64" s="265" t="s">
+      <c r="B64" s="273" t="s">
         <v>16</v>
       </c>
-      <c r="C64" s="265"/>
-      <c r="D64" s="225" t="s">
+      <c r="C64" s="273"/>
+      <c r="D64" s="233" t="s">
         <v>16</v>
       </c>
-      <c r="E64" s="225"/>
+      <c r="E64" s="233"/>
       <c r="M64" s="4"/>
     </row>
-    <row r="65" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:13" ht="15" thickBot="1">
       <c r="A65" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B65" s="6"/>
       <c r="C65" s="6"/>
       <c r="D65" s="6"/>
       <c r="E65" s="6"/>
-      <c r="F65" s="200"/>
-      <c r="G65" s="201"/>
+      <c r="F65" s="198"/>
+      <c r="G65" s="199"/>
       <c r="H65" s="16"/>
       <c r="I65" s="19"/>
       <c r="J65" s="19"/>
       <c r="K65" s="19"/>
       <c r="L65" s="19"/>
       <c r="M65" s="17"/>
     </row>
-    <row r="66" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:13">
       <c r="A66" s="18" t="s">
         <v>84</v>
       </c>
       <c r="B66" s="10"/>
       <c r="C66" s="11"/>
       <c r="D66" s="10"/>
       <c r="E66" s="11"/>
       <c r="F66" s="3"/>
       <c r="G66" s="3"/>
       <c r="H66" s="3"/>
       <c r="I66" s="3"/>
       <c r="J66" s="3"/>
       <c r="K66" s="3"/>
       <c r="L66" s="3"/>
       <c r="M66" s="12"/>
     </row>
-    <row r="67" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:13" ht="15" thickBot="1">
       <c r="A67" s="15" t="s">
         <v>85</v>
       </c>
       <c r="B67" s="6"/>
       <c r="C67" s="6"/>
-      <c r="D67" s="237"/>
-      <c r="E67" s="238"/>
+      <c r="D67" s="245"/>
+      <c r="E67" s="246"/>
       <c r="F67" s="16"/>
       <c r="G67" s="19"/>
       <c r="H67" s="19"/>
       <c r="I67" s="19"/>
       <c r="J67" s="19"/>
       <c r="K67" s="19"/>
       <c r="L67" s="19"/>
       <c r="M67" s="17"/>
     </row>
-    <row r="68" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A68" s="132" t="s">
+    <row r="68" spans="1:13">
+      <c r="A68" s="130" t="s">
         <v>86</v>
       </c>
-      <c r="B68" s="127"/>
-[...1 lines deleted...]
-      <c r="D68" s="128" t="s">
+      <c r="B68" s="125"/>
+      <c r="C68" s="125"/>
+      <c r="D68" s="126" t="s">
         <v>87</v>
       </c>
-      <c r="E68" s="129"/>
-[...9 lines deleted...]
-    <row r="69" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E68" s="127"/>
+      <c r="F68" s="128"/>
+      <c r="G68" s="125"/>
+      <c r="H68" s="125"/>
+      <c r="I68" s="125"/>
+      <c r="J68" s="125"/>
+      <c r="K68" s="125"/>
+      <c r="L68" s="125"/>
+      <c r="M68" s="129"/>
+    </row>
+    <row r="69" spans="1:13" ht="15" thickBot="1">
       <c r="A69" s="15" t="s">
         <v>88</v>
       </c>
       <c r="B69" s="6"/>
       <c r="C69" s="6"/>
-      <c r="D69" s="25"/>
-      <c r="E69" s="45" t="s">
+      <c r="D69" s="24"/>
+      <c r="E69" s="43" t="s">
         <v>16</v>
       </c>
       <c r="F69" s="16"/>
       <c r="G69" s="19"/>
       <c r="H69" s="19"/>
       <c r="I69" s="19"/>
       <c r="J69" s="19"/>
       <c r="K69" s="19"/>
       <c r="L69" s="19"/>
       <c r="M69" s="17"/>
     </row>
-    <row r="70" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:13" ht="15" thickBot="1">
       <c r="A70" s="22" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="71" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:13">
       <c r="A71" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="B71" s="255"/>
-[...3 lines deleted...]
-      <c r="F71" s="240" t="s">
+      <c r="B71" s="263"/>
+      <c r="C71" s="263"/>
+      <c r="D71" s="263"/>
+      <c r="E71" s="263"/>
+      <c r="F71" s="248" t="s">
         <v>91</v>
       </c>
-      <c r="G71" s="241"/>
-[...7 lines deleted...]
-    <row r="72" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="G71" s="249"/>
+      <c r="H71" s="249"/>
+      <c r="I71" s="249"/>
+      <c r="J71" s="249"/>
+      <c r="K71" s="249"/>
+      <c r="L71" s="249"/>
+      <c r="M71" s="250"/>
+    </row>
+    <row r="72" spans="1:13">
       <c r="A72" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="B72" s="261"/>
-[...3 lines deleted...]
-      <c r="F72" s="265" t="s">
+      <c r="B72" s="269"/>
+      <c r="C72" s="269"/>
+      <c r="D72" s="269"/>
+      <c r="E72" s="269"/>
+      <c r="F72" s="273" t="s">
         <v>91</v>
       </c>
-      <c r="G72" s="265"/>
-[...7 lines deleted...]
-    <row r="73" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="G72" s="273"/>
+      <c r="H72" s="273"/>
+      <c r="I72" s="273"/>
+      <c r="J72" s="273"/>
+      <c r="K72" s="273"/>
+      <c r="L72" s="273"/>
+      <c r="M72" s="274"/>
+    </row>
+    <row r="73" spans="1:13">
       <c r="A73" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="F73" s="60"/>
-[...1 lines deleted...]
-      <c r="H73" s="225" t="s">
+      <c r="F73" s="58"/>
+      <c r="G73" s="58"/>
+      <c r="H73" s="233" t="s">
         <v>16</v>
       </c>
-      <c r="I73" s="225"/>
+      <c r="I73" s="233"/>
       <c r="M73" s="4"/>
     </row>
-    <row r="74" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:13">
       <c r="A74" s="13" t="s">
         <v>94</v>
       </c>
       <c r="F74" s="7"/>
       <c r="G74" s="8"/>
       <c r="H74" s="7"/>
       <c r="I74" s="8"/>
       <c r="J74" s="7"/>
       <c r="K74" s="8"/>
       <c r="L74" s="7"/>
       <c r="M74" s="14"/>
     </row>
-    <row r="75" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:13">
       <c r="A75" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="F75" s="61" t="s">
+      <c r="F75" s="59" t="s">
         <v>96</v>
       </c>
-      <c r="G75" s="62"/>
+      <c r="G75" s="60"/>
       <c r="H75" s="7"/>
       <c r="I75" s="8"/>
       <c r="J75" s="7"/>
       <c r="K75" s="8"/>
       <c r="L75" s="7"/>
       <c r="M75" s="14"/>
     </row>
-    <row r="76" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:13">
       <c r="A76" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="F76" s="59" t="s">
+      <c r="F76" s="57" t="s">
         <v>98</v>
       </c>
-      <c r="G76" s="62"/>
+      <c r="G76" s="60"/>
       <c r="H76" s="7"/>
       <c r="I76" s="9"/>
       <c r="J76" s="9"/>
       <c r="K76" s="9"/>
       <c r="L76" s="9"/>
       <c r="M76" s="14"/>
     </row>
-    <row r="77" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:13">
       <c r="A77" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="F77" s="59" t="s">
+      <c r="F77" s="57" t="s">
         <v>98</v>
       </c>
-      <c r="G77" s="62"/>
-[...3 lines deleted...]
-      <c r="K77" s="27"/>
+      <c r="G77" s="60"/>
+      <c r="H77" s="131"/>
+      <c r="I77" s="56"/>
+      <c r="J77" s="25"/>
+      <c r="K77" s="26"/>
       <c r="M77" s="4"/>
     </row>
-    <row r="78" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:13" ht="15" thickBot="1">
       <c r="A78" s="15" t="s">
         <v>100</v>
       </c>
       <c r="B78" s="6"/>
       <c r="C78" s="6"/>
       <c r="D78" s="6"/>
       <c r="E78" s="6"/>
-      <c r="F78" s="63" t="s">
+      <c r="F78" s="61" t="s">
         <v>98</v>
       </c>
-      <c r="G78" s="64"/>
-[...1 lines deleted...]
-      <c r="I78" s="65"/>
+      <c r="G78" s="62"/>
+      <c r="H78" s="62"/>
+      <c r="I78" s="63"/>
       <c r="J78" s="16"/>
-      <c r="K78" s="28"/>
+      <c r="K78" s="27"/>
       <c r="L78" s="16"/>
       <c r="M78" s="17"/>
     </row>
-    <row r="79" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
-[...1 lines deleted...]
-      <c r="A80" s="29" t="s">
+    <row r="79" spans="1:13" ht="15" thickBot="1"/>
+    <row r="80" spans="1:13" ht="15" thickBot="1">
+      <c r="A80" s="28" t="s">
         <v>101</v>
       </c>
-      <c r="B80" s="30"/>
-[...13 lines deleted...]
-      <c r="A81" s="32" t="s">
+      <c r="B80" s="29"/>
+      <c r="C80" s="29"/>
+      <c r="D80" s="29"/>
+      <c r="E80" s="29"/>
+      <c r="F80" s="29"/>
+      <c r="G80" s="29"/>
+      <c r="H80" s="29"/>
+      <c r="I80" s="29"/>
+      <c r="J80" s="29"/>
+      <c r="K80" s="29"/>
+      <c r="L80" s="29"/>
+      <c r="M80" s="30"/>
+    </row>
+    <row r="81" spans="1:13" ht="15" thickBot="1">
+      <c r="A81" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="B81" s="227" t="s">
+      <c r="B81" s="235" t="s">
         <v>2</v>
       </c>
-      <c r="C81" s="228"/>
-      <c r="D81" s="227" t="s">
+      <c r="C81" s="236"/>
+      <c r="D81" s="235" t="s">
         <v>3</v>
       </c>
-      <c r="E81" s="228"/>
-      <c r="F81" s="227" t="s">
+      <c r="E81" s="236"/>
+      <c r="F81" s="235" t="s">
         <v>4</v>
       </c>
-      <c r="G81" s="228"/>
-      <c r="H81" s="227" t="s">
+      <c r="G81" s="236"/>
+      <c r="H81" s="235" t="s">
         <v>5</v>
       </c>
-      <c r="I81" s="228"/>
-      <c r="J81" s="227" t="s">
+      <c r="I81" s="236"/>
+      <c r="J81" s="235" t="s">
         <v>6</v>
       </c>
-      <c r="K81" s="228"/>
-      <c r="L81" s="227" t="s">
+      <c r="K81" s="236"/>
+      <c r="L81" s="235" t="s">
         <v>7</v>
       </c>
-      <c r="M81" s="228"/>
-[...1 lines deleted...]
-    <row r="82" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="M81" s="236"/>
+    </row>
+    <row r="82" spans="1:13" ht="15" thickBot="1">
       <c r="A82" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="B82" s="231" t="s">
+      <c r="B82" s="239" t="s">
         <v>9</v>
       </c>
-      <c r="C82" s="232"/>
-      <c r="D82" s="229" t="s">
+      <c r="C82" s="240"/>
+      <c r="D82" s="237" t="s">
         <v>10</v>
       </c>
-      <c r="E82" s="230"/>
-      <c r="F82" s="231" t="s">
+      <c r="E82" s="238"/>
+      <c r="F82" s="239" t="s">
         <v>11</v>
       </c>
-      <c r="G82" s="232"/>
-      <c r="H82" s="231" t="s">
+      <c r="G82" s="240"/>
+      <c r="H82" s="239" t="s">
         <v>12</v>
       </c>
-      <c r="I82" s="232"/>
-      <c r="J82" s="231" t="s">
+      <c r="I82" s="240"/>
+      <c r="J82" s="239" t="s">
         <v>13</v>
       </c>
-      <c r="K82" s="232"/>
-      <c r="L82" s="231" t="s">
+      <c r="K82" s="240"/>
+      <c r="L82" s="239" t="s">
         <v>14</v>
       </c>
-      <c r="M82" s="232"/>
-[...1 lines deleted...]
-    <row r="83" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M82" s="240"/>
+    </row>
+    <row r="83" spans="1:13">
       <c r="A83" s="18" t="s">
         <v>102</v>
       </c>
       <c r="B83" s="10"/>
       <c r="C83" s="11"/>
       <c r="D83" s="10"/>
       <c r="E83" s="11"/>
       <c r="F83" s="3"/>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3"/>
       <c r="K83" s="3"/>
       <c r="L83" s="3"/>
       <c r="M83" s="12"/>
     </row>
-    <row r="84" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:13">
       <c r="A84" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="D84" s="218" t="s">
+      <c r="D84" s="226" t="s">
         <v>104</v>
       </c>
-      <c r="E84" s="226"/>
-      <c r="F84" s="218" t="s">
+      <c r="E84" s="234"/>
+      <c r="F84" s="226" t="s">
         <v>105</v>
       </c>
-      <c r="G84" s="219"/>
-      <c r="H84" s="218" t="s">
+      <c r="G84" s="227"/>
+      <c r="H84" s="226" t="s">
         <v>106</v>
       </c>
-      <c r="I84" s="219"/>
-      <c r="J84" s="218" t="s">
+      <c r="I84" s="227"/>
+      <c r="J84" s="226" t="s">
         <v>107</v>
       </c>
-      <c r="K84" s="219"/>
-      <c r="L84" s="218" t="s">
+      <c r="K84" s="227"/>
+      <c r="L84" s="226" t="s">
         <v>108</v>
       </c>
-      <c r="M84" s="220"/>
-[...1 lines deleted...]
-    <row r="85" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M84" s="228"/>
+    </row>
+    <row r="85" spans="1:13">
       <c r="A85" s="13" t="s">
         <v>109</v>
       </c>
-      <c r="D85" s="218" t="s">
+      <c r="D85" s="226" t="s">
         <v>104</v>
       </c>
-      <c r="E85" s="226"/>
-      <c r="F85" s="218" t="s">
+      <c r="E85" s="234"/>
+      <c r="F85" s="226" t="s">
         <v>110</v>
       </c>
-      <c r="G85" s="219"/>
-      <c r="H85" s="218" t="s">
+      <c r="G85" s="227"/>
+      <c r="H85" s="226" t="s">
         <v>105</v>
       </c>
-      <c r="I85" s="219"/>
-      <c r="J85" s="218" t="s">
+      <c r="I85" s="227"/>
+      <c r="J85" s="226" t="s">
         <v>105</v>
       </c>
-      <c r="K85" s="219"/>
-      <c r="L85" s="218" t="s">
+      <c r="K85" s="227"/>
+      <c r="L85" s="226" t="s">
         <v>106</v>
       </c>
-      <c r="M85" s="220"/>
-[...1 lines deleted...]
-    <row r="86" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M85" s="228"/>
+    </row>
+    <row r="86" spans="1:13">
       <c r="A86" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="D86" s="218" t="s">
+      <c r="D86" s="226" t="s">
         <v>112</v>
       </c>
-      <c r="E86" s="226"/>
-      <c r="F86" s="218" t="s">
+      <c r="E86" s="234"/>
+      <c r="F86" s="226" t="s">
         <v>113</v>
       </c>
-      <c r="G86" s="219"/>
-      <c r="H86" s="218" t="s">
+      <c r="G86" s="227"/>
+      <c r="H86" s="226" t="s">
         <v>114</v>
       </c>
-      <c r="I86" s="219"/>
-      <c r="J86" s="218" t="s">
+      <c r="I86" s="227"/>
+      <c r="J86" s="226" t="s">
         <v>115</v>
       </c>
-      <c r="K86" s="219"/>
-      <c r="L86" s="218" t="s">
+      <c r="K86" s="227"/>
+      <c r="L86" s="226" t="s">
         <v>116</v>
       </c>
-      <c r="M86" s="220"/>
-[...1 lines deleted...]
-    <row r="87" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M86" s="228"/>
+    </row>
+    <row r="87" spans="1:13">
       <c r="A87" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="D87" s="218" t="s">
+      <c r="D87" s="226" t="s">
         <v>112</v>
       </c>
-      <c r="E87" s="226"/>
-      <c r="F87" s="218" t="s">
+      <c r="E87" s="234"/>
+      <c r="F87" s="226" t="s">
         <v>112</v>
       </c>
-      <c r="G87" s="219"/>
-      <c r="H87" s="218" t="s">
+      <c r="G87" s="227"/>
+      <c r="H87" s="226" t="s">
         <v>113</v>
       </c>
-      <c r="I87" s="219"/>
-      <c r="J87" s="218" t="s">
+      <c r="I87" s="227"/>
+      <c r="J87" s="226" t="s">
         <v>113</v>
       </c>
-      <c r="K87" s="219"/>
-      <c r="L87" s="218" t="s">
+      <c r="K87" s="227"/>
+      <c r="L87" s="226" t="s">
         <v>113</v>
       </c>
-      <c r="M87" s="220"/>
-[...1 lines deleted...]
-    <row r="88" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M87" s="228"/>
+    </row>
+    <row r="88" spans="1:13">
       <c r="A88" s="13" t="s">
         <v>118</v>
       </c>
-      <c r="D88" s="218" t="s">
+      <c r="D88" s="226" t="s">
         <v>119</v>
       </c>
-      <c r="E88" s="219"/>
-      <c r="F88" s="218" t="s">
+      <c r="E88" s="227"/>
+      <c r="F88" s="226" t="s">
         <v>105</v>
       </c>
-      <c r="G88" s="219"/>
-      <c r="H88" s="218" t="s">
+      <c r="G88" s="227"/>
+      <c r="H88" s="226" t="s">
         <v>106</v>
       </c>
-      <c r="I88" s="219"/>
-      <c r="J88" s="218" t="s">
+      <c r="I88" s="227"/>
+      <c r="J88" s="226" t="s">
         <v>107</v>
       </c>
-      <c r="K88" s="219"/>
-      <c r="L88" s="218" t="s">
+      <c r="K88" s="227"/>
+      <c r="L88" s="226" t="s">
         <v>108</v>
       </c>
-      <c r="M88" s="220"/>
-[...1 lines deleted...]
-    <row r="89" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M88" s="228"/>
+    </row>
+    <row r="89" spans="1:13">
       <c r="A89" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="D89" s="218" t="s">
+      <c r="D89" s="226" t="s">
         <v>119</v>
       </c>
-      <c r="E89" s="219"/>
-      <c r="F89" s="218" t="s">
+      <c r="E89" s="227"/>
+      <c r="F89" s="226" t="s">
         <v>119</v>
       </c>
-      <c r="G89" s="219"/>
-      <c r="H89" s="218" t="s">
+      <c r="G89" s="227"/>
+      <c r="H89" s="226" t="s">
         <v>105</v>
       </c>
-      <c r="I89" s="219"/>
-      <c r="J89" s="218" t="s">
+      <c r="I89" s="227"/>
+      <c r="J89" s="226" t="s">
         <v>105</v>
       </c>
-      <c r="K89" s="219"/>
-      <c r="L89" s="218" t="s">
+      <c r="K89" s="227"/>
+      <c r="L89" s="226" t="s">
         <v>106</v>
       </c>
-      <c r="M89" s="220"/>
-[...1 lines deleted...]
-    <row r="90" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M89" s="228"/>
+    </row>
+    <row r="90" spans="1:13">
       <c r="A90" s="13" t="s">
         <v>121</v>
       </c>
       <c r="B90" s="7"/>
       <c r="C90" s="9"/>
       <c r="D90" s="7"/>
       <c r="E90" s="8"/>
       <c r="M90" s="4"/>
     </row>
-    <row r="91" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:13">
       <c r="A91" s="13" t="s">
         <v>122</v>
       </c>
-      <c r="D91" s="218" t="s">
+      <c r="D91" s="226" t="s">
         <v>123</v>
       </c>
-      <c r="E91" s="226"/>
-      <c r="F91" s="218" t="s">
+      <c r="E91" s="234"/>
+      <c r="F91" s="226" t="s">
         <v>124</v>
       </c>
-      <c r="G91" s="219"/>
-      <c r="H91" s="218" t="s">
+      <c r="G91" s="227"/>
+      <c r="H91" s="226" t="s">
         <v>125</v>
       </c>
-      <c r="I91" s="219"/>
-      <c r="J91" s="218" t="s">
+      <c r="I91" s="227"/>
+      <c r="J91" s="226" t="s">
         <v>126</v>
       </c>
-      <c r="K91" s="219"/>
-      <c r="L91" s="218" t="s">
+      <c r="K91" s="227"/>
+      <c r="L91" s="226" t="s">
         <v>127</v>
       </c>
-      <c r="M91" s="220"/>
-[...1 lines deleted...]
-    <row r="92" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="M91" s="228"/>
+    </row>
+    <row r="92" spans="1:13" ht="15" thickBot="1">
       <c r="A92" s="15" t="s">
         <v>128</v>
       </c>
       <c r="B92" s="6"/>
       <c r="C92" s="6"/>
-      <c r="D92" s="221" t="s">
+      <c r="D92" s="229" t="s">
         <v>123</v>
       </c>
-      <c r="E92" s="224"/>
-      <c r="F92" s="221" t="s">
+      <c r="E92" s="232"/>
+      <c r="F92" s="229" t="s">
         <v>123</v>
       </c>
-      <c r="G92" s="222"/>
-      <c r="H92" s="221" t="s">
+      <c r="G92" s="230"/>
+      <c r="H92" s="229" t="s">
         <v>124</v>
       </c>
-      <c r="I92" s="222"/>
-      <c r="J92" s="221" t="s">
+      <c r="I92" s="230"/>
+      <c r="J92" s="229" t="s">
         <v>124</v>
       </c>
-      <c r="K92" s="222"/>
-      <c r="L92" s="221" t="s">
+      <c r="K92" s="230"/>
+      <c r="L92" s="229" t="s">
         <v>125</v>
       </c>
-      <c r="M92" s="223"/>
+      <c r="M92" s="231"/>
+    </row>
+    <row r="94" spans="1:13">
+      <c r="A94" s="216" t="s">
+        <v>350</v>
+      </c>
+      <c r="B94" s="217"/>
+      <c r="C94" s="217"/>
+      <c r="D94" s="223"/>
+      <c r="E94" s="224"/>
+      <c r="F94" s="224"/>
+      <c r="G94" s="224"/>
+      <c r="H94" s="224"/>
+      <c r="I94" s="224"/>
+      <c r="J94" s="224"/>
+      <c r="K94" s="224"/>
+      <c r="L94" s="224"/>
+      <c r="M94" s="224"/>
+    </row>
+    <row r="95" spans="1:13" ht="64.2" customHeight="1">
+      <c r="A95" s="225" t="s">
+        <v>324</v>
+      </c>
+      <c r="B95" s="225" t="s">
+        <v>325</v>
+      </c>
+      <c r="C95" s="225" t="s">
+        <v>320</v>
+      </c>
+      <c r="D95" s="218" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13">
+      <c r="A96" s="225"/>
+      <c r="B96" s="225"/>
+      <c r="C96" s="225"/>
+      <c r="D96" s="219" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97" s="220" t="s">
+        <v>328</v>
+      </c>
+      <c r="B97" s="221" t="s">
+        <v>354</v>
+      </c>
+      <c r="C97" s="220" t="s">
+        <v>329</v>
+      </c>
+      <c r="D97" s="220" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="A98" s="220" t="s">
+        <v>330</v>
+      </c>
+      <c r="B98" s="221" t="s">
+        <v>353</v>
+      </c>
+      <c r="C98" s="220" t="s">
+        <v>329</v>
+      </c>
+      <c r="D98" s="220" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4">
+      <c r="A99" s="220" t="s">
+        <v>331</v>
+      </c>
+      <c r="B99" s="221" t="s">
+        <v>352</v>
+      </c>
+      <c r="C99" s="220" t="s">
+        <v>332</v>
+      </c>
+      <c r="D99" s="220" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4">
+      <c r="A100" s="220" t="s">
+        <v>334</v>
+      </c>
+      <c r="B100" s="222" t="s">
+        <v>351</v>
+      </c>
+      <c r="C100" s="220" t="s">
+        <v>332</v>
+      </c>
+      <c r="D100" s="220" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4">
+      <c r="A101" s="220" t="s">
+        <v>335</v>
+      </c>
+      <c r="B101" s="220" t="s">
+        <v>336</v>
+      </c>
+      <c r="C101" s="220" t="s">
+        <v>337</v>
+      </c>
+      <c r="D101" s="220" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4">
+      <c r="A102" s="220" t="s">
+        <v>338</v>
+      </c>
+      <c r="B102" s="220" t="s">
+        <v>339</v>
+      </c>
+      <c r="C102" s="220" t="s">
+        <v>337</v>
+      </c>
+      <c r="D102" s="220" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4">
+      <c r="A103" s="220" t="s">
+        <v>340</v>
+      </c>
+      <c r="B103" s="220" t="s">
+        <v>341</v>
+      </c>
+      <c r="C103" s="220" t="s">
+        <v>342</v>
+      </c>
+      <c r="D103" s="220" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4">
+      <c r="A104" s="220" t="s">
+        <v>344</v>
+      </c>
+      <c r="B104" s="220" t="s">
+        <v>345</v>
+      </c>
+      <c r="C104" s="220" t="s">
+        <v>342</v>
+      </c>
+      <c r="D104" s="220" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4">
+      <c r="A105" s="220" t="s">
+        <v>344</v>
+      </c>
+      <c r="B105" s="220" t="s">
+        <v>345</v>
+      </c>
+      <c r="C105" s="220" t="s">
+        <v>346</v>
+      </c>
+      <c r="D105" s="220" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4">
+      <c r="A106" s="220" t="s">
+        <v>348</v>
+      </c>
+      <c r="B106" s="220" t="s">
+        <v>349</v>
+      </c>
+      <c r="C106" s="220" t="s">
+        <v>346</v>
+      </c>
+      <c r="D106" s="220" t="s">
+        <v>347</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="188">
+  <mergeCells count="193">
+    <mergeCell ref="H14:I14"/>
     <mergeCell ref="B71:C71"/>
     <mergeCell ref="D71:E71"/>
     <mergeCell ref="D72:E72"/>
     <mergeCell ref="F84:G84"/>
     <mergeCell ref="F89:G89"/>
     <mergeCell ref="B44:C44"/>
     <mergeCell ref="D44:E44"/>
     <mergeCell ref="D45:E45"/>
     <mergeCell ref="D46:E46"/>
     <mergeCell ref="D47:E47"/>
     <mergeCell ref="B59:C59"/>
     <mergeCell ref="D59:E59"/>
     <mergeCell ref="B72:C72"/>
     <mergeCell ref="F72:M72"/>
     <mergeCell ref="J53:K53"/>
     <mergeCell ref="B62:C62"/>
     <mergeCell ref="D63:E63"/>
     <mergeCell ref="B64:C64"/>
     <mergeCell ref="D64:E64"/>
     <mergeCell ref="B60:C60"/>
     <mergeCell ref="L54:M54"/>
     <mergeCell ref="F52:G52"/>
     <mergeCell ref="J49:K49"/>
     <mergeCell ref="F59:G59"/>
     <mergeCell ref="L3:M3"/>
@@ -5205,3714 +5517,3718 @@
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="J42:K42"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="F26:G26"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="J14:K14"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="D25:E25"/>
     <mergeCell ref="H30:I30"/>
     <mergeCell ref="J30:K30"/>
     <mergeCell ref="J31:K31"/>
     <mergeCell ref="F35:G35"/>
     <mergeCell ref="H35:I35"/>
     <mergeCell ref="J35:K35"/>
     <mergeCell ref="H28:I28"/>
     <mergeCell ref="J29:K29"/>
     <mergeCell ref="H27:I27"/>
     <mergeCell ref="J27:K27"/>
     <mergeCell ref="J28:K28"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="D36:E36"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="H12:I12"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="F10:G10"/>
     <mergeCell ref="H10:I10"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="J12:K12"/>
     <mergeCell ref="L10:M10"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="L12:M12"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="H8:I8"/>
     <mergeCell ref="J8:K8"/>
     <mergeCell ref="L8:M8"/>
     <mergeCell ref="F8:G8"/>
+    <mergeCell ref="H13:I13"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="H48:I48"/>
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="L14:M14"/>
     <mergeCell ref="J13:K13"/>
     <mergeCell ref="D26:E26"/>
     <mergeCell ref="L38:M38"/>
     <mergeCell ref="F39:G39"/>
     <mergeCell ref="F40:G40"/>
     <mergeCell ref="H40:I40"/>
     <mergeCell ref="J40:K40"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="D37:E37"/>
     <mergeCell ref="F38:G38"/>
     <mergeCell ref="H38:I38"/>
     <mergeCell ref="J38:K38"/>
     <mergeCell ref="H26:I26"/>
     <mergeCell ref="J26:K26"/>
     <mergeCell ref="F27:G27"/>
     <mergeCell ref="L35:M35"/>
     <mergeCell ref="L34:M34"/>
     <mergeCell ref="J34:K34"/>
     <mergeCell ref="H34:I34"/>
     <mergeCell ref="F34:G34"/>
-    <mergeCell ref="D35:E35"/>
-    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="J86:K86"/>
+    <mergeCell ref="L86:M86"/>
     <mergeCell ref="F37:G37"/>
     <mergeCell ref="D38:E38"/>
     <mergeCell ref="D39:E39"/>
     <mergeCell ref="F41:G41"/>
     <mergeCell ref="B82:C82"/>
     <mergeCell ref="D82:E82"/>
     <mergeCell ref="F82:G82"/>
     <mergeCell ref="H82:I82"/>
     <mergeCell ref="B81:C81"/>
     <mergeCell ref="D81:E81"/>
     <mergeCell ref="F81:G81"/>
     <mergeCell ref="H81:I81"/>
     <mergeCell ref="D67:E67"/>
     <mergeCell ref="H52:I52"/>
     <mergeCell ref="H41:I41"/>
     <mergeCell ref="F71:M71"/>
     <mergeCell ref="J82:K82"/>
     <mergeCell ref="L82:M82"/>
     <mergeCell ref="J81:K81"/>
     <mergeCell ref="L81:M81"/>
     <mergeCell ref="J41:K41"/>
     <mergeCell ref="L41:M41"/>
-    <mergeCell ref="L42:M42"/>
-    <mergeCell ref="H48:I48"/>
+    <mergeCell ref="H84:I84"/>
+    <mergeCell ref="J84:K84"/>
+    <mergeCell ref="L84:M84"/>
+    <mergeCell ref="F85:G85"/>
+    <mergeCell ref="H85:I85"/>
+    <mergeCell ref="J85:K85"/>
+    <mergeCell ref="L85:M85"/>
     <mergeCell ref="H59:I59"/>
     <mergeCell ref="D60:E60"/>
     <mergeCell ref="F60:G60"/>
     <mergeCell ref="H60:I60"/>
     <mergeCell ref="J60:K60"/>
     <mergeCell ref="L60:M60"/>
     <mergeCell ref="J59:K59"/>
     <mergeCell ref="L59:M59"/>
-    <mergeCell ref="J86:K86"/>
-[...9 lines deleted...]
-    <mergeCell ref="L85:M85"/>
+    <mergeCell ref="F88:G88"/>
+    <mergeCell ref="H88:I88"/>
+    <mergeCell ref="J88:K88"/>
+    <mergeCell ref="L88:M88"/>
+    <mergeCell ref="J89:K89"/>
+    <mergeCell ref="L89:M89"/>
     <mergeCell ref="D92:E92"/>
     <mergeCell ref="H73:I73"/>
     <mergeCell ref="D84:E84"/>
     <mergeCell ref="D85:E85"/>
     <mergeCell ref="D86:E86"/>
     <mergeCell ref="D87:E87"/>
     <mergeCell ref="D91:E91"/>
     <mergeCell ref="F91:G91"/>
     <mergeCell ref="H91:I91"/>
     <mergeCell ref="F86:G86"/>
     <mergeCell ref="H86:I86"/>
     <mergeCell ref="H89:I89"/>
     <mergeCell ref="D89:E89"/>
     <mergeCell ref="D88:E88"/>
     <mergeCell ref="F87:G87"/>
     <mergeCell ref="H87:I87"/>
+    <mergeCell ref="J87:K87"/>
+    <mergeCell ref="L87:M87"/>
+    <mergeCell ref="A95:A96"/>
+    <mergeCell ref="B95:B96"/>
+    <mergeCell ref="C95:C96"/>
     <mergeCell ref="J91:K91"/>
     <mergeCell ref="L91:M91"/>
     <mergeCell ref="F92:G92"/>
     <mergeCell ref="H92:I92"/>
     <mergeCell ref="J92:K92"/>
     <mergeCell ref="L92:M92"/>
-    <mergeCell ref="F88:G88"/>
-[...4 lines deleted...]
-    <mergeCell ref="L89:M89"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="90" orientation="landscape" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D1E6044D-32BC-46B7-9D50-E26D2DE90FDD}">
   <dimension ref="A1:J36"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
+    <sheetView topLeftCell="A10" workbookViewId="0">
       <selection activeCell="L17" sqref="L17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="27" customWidth="1"/>
-    <col min="2" max="2" width="27.28515625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="10" width="11.85546875" customWidth="1"/>
+    <col min="2" max="2" width="27.33203125" customWidth="1"/>
+    <col min="4" max="4" width="10.44140625" customWidth="1"/>
+    <col min="5" max="5" width="13.33203125" customWidth="1"/>
+    <col min="6" max="6" width="12.6640625" customWidth="1"/>
+    <col min="7" max="7" width="12.44140625" customWidth="1"/>
+    <col min="8" max="9" width="12.6640625" customWidth="1"/>
+    <col min="10" max="10" width="11.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="50.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="77" t="s">
+    <row r="1" spans="1:10" ht="50.4" customHeight="1" thickBot="1">
+      <c r="A1" s="75" t="s">
         <v>129</v>
       </c>
-      <c r="B1" s="110" t="s">
+      <c r="B1" s="108" t="s">
         <v>130</v>
       </c>
-      <c r="C1" s="109" t="s">
+      <c r="C1" s="107" t="s">
         <v>131</v>
       </c>
-      <c r="D1" s="109" t="s">
+      <c r="D1" s="107" t="s">
         <v>132</v>
       </c>
-      <c r="E1" s="109" t="s">
+      <c r="E1" s="107" t="s">
         <v>133</v>
       </c>
-      <c r="F1" s="109" t="s">
+      <c r="F1" s="107" t="s">
         <v>134</v>
       </c>
-      <c r="G1" s="109" t="s">
+      <c r="G1" s="107" t="s">
         <v>135</v>
       </c>
-      <c r="H1" s="109" t="s">
+      <c r="H1" s="107" t="s">
         <v>136</v>
       </c>
-      <c r="I1" s="109" t="s">
+      <c r="I1" s="107" t="s">
         <v>137</v>
       </c>
-      <c r="J1" s="108" t="s">
+      <c r="J1" s="106" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="2" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="270" t="s">
+    <row r="2" spans="1:10" ht="15" thickBot="1">
+      <c r="A2" s="278" t="s">
         <v>139</v>
       </c>
-      <c r="B2" s="98" t="s">
+      <c r="B2" s="96" t="s">
         <v>140</v>
       </c>
-      <c r="C2" s="97" t="s">
+      <c r="C2" s="95" t="s">
         <v>141</v>
       </c>
-      <c r="D2" s="97" t="s">
+      <c r="D2" s="95" t="s">
         <v>142</v>
       </c>
-      <c r="E2" s="97">
+      <c r="E2" s="95">
         <v>10</v>
       </c>
-      <c r="F2" s="97" t="s">
+      <c r="F2" s="95" t="s">
         <v>143</v>
       </c>
-      <c r="G2" s="97" t="s">
+      <c r="G2" s="95" t="s">
         <v>144</v>
       </c>
-      <c r="H2" s="97" t="s">
+      <c r="H2" s="95" t="s">
         <v>145</v>
       </c>
-      <c r="I2" s="97" t="s">
+      <c r="I2" s="95" t="s">
         <v>146</v>
       </c>
-      <c r="J2" s="96" t="s">
+      <c r="J2" s="94" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="3" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C3" s="105" t="s">
+    <row r="3" spans="1:10" ht="15" thickBot="1">
+      <c r="A3" s="279"/>
+      <c r="B3" s="93"/>
+      <c r="C3" s="103" t="s">
         <v>148</v>
       </c>
-      <c r="D3" s="105" t="s">
+      <c r="D3" s="103" t="s">
         <v>32</v>
       </c>
-      <c r="E3" s="105">
+      <c r="E3" s="103">
         <v>10</v>
       </c>
-      <c r="F3" s="105" t="s">
+      <c r="F3" s="103" t="s">
         <v>149</v>
       </c>
-      <c r="G3" s="105" t="s">
+      <c r="G3" s="103" t="s">
         <v>150</v>
       </c>
-      <c r="H3" s="105" t="s">
+      <c r="H3" s="103" t="s">
         <v>151</v>
       </c>
-      <c r="I3" s="105" t="s">
+      <c r="I3" s="103" t="s">
         <v>152</v>
       </c>
-      <c r="J3" s="107" t="s">
+      <c r="J3" s="105" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="4" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B4" s="95" t="s">
+    <row r="4" spans="1:10" ht="15" thickBot="1">
+      <c r="A4" s="279"/>
+      <c r="B4" s="93" t="s">
         <v>153</v>
       </c>
-      <c r="C4" s="94" t="s">
+      <c r="C4" s="92" t="s">
         <v>141</v>
       </c>
-      <c r="D4" s="94" t="s">
+      <c r="D4" s="92" t="s">
         <v>154</v>
       </c>
-      <c r="E4" s="94">
+      <c r="E4" s="92">
         <v>10</v>
       </c>
-      <c r="F4" s="94" t="s">
+      <c r="F4" s="92" t="s">
         <v>143</v>
       </c>
-      <c r="G4" s="94" t="s">
+      <c r="G4" s="92" t="s">
         <v>144</v>
       </c>
-      <c r="H4" s="94" t="s">
+      <c r="H4" s="92" t="s">
         <v>145</v>
       </c>
-      <c r="I4" s="94" t="s">
+      <c r="I4" s="92" t="s">
         <v>146</v>
       </c>
-      <c r="J4" s="93" t="s">
+      <c r="J4" s="91" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C5" s="105" t="s">
+    <row r="5" spans="1:10" ht="15" thickBot="1">
+      <c r="A5" s="279"/>
+      <c r="B5" s="93"/>
+      <c r="C5" s="103" t="s">
         <v>148</v>
       </c>
-      <c r="D5" s="105" t="s">
+      <c r="D5" s="103" t="s">
         <v>32</v>
       </c>
-      <c r="E5" s="105">
+      <c r="E5" s="103">
         <v>10</v>
       </c>
-      <c r="F5" s="105" t="s">
+      <c r="F5" s="103" t="s">
         <v>149</v>
       </c>
-      <c r="G5" s="105" t="s">
+      <c r="G5" s="103" t="s">
         <v>150</v>
       </c>
-      <c r="H5" s="105" t="s">
+      <c r="H5" s="103" t="s">
         <v>151</v>
       </c>
-      <c r="I5" s="105" t="s">
+      <c r="I5" s="103" t="s">
         <v>152</v>
       </c>
-      <c r="J5" s="107" t="s">
+      <c r="J5" s="105" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="6" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="95" t="s">
+    <row r="6" spans="1:10" ht="15" thickBot="1">
+      <c r="A6" s="279"/>
+      <c r="B6" s="93" t="s">
         <v>155</v>
       </c>
-      <c r="C6" s="94" t="s">
+      <c r="C6" s="92" t="s">
         <v>141</v>
       </c>
-      <c r="D6" s="94" t="s">
+      <c r="D6" s="92" t="s">
         <v>156</v>
       </c>
-      <c r="E6" s="94">
+      <c r="E6" s="92">
         <v>10</v>
       </c>
-      <c r="F6" s="94" t="s">
+      <c r="F6" s="92" t="s">
         <v>143</v>
       </c>
-      <c r="G6" s="94" t="s">
+      <c r="G6" s="92" t="s">
         <v>144</v>
       </c>
-      <c r="H6" s="94" t="s">
+      <c r="H6" s="92" t="s">
         <v>145</v>
       </c>
-      <c r="I6" s="94" t="s">
+      <c r="I6" s="92" t="s">
         <v>146</v>
       </c>
-      <c r="J6" s="107" t="s">
+      <c r="J6" s="105" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="7" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C7" s="105" t="s">
+    <row r="7" spans="1:10" ht="15" thickBot="1">
+      <c r="A7" s="279"/>
+      <c r="B7" s="93"/>
+      <c r="C7" s="103" t="s">
         <v>148</v>
       </c>
-      <c r="D7" s="105" t="s">
+      <c r="D7" s="103" t="s">
         <v>31</v>
       </c>
-      <c r="E7" s="105">
+      <c r="E7" s="103">
         <v>10</v>
       </c>
-      <c r="F7" s="105" t="s">
+      <c r="F7" s="103" t="s">
         <v>149</v>
       </c>
-      <c r="G7" s="105" t="s">
+      <c r="G7" s="103" t="s">
         <v>150</v>
       </c>
-      <c r="H7" s="105" t="s">
+      <c r="H7" s="103" t="s">
         <v>151</v>
       </c>
-      <c r="I7" s="105" t="s">
+      <c r="I7" s="103" t="s">
         <v>152</v>
       </c>
-      <c r="J7" s="107" t="s">
+      <c r="J7" s="105" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B8" s="95" t="s">
+    <row r="8" spans="1:10" ht="15" thickBot="1">
+      <c r="A8" s="279"/>
+      <c r="B8" s="93" t="s">
         <v>157</v>
       </c>
-      <c r="C8" s="94" t="s">
+      <c r="C8" s="92" t="s">
         <v>158</v>
       </c>
-      <c r="D8" s="94" t="s">
+      <c r="D8" s="92" t="s">
         <v>31</v>
       </c>
-      <c r="E8" s="94">
+      <c r="E8" s="92">
         <v>10</v>
       </c>
-      <c r="F8" s="94" t="s">
+      <c r="F8" s="92" t="s">
         <v>159</v>
       </c>
-      <c r="G8" s="94" t="s">
+      <c r="G8" s="92" t="s">
         <v>160</v>
       </c>
-      <c r="H8" s="94" t="s">
+      <c r="H8" s="92" t="s">
         <v>161</v>
       </c>
-      <c r="I8" s="94" t="s">
+      <c r="I8" s="92" t="s">
         <v>162</v>
       </c>
-      <c r="J8" s="93" t="s">
+      <c r="J8" s="91" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C9" s="105" t="s">
+    <row r="9" spans="1:10">
+      <c r="A9" s="279"/>
+      <c r="B9" s="93"/>
+      <c r="C9" s="103" t="s">
         <v>164</v>
       </c>
-      <c r="D9" s="94" t="s">
+      <c r="D9" s="92" t="s">
         <v>30</v>
       </c>
-      <c r="E9" s="105">
+      <c r="E9" s="103">
         <v>7</v>
       </c>
-      <c r="F9" s="105" t="s">
+      <c r="F9" s="103" t="s">
         <v>149</v>
       </c>
-      <c r="G9" s="105" t="s">
+      <c r="G9" s="103" t="s">
         <v>15</v>
       </c>
-      <c r="H9" s="105" t="s">
+      <c r="H9" s="103" t="s">
         <v>151</v>
       </c>
-      <c r="I9" s="105" t="s">
+      <c r="I9" s="103" t="s">
         <v>152</v>
       </c>
-      <c r="J9" s="93" t="s">
+      <c r="J9" s="91" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B10" s="95" t="s">
+    <row r="10" spans="1:10" ht="15" thickBot="1">
+      <c r="A10" s="279"/>
+      <c r="B10" s="93" t="s">
         <v>165</v>
       </c>
-      <c r="C10" s="94" t="s">
+      <c r="C10" s="92" t="s">
         <v>166</v>
       </c>
-      <c r="D10" s="94" t="s">
+      <c r="D10" s="92" t="s">
         <v>30</v>
       </c>
-      <c r="E10" s="94">
+      <c r="E10" s="92">
         <v>8</v>
       </c>
-      <c r="F10" s="94" t="s">
+      <c r="F10" s="92" t="s">
         <v>167</v>
       </c>
-      <c r="G10" s="94" t="s">
+      <c r="G10" s="92" t="s">
         <v>168</v>
       </c>
-      <c r="H10" s="94" t="s">
+      <c r="H10" s="92" t="s">
         <v>169</v>
       </c>
-      <c r="I10" s="94" t="s">
+      <c r="I10" s="92" t="s">
         <v>170</v>
       </c>
-      <c r="J10" s="106" t="s">
+      <c r="J10" s="104" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="11" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C11" s="105" t="s">
+    <row r="11" spans="1:10" ht="15" thickBot="1">
+      <c r="A11" s="279"/>
+      <c r="B11" s="93"/>
+      <c r="C11" s="103" t="s">
         <v>171</v>
       </c>
-      <c r="D11" s="94" t="s">
+      <c r="D11" s="92" t="s">
         <v>30</v>
       </c>
-      <c r="E11" s="105">
+      <c r="E11" s="103">
         <v>5</v>
       </c>
-      <c r="F11" s="105" t="s">
+      <c r="F11" s="103" t="s">
         <v>149</v>
       </c>
-      <c r="G11" s="105" t="s">
+      <c r="G11" s="103" t="s">
         <v>172</v>
       </c>
-      <c r="H11" s="105" t="s">
+      <c r="H11" s="103" t="s">
         <v>151</v>
       </c>
-      <c r="I11" s="105" t="s">
+      <c r="I11" s="103" t="s">
         <v>152</v>
       </c>
-      <c r="J11" s="104" t="s">
+      <c r="J11" s="102" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="12" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B12" s="92" t="s">
+    <row r="12" spans="1:10" ht="15" thickBot="1">
+      <c r="A12" s="280"/>
+      <c r="B12" s="90" t="s">
         <v>173</v>
       </c>
-      <c r="C12" s="91" t="s">
+      <c r="C12" s="89" t="s">
         <v>174</v>
       </c>
-      <c r="D12" s="91" t="s">
+      <c r="D12" s="89" t="s">
         <v>29</v>
       </c>
-      <c r="E12" s="91">
+      <c r="E12" s="89">
         <v>8</v>
       </c>
-      <c r="F12" s="103" t="s">
+      <c r="F12" s="101" t="s">
         <v>175</v>
       </c>
-      <c r="G12" s="91" t="s">
+      <c r="G12" s="89" t="s">
         <v>176</v>
       </c>
-      <c r="H12" s="91" t="s">
+      <c r="H12" s="89" t="s">
         <v>177</v>
       </c>
-      <c r="I12" s="91" t="s">
+      <c r="I12" s="89" t="s">
         <v>178</v>
       </c>
-      <c r="J12" s="102" t="s">
+      <c r="J12" s="100" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="13" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="270" t="s">
+    <row r="13" spans="1:10" ht="15" thickBot="1">
+      <c r="A13" s="278" t="s">
         <v>179</v>
       </c>
-      <c r="B13" s="89" t="s">
+      <c r="B13" s="87" t="s">
         <v>180</v>
       </c>
-      <c r="C13" s="87" t="s">
+      <c r="C13" s="85" t="s">
         <v>158</v>
       </c>
-      <c r="D13" s="87" t="s">
+      <c r="D13" s="85" t="s">
         <v>31</v>
       </c>
-      <c r="E13" s="87">
+      <c r="E13" s="85">
         <v>10</v>
       </c>
-      <c r="F13" s="87" t="s">
+      <c r="F13" s="85" t="s">
         <v>159</v>
       </c>
-      <c r="G13" s="87" t="s">
+      <c r="G13" s="85" t="s">
         <v>160</v>
       </c>
-      <c r="H13" s="87" t="s">
+      <c r="H13" s="85" t="s">
         <v>161</v>
       </c>
-      <c r="I13" s="87" t="s">
+      <c r="I13" s="85" t="s">
         <v>162</v>
       </c>
-      <c r="J13" s="86" t="s">
+      <c r="J13" s="84" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="14" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C14" s="99" t="s">
+    <row r="14" spans="1:10" ht="15" thickBot="1">
+      <c r="A14" s="281"/>
+      <c r="B14" s="83"/>
+      <c r="C14" s="97" t="s">
         <v>148</v>
       </c>
-      <c r="D14" s="99" t="s">
+      <c r="D14" s="97" t="s">
         <v>30</v>
       </c>
-      <c r="E14" s="99">
+      <c r="E14" s="97">
         <v>10</v>
       </c>
-      <c r="F14" s="99" t="s">
+      <c r="F14" s="97" t="s">
         <v>149</v>
       </c>
-      <c r="G14" s="99" t="s">
+      <c r="G14" s="97" t="s">
         <v>150</v>
       </c>
-      <c r="H14" s="99" t="s">
+      <c r="H14" s="97" t="s">
         <v>151</v>
       </c>
-      <c r="I14" s="99" t="s">
+      <c r="I14" s="97" t="s">
         <v>152</v>
       </c>
-      <c r="J14" s="101" t="s">
+      <c r="J14" s="99" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B15" s="85" t="s">
+    <row r="15" spans="1:10" ht="15" thickBot="1">
+      <c r="A15" s="281"/>
+      <c r="B15" s="83" t="s">
         <v>155</v>
       </c>
-      <c r="C15" s="83" t="s">
+      <c r="C15" s="81" t="s">
         <v>158</v>
       </c>
-      <c r="D15" s="83" t="s">
+      <c r="D15" s="81" t="s">
         <v>181</v>
       </c>
-      <c r="E15" s="83">
+      <c r="E15" s="81">
         <v>10</v>
       </c>
-      <c r="F15" s="83" t="s">
+      <c r="F15" s="81" t="s">
         <v>159</v>
       </c>
-      <c r="G15" s="83" t="s">
+      <c r="G15" s="81" t="s">
         <v>160</v>
       </c>
-      <c r="H15" s="83" t="s">
+      <c r="H15" s="81" t="s">
         <v>161</v>
       </c>
-      <c r="I15" s="83" t="s">
+      <c r="I15" s="81" t="s">
         <v>162</v>
       </c>
-      <c r="J15" s="86" t="s">
+      <c r="J15" s="84" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C16" s="99" t="s">
+    <row r="16" spans="1:10" ht="15" thickBot="1">
+      <c r="A16" s="281"/>
+      <c r="B16" s="83"/>
+      <c r="C16" s="97" t="s">
         <v>148</v>
       </c>
-      <c r="D16" s="99" t="s">
+      <c r="D16" s="97" t="s">
         <v>30</v>
       </c>
-      <c r="E16" s="99">
+      <c r="E16" s="97">
         <v>10</v>
       </c>
-      <c r="F16" s="99" t="s">
+      <c r="F16" s="97" t="s">
         <v>149</v>
       </c>
-      <c r="G16" s="99" t="s">
+      <c r="G16" s="97" t="s">
         <v>150</v>
       </c>
-      <c r="H16" s="99" t="s">
+      <c r="H16" s="97" t="s">
         <v>151</v>
       </c>
-      <c r="I16" s="99" t="s">
+      <c r="I16" s="97" t="s">
         <v>152</v>
       </c>
-      <c r="J16" s="101" t="s">
+      <c r="J16" s="99" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="17" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B17" s="85" t="s">
+    <row r="17" spans="1:10" ht="15" thickBot="1">
+      <c r="A17" s="281"/>
+      <c r="B17" s="83" t="s">
         <v>182</v>
       </c>
-      <c r="C17" s="83" t="s">
+      <c r="C17" s="81" t="s">
         <v>166</v>
       </c>
-      <c r="D17" s="99" t="s">
+      <c r="D17" s="97" t="s">
         <v>30</v>
       </c>
-      <c r="E17" s="83">
+      <c r="E17" s="81">
         <v>8</v>
       </c>
-      <c r="F17" s="83" t="s">
+      <c r="F17" s="81" t="s">
         <v>167</v>
       </c>
-      <c r="G17" s="83" t="s">
+      <c r="G17" s="81" t="s">
         <v>168</v>
       </c>
-      <c r="H17" s="83" t="s">
+      <c r="H17" s="81" t="s">
         <v>169</v>
       </c>
-      <c r="I17" s="83" t="s">
+      <c r="I17" s="81" t="s">
         <v>170</v>
       </c>
-      <c r="J17" s="82" t="s">
+      <c r="J17" s="80" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C18" s="99" t="s">
+    <row r="18" spans="1:10">
+      <c r="A18" s="281"/>
+      <c r="B18" s="83"/>
+      <c r="C18" s="97" t="s">
         <v>183</v>
       </c>
-      <c r="D18" s="99" t="s">
+      <c r="D18" s="97" t="s">
         <v>30</v>
       </c>
-      <c r="E18" s="99">
+      <c r="E18" s="97">
         <v>7</v>
       </c>
-      <c r="F18" s="100" t="s">
+      <c r="F18" s="98" t="s">
         <v>149</v>
       </c>
-      <c r="G18" s="99" t="s">
+      <c r="G18" s="97" t="s">
         <v>15</v>
       </c>
-      <c r="H18" s="99" t="s">
+      <c r="H18" s="97" t="s">
         <v>151</v>
       </c>
-      <c r="I18" s="99" t="s">
+      <c r="I18" s="97" t="s">
         <v>152</v>
       </c>
-      <c r="J18" s="101" t="s">
+      <c r="J18" s="99" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="19" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B19" s="85" t="s">
+    <row r="19" spans="1:10" ht="15" thickBot="1">
+      <c r="A19" s="281"/>
+      <c r="B19" s="83" t="s">
         <v>184</v>
       </c>
-      <c r="C19" s="83" t="s">
+      <c r="C19" s="81" t="s">
         <v>174</v>
       </c>
-      <c r="D19" s="79" t="s">
+      <c r="D19" s="77" t="s">
         <v>29</v>
       </c>
-      <c r="E19" s="83">
+      <c r="E19" s="81">
         <v>8</v>
       </c>
-      <c r="F19" s="84" t="s">
+      <c r="F19" s="82" t="s">
         <v>175</v>
       </c>
-      <c r="G19" s="83" t="s">
+      <c r="G19" s="81" t="s">
         <v>176</v>
       </c>
-      <c r="H19" s="83" t="s">
+      <c r="H19" s="81" t="s">
         <v>323</v>
       </c>
-      <c r="I19" s="83" t="s">
+      <c r="I19" s="81" t="s">
         <v>178</v>
       </c>
-      <c r="J19" s="82" t="s">
+      <c r="J19" s="80" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="20" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C20" s="99" t="s">
+    <row r="20" spans="1:10" ht="15" thickBot="1">
+      <c r="A20" s="281"/>
+      <c r="B20" s="83"/>
+      <c r="C20" s="97" t="s">
         <v>185</v>
       </c>
-      <c r="D20" s="99" t="s">
+      <c r="D20" s="97" t="s">
         <v>29</v>
       </c>
-      <c r="E20" s="99">
+      <c r="E20" s="97">
         <v>5</v>
       </c>
-      <c r="F20" s="100" t="s">
+      <c r="F20" s="98" t="s">
         <v>149</v>
       </c>
-      <c r="G20" s="99" t="s">
+      <c r="G20" s="97" t="s">
         <v>172</v>
       </c>
-      <c r="H20" s="99" t="s">
+      <c r="H20" s="97" t="s">
         <v>151</v>
       </c>
-      <c r="I20" s="99" t="s">
+      <c r="I20" s="97" t="s">
         <v>152</v>
       </c>
-      <c r="J20" s="82" t="s">
+      <c r="J20" s="80" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="21" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B21" s="81" t="s">
+    <row r="21" spans="1:10" ht="15" thickBot="1">
+      <c r="A21" s="282"/>
+      <c r="B21" s="79" t="s">
         <v>186</v>
       </c>
-      <c r="C21" s="79" t="s">
+      <c r="C21" s="77" t="s">
         <v>187</v>
       </c>
-      <c r="D21" s="79" t="s">
+      <c r="D21" s="77" t="s">
         <v>29</v>
       </c>
-      <c r="E21" s="79">
+      <c r="E21" s="77">
         <v>8</v>
       </c>
-      <c r="F21" s="80" t="s">
+      <c r="F21" s="78" t="s">
         <v>188</v>
       </c>
-      <c r="G21" s="79" t="s">
+      <c r="G21" s="77" t="s">
         <v>178</v>
       </c>
-      <c r="H21" s="79" t="s">
+      <c r="H21" s="77" t="s">
         <v>189</v>
       </c>
-      <c r="I21" s="79" t="s">
+      <c r="I21" s="77" t="s">
         <v>190</v>
       </c>
-      <c r="J21" s="78" t="s">
+      <c r="J21" s="76" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="22" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="270" t="s">
+    <row r="22" spans="1:10" ht="15" thickBot="1">
+      <c r="A22" s="278" t="s">
         <v>191</v>
       </c>
-      <c r="B22" s="98" t="s">
+      <c r="B22" s="96" t="s">
         <v>140</v>
       </c>
-      <c r="C22" s="97" t="s">
+      <c r="C22" s="95" t="s">
         <v>192</v>
       </c>
-      <c r="D22" s="97" t="s">
+      <c r="D22" s="95" t="s">
         <v>142</v>
       </c>
-      <c r="E22" s="97">
+      <c r="E22" s="95">
         <v>5</v>
       </c>
-      <c r="F22" s="97" t="s">
+      <c r="F22" s="95" t="s">
         <v>143</v>
       </c>
-      <c r="G22" s="97" t="s">
+      <c r="G22" s="95" t="s">
         <v>144</v>
       </c>
-      <c r="H22" s="97" t="s">
+      <c r="H22" s="95" t="s">
         <v>145</v>
       </c>
-      <c r="I22" s="97" t="s">
+      <c r="I22" s="95" t="s">
         <v>193</v>
       </c>
-      <c r="J22" s="96" t="s">
+      <c r="J22" s="94" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="23" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B23" s="95" t="s">
+    <row r="23" spans="1:10" ht="15" thickBot="1">
+      <c r="A23" s="279"/>
+      <c r="B23" s="93" t="s">
         <v>194</v>
       </c>
-      <c r="C23" s="94" t="s">
+      <c r="C23" s="92" t="s">
         <v>192</v>
       </c>
-      <c r="D23" s="94" t="s">
+      <c r="D23" s="92" t="s">
         <v>33</v>
       </c>
-      <c r="E23" s="94">
+      <c r="E23" s="92">
         <v>5</v>
       </c>
-      <c r="F23" s="94" t="s">
+      <c r="F23" s="92" t="s">
         <v>143</v>
       </c>
-      <c r="G23" s="94" t="s">
+      <c r="G23" s="92" t="s">
         <v>144</v>
       </c>
-      <c r="H23" s="94" t="s">
+      <c r="H23" s="92" t="s">
         <v>145</v>
       </c>
-      <c r="I23" s="94" t="s">
+      <c r="I23" s="92" t="s">
         <v>193</v>
       </c>
-      <c r="J23" s="93" t="s">
+      <c r="J23" s="91" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B24" s="95" t="s">
+    <row r="24" spans="1:10" ht="15" thickBot="1">
+      <c r="A24" s="279"/>
+      <c r="B24" s="93" t="s">
         <v>155</v>
       </c>
-      <c r="C24" s="94" t="s">
+      <c r="C24" s="92" t="s">
         <v>192</v>
       </c>
-      <c r="D24" s="94" t="s">
+      <c r="D24" s="92" t="s">
         <v>32</v>
       </c>
-      <c r="E24" s="94">
+      <c r="E24" s="92">
         <v>5</v>
       </c>
-      <c r="F24" s="94" t="s">
+      <c r="F24" s="92" t="s">
         <v>143</v>
       </c>
-      <c r="G24" s="94" t="s">
+      <c r="G24" s="92" t="s">
         <v>144</v>
       </c>
-      <c r="H24" s="94" t="s">
+      <c r="H24" s="92" t="s">
         <v>145</v>
       </c>
-      <c r="I24" s="94" t="s">
+      <c r="I24" s="92" t="s">
         <v>193</v>
       </c>
-      <c r="J24" s="93" t="s">
+      <c r="J24" s="91" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="25" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B25" s="95" t="s">
+    <row r="25" spans="1:10" ht="15" thickBot="1">
+      <c r="A25" s="279"/>
+      <c r="B25" s="93" t="s">
         <v>195</v>
       </c>
-      <c r="C25" s="94" t="s">
+      <c r="C25" s="92" t="s">
         <v>192</v>
       </c>
-      <c r="D25" s="94" t="s">
+      <c r="D25" s="92" t="s">
         <v>31</v>
       </c>
-      <c r="E25" s="94">
+      <c r="E25" s="92">
         <v>5</v>
       </c>
-      <c r="F25" s="94" t="s">
+      <c r="F25" s="92" t="s">
         <v>159</v>
       </c>
-      <c r="G25" s="94" t="s">
+      <c r="G25" s="92" t="s">
         <v>196</v>
       </c>
-      <c r="H25" s="94" t="s">
+      <c r="H25" s="92" t="s">
         <v>197</v>
       </c>
-      <c r="I25" s="94">
+      <c r="I25" s="92">
         <v>13</v>
       </c>
-      <c r="J25" s="93" t="s">
+      <c r="J25" s="91" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="26" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B26" s="95" t="s">
+    <row r="26" spans="1:10" ht="15" thickBot="1">
+      <c r="A26" s="279"/>
+      <c r="B26" s="93" t="s">
         <v>198</v>
       </c>
-      <c r="C26" s="91" t="s">
+      <c r="C26" s="89" t="s">
         <v>192</v>
       </c>
-      <c r="D26" s="91" t="s">
+      <c r="D26" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="E26" s="91">
+      <c r="E26" s="89">
         <v>5</v>
       </c>
-      <c r="F26" s="91" t="s">
+      <c r="F26" s="89" t="s">
         <v>167</v>
       </c>
-      <c r="G26" s="91" t="s">
+      <c r="G26" s="89" t="s">
         <v>170</v>
       </c>
-      <c r="H26" s="94" t="s">
+      <c r="H26" s="92" t="s">
         <v>199</v>
       </c>
-      <c r="I26" s="91" t="s">
+      <c r="I26" s="89" t="s">
         <v>200</v>
       </c>
-      <c r="J26" s="90" t="s">
+      <c r="J26" s="88" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="27" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B27" s="92" t="s">
+    <row r="27" spans="1:10" ht="15" thickBot="1">
+      <c r="A27" s="280"/>
+      <c r="B27" s="90" t="s">
         <v>201</v>
       </c>
-      <c r="C27" s="91" t="s">
+      <c r="C27" s="89" t="s">
         <v>192</v>
       </c>
-      <c r="D27" s="91" t="s">
+      <c r="D27" s="89" t="s">
         <v>29</v>
       </c>
-      <c r="E27" s="91">
+      <c r="E27" s="89">
         <v>5</v>
       </c>
-      <c r="F27" s="112" t="s">
+      <c r="F27" s="110" t="s">
         <v>175</v>
       </c>
-      <c r="G27" s="94" t="s">
+      <c r="G27" s="92" t="s">
         <v>202</v>
       </c>
-      <c r="H27" s="94" t="s">
+      <c r="H27" s="92" t="s">
         <v>203</v>
       </c>
-      <c r="I27" s="94" t="s">
+      <c r="I27" s="92" t="s">
         <v>204</v>
       </c>
-      <c r="J27" s="93" t="s">
+      <c r="J27" s="91" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="28" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="270" t="s">
+    <row r="28" spans="1:10" ht="15" thickBot="1">
+      <c r="A28" s="278" t="s">
         <v>205</v>
       </c>
-      <c r="B28" s="89" t="s">
+      <c r="B28" s="87" t="s">
         <v>180</v>
       </c>
-      <c r="C28" s="87" t="s">
+      <c r="C28" s="85" t="s">
         <v>192</v>
       </c>
-      <c r="D28" s="87" t="s">
+      <c r="D28" s="85" t="s">
         <v>31</v>
       </c>
-      <c r="E28" s="87">
+      <c r="E28" s="85">
         <v>5</v>
       </c>
-      <c r="F28" s="88" t="s">
+      <c r="F28" s="86" t="s">
         <v>159</v>
       </c>
-      <c r="G28" s="87" t="s">
+      <c r="G28" s="85" t="s">
         <v>196</v>
       </c>
-      <c r="H28" s="87" t="s">
+      <c r="H28" s="85" t="s">
         <v>197</v>
       </c>
-      <c r="I28" s="87" t="s">
+      <c r="I28" s="85" t="s">
         <v>196</v>
       </c>
-      <c r="J28" s="86" t="s">
+      <c r="J28" s="84" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="29" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B29" s="85" t="s">
+    <row r="29" spans="1:10" ht="15" thickBot="1">
+      <c r="A29" s="279"/>
+      <c r="B29" s="83" t="s">
         <v>155</v>
       </c>
-      <c r="C29" s="83" t="s">
+      <c r="C29" s="81" t="s">
         <v>192</v>
       </c>
-      <c r="D29" s="83" t="s">
+      <c r="D29" s="81" t="s">
         <v>30</v>
       </c>
-      <c r="E29" s="83">
+      <c r="E29" s="81">
         <v>5</v>
       </c>
-      <c r="F29" s="84" t="s">
+      <c r="F29" s="82" t="s">
         <v>159</v>
       </c>
-      <c r="G29" s="83" t="s">
+      <c r="G29" s="81" t="s">
         <v>196</v>
       </c>
-      <c r="H29" s="83" t="s">
+      <c r="H29" s="81" t="s">
         <v>197</v>
       </c>
-      <c r="I29" s="83" t="s">
+      <c r="I29" s="81" t="s">
         <v>196</v>
       </c>
-      <c r="J29" s="86" t="s">
+      <c r="J29" s="84" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="30" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B30" s="85" t="s">
+    <row r="30" spans="1:10" ht="15" thickBot="1">
+      <c r="A30" s="279"/>
+      <c r="B30" s="83" t="s">
         <v>182</v>
       </c>
-      <c r="C30" s="83" t="s">
+      <c r="C30" s="81" t="s">
         <v>192</v>
       </c>
-      <c r="D30" s="83" t="s">
+      <c r="D30" s="81" t="s">
         <v>30</v>
       </c>
-      <c r="E30" s="83">
+      <c r="E30" s="81">
         <v>5</v>
       </c>
-      <c r="F30" s="84" t="s">
+      <c r="F30" s="82" t="s">
         <v>167</v>
       </c>
-      <c r="G30" s="83" t="s">
+      <c r="G30" s="81" t="s">
         <v>170</v>
       </c>
-      <c r="H30" s="83" t="s">
+      <c r="H30" s="81" t="s">
         <v>199</v>
       </c>
-      <c r="I30" s="83" t="s">
+      <c r="I30" s="81" t="s">
         <v>200</v>
       </c>
-      <c r="J30" s="82" t="s">
+      <c r="J30" s="80" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="31" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B31" s="85" t="s">
+    <row r="31" spans="1:10" ht="15" thickBot="1">
+      <c r="A31" s="279"/>
+      <c r="B31" s="83" t="s">
         <v>206</v>
       </c>
-      <c r="C31" s="83" t="s">
+      <c r="C31" s="81" t="s">
         <v>192</v>
       </c>
-      <c r="D31" s="79" t="s">
+      <c r="D31" s="77" t="s">
         <v>29</v>
       </c>
-      <c r="E31" s="83">
+      <c r="E31" s="81">
         <v>5</v>
       </c>
-      <c r="F31" s="84" t="s">
+      <c r="F31" s="82" t="s">
         <v>175</v>
       </c>
-      <c r="G31" s="83" t="s">
+      <c r="G31" s="81" t="s">
         <v>202</v>
       </c>
-      <c r="H31" s="83" t="s">
+      <c r="H31" s="81" t="s">
         <v>203</v>
       </c>
-      <c r="I31" s="83" t="s">
+      <c r="I31" s="81" t="s">
         <v>204</v>
       </c>
-      <c r="J31" s="82" t="s">
+      <c r="J31" s="80" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="32" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B32" s="81" t="s">
+    <row r="32" spans="1:10" ht="15" thickBot="1">
+      <c r="A32" s="280"/>
+      <c r="B32" s="79" t="s">
         <v>207</v>
       </c>
-      <c r="C32" s="79" t="s">
+      <c r="C32" s="77" t="s">
         <v>192</v>
       </c>
-      <c r="D32" s="79" t="s">
+      <c r="D32" s="77" t="s">
         <v>29</v>
       </c>
-      <c r="E32" s="79">
+      <c r="E32" s="77">
         <v>5</v>
       </c>
-      <c r="F32" s="80" t="s">
+      <c r="F32" s="78" t="s">
         <v>188</v>
       </c>
-      <c r="G32" s="79" t="s">
+      <c r="G32" s="77" t="s">
         <v>208</v>
       </c>
-      <c r="H32" s="79" t="s">
+      <c r="H32" s="77" t="s">
         <v>189</v>
       </c>
-      <c r="I32" s="79" t="s">
+      <c r="I32" s="77" t="s">
         <v>209</v>
       </c>
-      <c r="J32" s="78" t="s">
+      <c r="J32" s="76" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="33" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="77" t="s">
+    <row r="33" spans="1:10" ht="15" customHeight="1" thickBot="1">
+      <c r="A33" s="75" t="s">
         <v>210</v>
       </c>
-      <c r="B33" s="76" t="s">
+      <c r="B33" s="74" t="s">
         <v>2</v>
       </c>
-      <c r="C33" s="122" t="s">
+      <c r="C33" s="120" t="s">
         <v>192</v>
       </c>
-      <c r="D33" s="122" t="s">
+      <c r="D33" s="120" t="s">
         <v>211</v>
       </c>
-      <c r="E33" s="122">
+      <c r="E33" s="120">
         <v>5</v>
       </c>
-      <c r="F33" s="122" t="s">
+      <c r="F33" s="120" t="s">
         <v>212</v>
       </c>
-      <c r="G33" s="122" t="s">
+      <c r="G33" s="120" t="s">
         <v>190</v>
       </c>
-      <c r="H33" s="122" t="s">
+      <c r="H33" s="120" t="s">
         <v>213</v>
       </c>
-      <c r="I33" s="122" t="s">
+      <c r="I33" s="120" t="s">
         <v>214</v>
       </c>
-      <c r="J33" s="123" t="s">
+      <c r="J33" s="121" t="s">
         <v>215</v>
       </c>
     </row>
-    <row r="34" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="126" t="s">
+    <row r="34" spans="1:10" ht="15" thickBot="1">
+      <c r="A34" s="124" t="s">
         <v>216</v>
       </c>
-      <c r="B34" s="121" t="s">
+      <c r="B34" s="119" t="s">
         <v>217</v>
       </c>
-      <c r="C34" s="124" t="s">
+      <c r="C34" s="122" t="s">
         <v>192</v>
       </c>
-      <c r="D34" s="124" t="s">
+      <c r="D34" s="122" t="s">
         <v>218</v>
       </c>
-      <c r="E34" s="124">
+      <c r="E34" s="122">
         <v>5</v>
       </c>
-      <c r="F34" s="124" t="s">
+      <c r="F34" s="122" t="s">
         <v>188</v>
       </c>
-      <c r="G34" s="124" t="s">
+      <c r="G34" s="122" t="s">
         <v>178</v>
       </c>
-      <c r="H34" s="124" t="s">
+      <c r="H34" s="122" t="s">
         <v>189</v>
       </c>
-      <c r="I34" s="124" t="s">
+      <c r="I34" s="122" t="s">
         <v>209</v>
       </c>
-      <c r="J34" s="125" t="s">
+      <c r="J34" s="123" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:10">
       <c r="B35" t="s">
         <v>219</v>
       </c>
     </row>
-    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:10">
       <c r="B36" t="s">
         <v>220</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:A12"/>
     <mergeCell ref="A13:A21"/>
     <mergeCell ref="A22:A27"/>
     <mergeCell ref="A28:A32"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="85" orientation="landscape" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6A8FF5EB-99EB-4BA8-9E48-0879401C16D2}">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView zoomScale="81" zoomScaleNormal="81" workbookViewId="0">
       <selection activeCell="E11" sqref="E11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="16.8"/>
   <cols>
-    <col min="1" max="1" width="17" style="134" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9.140625" style="134"/>
+    <col min="1" max="1" width="17" style="132" customWidth="1"/>
+    <col min="2" max="2" width="27.33203125" style="132" customWidth="1"/>
+    <col min="3" max="3" width="32.33203125" style="132" customWidth="1"/>
+    <col min="4" max="4" width="37.6640625" style="132" customWidth="1"/>
+    <col min="5" max="5" width="95.6640625" style="132" customWidth="1"/>
+    <col min="6" max="16384" width="9.109375" style="132"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="143" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D1" s="209" t="s">
+    <row r="1" spans="1:8" s="141" customFormat="1" ht="21" customHeight="1" thickBot="1">
+      <c r="A1" s="139"/>
+      <c r="B1" s="140"/>
+      <c r="C1" s="206"/>
+      <c r="D1" s="207" t="s">
         <v>321</v>
       </c>
-      <c r="E1" s="210" t="s">
+      <c r="E1" s="208" t="s">
         <v>320</v>
       </c>
     </row>
-    <row r="2" spans="1:8" s="143" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="204" t="s">
+    <row r="2" spans="1:8" s="141" customFormat="1" ht="24" customHeight="1">
+      <c r="A2" s="202" t="s">
         <v>316</v>
       </c>
-      <c r="B2" s="205" t="s">
+      <c r="B2" s="203" t="s">
         <v>319</v>
       </c>
-      <c r="C2" s="211" t="s">
+      <c r="C2" s="209" t="s">
         <v>259</v>
       </c>
-      <c r="D2" s="206"/>
-[...3 lines deleted...]
-      <c r="A3" s="213" t="s">
+      <c r="D2" s="204"/>
+      <c r="E2" s="210"/>
+    </row>
+    <row r="3" spans="1:8" ht="21" customHeight="1">
+      <c r="A3" s="211" t="s">
         <v>261</v>
       </c>
-      <c r="B3" s="213" t="s">
+      <c r="B3" s="211" t="s">
         <v>262</v>
       </c>
-      <c r="C3" s="214" t="s">
+      <c r="C3" s="212" t="s">
         <v>304</v>
       </c>
-      <c r="D3" s="215" t="s">
+      <c r="D3" s="213" t="s">
         <v>260</v>
       </c>
-      <c r="E3" s="215" t="s">
+      <c r="E3" s="213" t="s">
         <v>260</v>
       </c>
     </row>
-    <row r="4" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="213" t="s">
+    <row r="4" spans="1:8" ht="21" customHeight="1">
+      <c r="A4" s="211" t="s">
         <v>263</v>
       </c>
-      <c r="B4" s="213" t="s">
+      <c r="B4" s="211" t="s">
         <v>264</v>
       </c>
-      <c r="C4" s="214" t="s">
+      <c r="C4" s="212" t="s">
         <v>305</v>
       </c>
-      <c r="D4" s="215" t="s">
+      <c r="D4" s="213" t="s">
         <v>260</v>
       </c>
-      <c r="E4" s="216" t="s">
+      <c r="E4" s="214" t="s">
         <v>201</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="213" t="s">
+    <row r="5" spans="1:8" ht="21" customHeight="1">
+      <c r="A5" s="211" t="s">
         <v>265</v>
       </c>
-      <c r="B5" s="213" t="s">
+      <c r="B5" s="211" t="s">
         <v>266</v>
       </c>
-      <c r="C5" s="214" t="s">
+      <c r="C5" s="212" t="s">
         <v>306</v>
       </c>
-      <c r="D5" s="216" t="s">
+      <c r="D5" s="214" t="s">
         <v>201</v>
       </c>
-      <c r="E5" s="215" t="s">
+      <c r="E5" s="213" t="s">
         <v>201</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="213" t="s">
+    <row r="6" spans="1:8" ht="21" customHeight="1">
+      <c r="A6" s="211" t="s">
         <v>267</v>
       </c>
-      <c r="B6" s="213" t="s">
+      <c r="B6" s="211" t="s">
         <v>268</v>
       </c>
-      <c r="C6" s="214" t="s">
+      <c r="C6" s="212" t="s">
         <v>307</v>
       </c>
-      <c r="D6" s="215" t="s">
+      <c r="D6" s="213" t="s">
         <v>201</v>
       </c>
-      <c r="E6" s="215" t="s">
+      <c r="E6" s="213" t="s">
         <v>198</v>
       </c>
-      <c r="F6" s="140"/>
-[...4 lines deleted...]
-      <c r="A7" s="213" t="s">
+      <c r="F6" s="138"/>
+      <c r="G6" s="138"/>
+      <c r="H6" s="138"/>
+    </row>
+    <row r="7" spans="1:8" ht="21" customHeight="1">
+      <c r="A7" s="211" t="s">
         <v>269</v>
       </c>
-      <c r="B7" s="213" t="s">
+      <c r="B7" s="211" t="s">
         <v>270</v>
       </c>
-      <c r="C7" s="214" t="s">
+      <c r="C7" s="212" t="s">
         <v>308</v>
       </c>
-      <c r="D7" s="215" t="s">
+      <c r="D7" s="213" t="s">
         <v>198</v>
       </c>
-      <c r="E7" s="215" t="s">
+      <c r="E7" s="213" t="s">
         <v>198</v>
       </c>
-      <c r="F7" s="140"/>
-[...3 lines deleted...]
-      <c r="A8" s="213" t="s">
+      <c r="F7" s="138"/>
+      <c r="G7" s="138"/>
+    </row>
+    <row r="8" spans="1:8" ht="21" customHeight="1">
+      <c r="A8" s="211" t="s">
         <v>272</v>
       </c>
-      <c r="B8" s="213" t="s">
+      <c r="B8" s="211" t="s">
         <v>273</v>
       </c>
-      <c r="C8" s="214" t="s">
+      <c r="C8" s="212" t="s">
         <v>309</v>
       </c>
-      <c r="D8" s="215" t="s">
+      <c r="D8" s="213" t="s">
         <v>198</v>
       </c>
-      <c r="E8" s="215" t="s">
+      <c r="E8" s="213" t="s">
         <v>195</v>
       </c>
-      <c r="F8" s="140"/>
-[...2 lines deleted...]
-      <c r="A9" s="213" t="s">
+      <c r="F8" s="138"/>
+    </row>
+    <row r="9" spans="1:8" ht="21" customHeight="1">
+      <c r="A9" s="211" t="s">
         <v>274</v>
       </c>
-      <c r="B9" s="213" t="s">
+      <c r="B9" s="211" t="s">
         <v>275</v>
       </c>
-      <c r="C9" s="214" t="s">
+      <c r="C9" s="212" t="s">
         <v>310</v>
       </c>
-      <c r="D9" s="215" t="s">
+      <c r="D9" s="213" t="s">
         <v>195</v>
       </c>
-      <c r="E9" s="215" t="s">
+      <c r="E9" s="213" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="213" t="s">
+    <row r="10" spans="1:8" ht="21" customHeight="1">
+      <c r="A10" s="211" t="s">
         <v>277</v>
       </c>
-      <c r="B10" s="213" t="s">
+      <c r="B10" s="211" t="s">
         <v>278</v>
       </c>
-      <c r="C10" s="214" t="s">
+      <c r="C10" s="212" t="s">
         <v>311</v>
       </c>
-      <c r="D10" s="215" t="s">
+      <c r="D10" s="213" t="s">
         <v>195</v>
       </c>
-      <c r="E10" s="215" t="s">
+      <c r="E10" s="213" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="213" t="s">
+    <row r="11" spans="1:8" ht="21" customHeight="1">
+      <c r="A11" s="211" t="s">
         <v>279</v>
       </c>
-      <c r="B11" s="213" t="s">
+      <c r="B11" s="211" t="s">
         <v>280</v>
       </c>
-      <c r="C11" s="214" t="s">
+      <c r="C11" s="212" t="s">
         <v>312</v>
       </c>
-      <c r="D11" s="215" t="s">
+      <c r="D11" s="213" t="s">
         <v>271</v>
       </c>
-      <c r="E11" s="215" t="s">
+      <c r="E11" s="213" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="213" t="s">
+    <row r="12" spans="1:8" ht="21" customHeight="1">
+      <c r="A12" s="211" t="s">
         <v>281</v>
       </c>
-      <c r="B12" s="213" t="s">
+      <c r="B12" s="211" t="s">
         <v>282</v>
       </c>
-      <c r="C12" s="214" t="s">
+      <c r="C12" s="212" t="s">
         <v>313</v>
       </c>
-      <c r="D12" s="215" t="s">
+      <c r="D12" s="213" t="s">
         <v>271</v>
       </c>
-      <c r="E12" s="215" t="s">
+      <c r="E12" s="213" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="213" t="s">
+    <row r="13" spans="1:8" ht="21" customHeight="1">
+      <c r="A13" s="211" t="s">
         <v>283</v>
       </c>
-      <c r="B13" s="213" t="s">
+      <c r="B13" s="211" t="s">
         <v>284</v>
       </c>
-      <c r="C13" s="214" t="s">
+      <c r="C13" s="212" t="s">
         <v>314</v>
       </c>
-      <c r="D13" s="215" t="s">
+      <c r="D13" s="213" t="s">
         <v>276</v>
       </c>
-      <c r="E13" s="215" t="s">
+      <c r="E13" s="213" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="213" t="s">
+    <row r="14" spans="1:8" ht="21" customHeight="1">
+      <c r="A14" s="211" t="s">
         <v>285</v>
       </c>
-      <c r="B14" s="213" t="s">
+      <c r="B14" s="211" t="s">
         <v>286</v>
       </c>
-      <c r="C14" s="214" t="s">
+      <c r="C14" s="212" t="s">
         <v>315</v>
       </c>
-      <c r="D14" s="215" t="s">
+      <c r="D14" s="213" t="s">
         <v>276</v>
       </c>
-      <c r="E14" s="217" t="s">
+      <c r="E14" s="215" t="s">
         <v>322</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="15" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="D15" s="203" t="s">
+    <row r="15" spans="1:8" ht="18.600000000000001">
+      <c r="C15" s="205"/>
+      <c r="D15" s="201" t="s">
         <v>318</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="327.75" x14ac:dyDescent="0.2">
-      <c r="A16" s="202" t="s">
+    <row r="16" spans="1:8" ht="319.2">
+      <c r="A16" s="200" t="s">
         <v>317</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{958A85F5-549A-40CA-BB3F-A72E213B0580}">
   <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F6" sqref="F6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="16.8"/>
   <cols>
-    <col min="1" max="1" width="21.42578125" style="134" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="134"/>
+    <col min="1" max="1" width="21.44140625" style="132" customWidth="1"/>
+    <col min="2" max="2" width="28.33203125" style="132" customWidth="1"/>
+    <col min="3" max="3" width="22.33203125" style="132" customWidth="1"/>
+    <col min="4" max="8" width="21.109375" style="132" customWidth="1"/>
+    <col min="9" max="9" width="19.88671875" style="132" customWidth="1"/>
+    <col min="10" max="10" width="21.109375" style="132" customWidth="1"/>
+    <col min="11" max="16384" width="9.109375" style="132"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="138" customFormat="1" ht="80.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="159" t="s">
+    <row r="1" spans="1:10" s="136" customFormat="1" ht="80.25" customHeight="1" thickBot="1">
+      <c r="A1" s="157" t="s">
         <v>129</v>
       </c>
-      <c r="B1" s="167" t="s">
+      <c r="B1" s="165" t="s">
         <v>130</v>
       </c>
-      <c r="C1" s="168" t="s">
+      <c r="C1" s="166" t="s">
         <v>131</v>
       </c>
-      <c r="D1" s="168" t="s">
+      <c r="D1" s="166" t="s">
         <v>221</v>
       </c>
-      <c r="E1" s="168" t="s">
+      <c r="E1" s="166" t="s">
         <v>222</v>
       </c>
-      <c r="F1" s="168" t="s">
+      <c r="F1" s="166" t="s">
         <v>223</v>
       </c>
-      <c r="G1" s="168" t="s">
+      <c r="G1" s="166" t="s">
         <v>224</v>
       </c>
-      <c r="H1" s="168" t="s">
+      <c r="H1" s="166" t="s">
         <v>225</v>
       </c>
-      <c r="I1" s="199" t="s">
+      <c r="I1" s="197" t="s">
         <v>226</v>
       </c>
-      <c r="J1" s="168" t="s">
+      <c r="J1" s="166" t="s">
         <v>227</v>
       </c>
     </row>
-    <row r="2" spans="1:10" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="275" t="s">
+    <row r="2" spans="1:10" ht="21" customHeight="1" thickTop="1">
+      <c r="A2" s="283" t="s">
         <v>228</v>
       </c>
-      <c r="B2" s="164" t="s">
+      <c r="B2" s="162" t="s">
         <v>229</v>
       </c>
-      <c r="C2" s="165" t="s">
+      <c r="C2" s="163" t="s">
         <v>65</v>
       </c>
-      <c r="D2" s="166">
+      <c r="D2" s="164">
         <v>91.4</v>
       </c>
-      <c r="E2" s="166">
+      <c r="E2" s="164">
         <v>28</v>
       </c>
-      <c r="F2" s="166">
+      <c r="F2" s="164">
         <v>7</v>
       </c>
-      <c r="G2" s="166" t="s">
+      <c r="G2" s="164" t="s">
         <v>143</v>
       </c>
-      <c r="H2" s="193">
+      <c r="H2" s="191">
         <v>257.8</v>
       </c>
-      <c r="I2" s="278" t="s">
+      <c r="I2" s="286" t="s">
         <v>230</v>
       </c>
-      <c r="J2" s="196">
+      <c r="J2" s="194">
         <v>62.2</v>
       </c>
     </row>
-    <row r="3" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B3" s="160" t="s">
+    <row r="3" spans="1:10" ht="21" customHeight="1">
+      <c r="A3" s="284"/>
+      <c r="B3" s="158" t="s">
         <v>231</v>
       </c>
-      <c r="C3" s="156" t="s">
+      <c r="C3" s="154" t="s">
         <v>65</v>
       </c>
-      <c r="D3" s="157">
+      <c r="D3" s="155">
         <v>91.4</v>
       </c>
-      <c r="E3" s="157">
+      <c r="E3" s="155">
         <v>28</v>
       </c>
-      <c r="F3" s="157">
+      <c r="F3" s="155">
         <v>7</v>
       </c>
-      <c r="G3" s="157" t="s">
+      <c r="G3" s="155" t="s">
         <v>143</v>
       </c>
-      <c r="H3" s="194">
+      <c r="H3" s="192">
         <v>257.8</v>
       </c>
-      <c r="I3" s="279"/>
-      <c r="J3" s="197">
+      <c r="I3" s="287"/>
+      <c r="J3" s="195">
         <v>62.2</v>
       </c>
     </row>
-    <row r="4" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="161" t="s">
+    <row r="4" spans="1:10" ht="21" customHeight="1">
+      <c r="A4" s="284"/>
+      <c r="B4" s="159" t="s">
         <v>155</v>
       </c>
-      <c r="C4" s="156" t="s">
+      <c r="C4" s="154" t="s">
         <v>69</v>
       </c>
-      <c r="D4" s="157">
+      <c r="D4" s="155">
         <v>83.8</v>
       </c>
-      <c r="E4" s="157">
+      <c r="E4" s="155">
         <v>18</v>
       </c>
-      <c r="F4" s="157">
+      <c r="F4" s="155">
         <v>5</v>
       </c>
-      <c r="G4" s="157" t="s">
+      <c r="G4" s="155" t="s">
         <v>143</v>
       </c>
-      <c r="H4" s="194">
+      <c r="H4" s="192">
         <v>203.8</v>
       </c>
-      <c r="I4" s="279"/>
-      <c r="J4" s="197">
+      <c r="I4" s="287"/>
+      <c r="J4" s="195">
         <v>62.2</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B5" s="161" t="s">
+    <row r="5" spans="1:10" ht="21" customHeight="1">
+      <c r="A5" s="284"/>
+      <c r="B5" s="159" t="s">
         <v>232</v>
       </c>
-      <c r="C5" s="156" t="s">
+      <c r="C5" s="154" t="s">
         <v>64</v>
       </c>
-      <c r="D5" s="157">
+      <c r="D5" s="155">
         <v>76.2</v>
       </c>
-      <c r="E5" s="157">
+      <c r="E5" s="155">
         <v>13</v>
       </c>
-      <c r="F5" s="157">
+      <c r="F5" s="155">
         <v>3</v>
       </c>
-      <c r="G5" s="157" t="s">
+      <c r="G5" s="155" t="s">
         <v>143</v>
       </c>
-      <c r="H5" s="194">
+      <c r="H5" s="192">
         <v>255.8</v>
       </c>
-      <c r="I5" s="279"/>
-      <c r="J5" s="197">
+      <c r="I5" s="287"/>
+      <c r="J5" s="195">
         <v>62.2</v>
       </c>
     </row>
-    <row r="6" spans="1:10" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B6" s="161" t="s">
+    <row r="6" spans="1:10" ht="42.75" customHeight="1">
+      <c r="A6" s="284"/>
+      <c r="B6" s="159" t="s">
         <v>165</v>
       </c>
-      <c r="C6" s="158" t="s">
+      <c r="C6" s="156" t="s">
         <v>233</v>
       </c>
-      <c r="D6" s="157">
+      <c r="D6" s="155">
         <v>76.2</v>
       </c>
-      <c r="E6" s="157">
+      <c r="E6" s="155">
         <v>10</v>
       </c>
-      <c r="F6" s="157">
+      <c r="F6" s="155">
         <v>0</v>
       </c>
-      <c r="G6" s="157" t="s">
+      <c r="G6" s="155" t="s">
         <v>143</v>
       </c>
-      <c r="H6" s="194"/>
-[...5 lines deleted...]
-      <c r="B7" s="162" t="s">
+      <c r="H6" s="192"/>
+      <c r="I6" s="287"/>
+      <c r="J6" s="195"/>
+    </row>
+    <row r="7" spans="1:10" ht="21" customHeight="1">
+      <c r="A7" s="284"/>
+      <c r="B7" s="160" t="s">
         <v>234</v>
       </c>
-      <c r="C7" s="156" t="s">
+      <c r="C7" s="154" t="s">
         <v>65</v>
       </c>
-      <c r="D7" s="157">
+      <c r="D7" s="155">
         <v>76.2</v>
       </c>
-      <c r="E7" s="157">
+      <c r="E7" s="155">
         <v>28</v>
       </c>
-      <c r="F7" s="157">
+      <c r="F7" s="155">
         <v>7</v>
       </c>
-      <c r="G7" s="157" t="s">
+      <c r="G7" s="155" t="s">
         <v>143</v>
       </c>
-      <c r="H7" s="194">
+      <c r="H7" s="192">
         <v>257.8</v>
       </c>
-      <c r="I7" s="279"/>
-      <c r="J7" s="197">
+      <c r="I7" s="287"/>
+      <c r="J7" s="195">
         <v>62.2</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B8" s="163" t="s">
+    <row r="8" spans="1:10" ht="21" customHeight="1">
+      <c r="A8" s="284"/>
+      <c r="B8" s="161" t="s">
         <v>155</v>
       </c>
-      <c r="C8" s="156" t="s">
+      <c r="C8" s="154" t="s">
         <v>69</v>
       </c>
-      <c r="D8" s="157">
+      <c r="D8" s="155">
         <v>76.2</v>
       </c>
-      <c r="E8" s="157">
+      <c r="E8" s="155">
         <v>18</v>
       </c>
-      <c r="F8" s="157">
+      <c r="F8" s="155">
         <v>5</v>
       </c>
-      <c r="G8" s="157" t="s">
+      <c r="G8" s="155" t="s">
         <v>143</v>
       </c>
-      <c r="H8" s="194">
+      <c r="H8" s="192">
         <v>203.8</v>
       </c>
-      <c r="I8" s="279"/>
-      <c r="J8" s="197">
+      <c r="I8" s="287"/>
+      <c r="J8" s="195">
         <v>62.2</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B9" s="163" t="s">
+    <row r="9" spans="1:10" ht="21" customHeight="1">
+      <c r="A9" s="284"/>
+      <c r="B9" s="161" t="s">
         <v>182</v>
       </c>
-      <c r="C9" s="156" t="s">
+      <c r="C9" s="154" t="s">
         <v>64</v>
       </c>
-      <c r="D9" s="157">
+      <c r="D9" s="155">
         <v>76.2</v>
       </c>
-      <c r="E9" s="157">
+      <c r="E9" s="155">
         <v>13</v>
       </c>
-      <c r="F9" s="157">
+      <c r="F9" s="155">
         <v>3</v>
       </c>
-      <c r="G9" s="157" t="s">
+      <c r="G9" s="155" t="s">
         <v>143</v>
       </c>
-      <c r="H9" s="194">
+      <c r="H9" s="192">
         <v>255.8</v>
       </c>
-      <c r="I9" s="279"/>
-      <c r="J9" s="197">
+      <c r="I9" s="287"/>
+      <c r="J9" s="195">
         <v>62.2</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="45.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B10" s="163" t="s">
+    <row r="10" spans="1:10" ht="45.75" customHeight="1" thickBot="1">
+      <c r="A10" s="285"/>
+      <c r="B10" s="161" t="s">
         <v>206</v>
       </c>
-      <c r="C10" s="158" t="s">
+      <c r="C10" s="156" t="s">
         <v>235</v>
       </c>
-      <c r="D10" s="157">
+      <c r="D10" s="155">
         <v>76.2</v>
       </c>
-      <c r="E10" s="157">
+      <c r="E10" s="155">
         <v>10</v>
       </c>
-      <c r="F10" s="157">
+      <c r="F10" s="155">
         <v>0</v>
       </c>
-      <c r="G10" s="157" t="s">
+      <c r="G10" s="155" t="s">
         <v>143</v>
       </c>
-      <c r="H10" s="195"/>
-[...1 lines deleted...]
-      <c r="J10" s="198"/>
+      <c r="H10" s="193"/>
+      <c r="I10" s="288"/>
+      <c r="J10" s="196"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:A10"/>
     <mergeCell ref="I2:I10"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="90" orientation="landscape" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{01461B0C-1100-4E2E-B8B5-7BCFB7763588}">
   <dimension ref="A2:T48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="16.8"/>
   <cols>
-    <col min="1" max="1" width="18.7109375" style="134" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="21" max="16384" width="9.140625" style="134"/>
+    <col min="1" max="1" width="18.6640625" style="132" customWidth="1"/>
+    <col min="2" max="2" width="22.33203125" style="132" customWidth="1"/>
+    <col min="3" max="3" width="13.109375" style="132" customWidth="1"/>
+    <col min="4" max="6" width="16.88671875" style="132" customWidth="1"/>
+    <col min="7" max="7" width="2.44140625" style="132" customWidth="1"/>
+    <col min="8" max="8" width="19.6640625" style="132" customWidth="1"/>
+    <col min="9" max="9" width="22.88671875" style="132" customWidth="1"/>
+    <col min="10" max="10" width="13" style="132" customWidth="1"/>
+    <col min="11" max="18" width="7.6640625" style="132" customWidth="1"/>
+    <col min="19" max="19" width="5" style="132" customWidth="1"/>
+    <col min="20" max="20" width="6.33203125" style="132" customWidth="1"/>
+    <col min="21" max="16384" width="9.109375" style="132"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:20" s="138" customFormat="1" ht="65.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="281" t="s">
+    <row r="2" spans="1:20" s="136" customFormat="1" ht="65.25" customHeight="1" thickBot="1">
+      <c r="A2" s="289" t="s">
         <v>131</v>
       </c>
-      <c r="B2" s="281" t="s">
+      <c r="B2" s="289" t="s">
         <v>130</v>
       </c>
-      <c r="C2" s="281" t="s">
+      <c r="C2" s="289" t="s">
         <v>236</v>
       </c>
-      <c r="D2" s="281" t="s">
+      <c r="D2" s="289" t="s">
         <v>237</v>
       </c>
-      <c r="E2" s="281" t="s">
+      <c r="E2" s="289" t="s">
         <v>238</v>
       </c>
-      <c r="F2" s="179"/>
-[...1 lines deleted...]
-      <c r="H2" s="168" t="s">
+      <c r="F2" s="177"/>
+      <c r="G2" s="177"/>
+      <c r="H2" s="166" t="s">
         <v>131</v>
       </c>
-      <c r="I2" s="168" t="s">
+      <c r="I2" s="166" t="s">
         <v>130</v>
       </c>
-      <c r="J2" s="168" t="s">
+      <c r="J2" s="166" t="s">
         <v>239</v>
       </c>
-      <c r="K2" s="281" t="s">
+      <c r="K2" s="289" t="s">
         <v>240</v>
       </c>
-      <c r="L2" s="281"/>
-      <c r="M2" s="281" t="s">
+      <c r="L2" s="289"/>
+      <c r="M2" s="289" t="s">
         <v>241</v>
       </c>
-      <c r="N2" s="281"/>
-      <c r="O2" s="281" t="s">
+      <c r="N2" s="289"/>
+      <c r="O2" s="289" t="s">
         <v>242</v>
       </c>
-      <c r="P2" s="281"/>
-      <c r="Q2" s="281" t="s">
+      <c r="P2" s="289"/>
+      <c r="Q2" s="289" t="s">
         <v>243</v>
       </c>
-      <c r="R2" s="281"/>
-[...14 lines deleted...]
-      <c r="K3" s="180" t="s">
+      <c r="R2" s="289"/>
+      <c r="S2" s="168"/>
+      <c r="T2" s="168"/>
+    </row>
+    <row r="3" spans="1:20" s="136" customFormat="1" ht="18.600000000000001" customHeight="1" thickBot="1">
+      <c r="A3" s="293"/>
+      <c r="B3" s="293"/>
+      <c r="C3" s="293"/>
+      <c r="D3" s="293"/>
+      <c r="E3" s="293"/>
+      <c r="F3" s="179"/>
+      <c r="G3" s="179"/>
+      <c r="H3" s="290"/>
+      <c r="I3" s="290"/>
+      <c r="J3" s="290"/>
+      <c r="K3" s="178" t="s">
         <v>244</v>
       </c>
-      <c r="L3" s="180" t="s">
+      <c r="L3" s="178" t="s">
         <v>245</v>
       </c>
-      <c r="M3" s="180" t="s">
+      <c r="M3" s="178" t="s">
         <v>244</v>
       </c>
-      <c r="N3" s="180" t="s">
+      <c r="N3" s="178" t="s">
         <v>245</v>
       </c>
-      <c r="O3" s="180" t="s">
+      <c r="O3" s="178" t="s">
         <v>244</v>
       </c>
-      <c r="P3" s="180" t="s">
+      <c r="P3" s="178" t="s">
         <v>245</v>
       </c>
-      <c r="Q3" s="180" t="s">
+      <c r="Q3" s="178" t="s">
         <v>244</v>
       </c>
-      <c r="R3" s="180" t="s">
+      <c r="R3" s="178" t="s">
         <v>245</v>
       </c>
-      <c r="S3" s="170"/>
-[...3 lines deleted...]
-      <c r="A4" s="283" t="s">
+      <c r="S3" s="168"/>
+      <c r="T3" s="168"/>
+    </row>
+    <row r="4" spans="1:20" ht="21" customHeight="1">
+      <c r="A4" s="291" t="s">
         <v>246</v>
       </c>
-      <c r="B4" s="174" t="s">
+      <c r="B4" s="172" t="s">
         <v>140</v>
       </c>
-      <c r="C4" s="175">
+      <c r="C4" s="173">
         <v>7.26</v>
       </c>
-      <c r="D4" s="176">
+      <c r="D4" s="174">
         <v>110</v>
       </c>
-      <c r="E4" s="176">
+      <c r="E4" s="174">
         <v>130</v>
       </c>
-      <c r="F4" s="177"/>
-[...1 lines deleted...]
-      <c r="H4" s="283" t="s">
+      <c r="F4" s="175"/>
+      <c r="G4" s="175"/>
+      <c r="H4" s="291" t="s">
         <v>247</v>
       </c>
-      <c r="I4" s="174" t="s">
+      <c r="I4" s="172" t="s">
         <v>140</v>
       </c>
-      <c r="J4" s="178">
+      <c r="J4" s="176">
         <v>2</v>
       </c>
-      <c r="K4" s="165">
+      <c r="K4" s="163">
         <v>219</v>
       </c>
-      <c r="L4" s="165">
+      <c r="L4" s="163">
         <v>221</v>
       </c>
-      <c r="M4" s="165">
+      <c r="M4" s="163">
         <v>50</v>
       </c>
-      <c r="N4" s="165">
+      <c r="N4" s="163">
         <v>57</v>
       </c>
-      <c r="O4" s="165">
+      <c r="O4" s="163">
         <v>41</v>
       </c>
-      <c r="P4" s="165">
+      <c r="P4" s="163">
         <v>43</v>
       </c>
-      <c r="Q4" s="165">
+      <c r="Q4" s="163">
         <v>12</v>
       </c>
-      <c r="R4" s="165">
+      <c r="R4" s="163">
         <v>13</v>
       </c>
-      <c r="S4" s="171"/>
-[...4 lines deleted...]
-      <c r="B5" s="161" t="s">
+      <c r="S4" s="169"/>
+      <c r="T4" s="169"/>
+    </row>
+    <row r="5" spans="1:20" ht="21" customHeight="1">
+      <c r="A5" s="292"/>
+      <c r="B5" s="159" t="s">
         <v>153</v>
       </c>
-      <c r="C5" s="135">
+      <c r="C5" s="133">
         <v>6</v>
       </c>
-      <c r="D5" s="111">
+      <c r="D5" s="109">
         <v>105</v>
       </c>
-      <c r="E5" s="111">
+      <c r="E5" s="109">
         <v>125</v>
       </c>
-      <c r="F5" s="136"/>
-[...2 lines deleted...]
-      <c r="I5" s="161" t="s">
+      <c r="F5" s="134"/>
+      <c r="G5" s="134"/>
+      <c r="H5" s="292"/>
+      <c r="I5" s="159" t="s">
         <v>153</v>
       </c>
-      <c r="J5" s="135">
+      <c r="J5" s="133">
         <v>1.75</v>
       </c>
-      <c r="K5" s="156">
+      <c r="K5" s="154">
         <v>210</v>
       </c>
-      <c r="L5" s="156">
+      <c r="L5" s="154">
         <v>212</v>
       </c>
-      <c r="M5" s="156">
+      <c r="M5" s="154">
         <v>50</v>
       </c>
-      <c r="N5" s="156">
+      <c r="N5" s="154">
         <v>57</v>
       </c>
-      <c r="O5" s="156">
+      <c r="O5" s="154">
         <v>41</v>
       </c>
-      <c r="P5" s="156">
+      <c r="P5" s="154">
         <v>43</v>
       </c>
-      <c r="Q5" s="156">
+      <c r="Q5" s="154">
         <v>12</v>
       </c>
-      <c r="R5" s="156">
+      <c r="R5" s="154">
         <v>13</v>
       </c>
-      <c r="S5" s="171"/>
-[...4 lines deleted...]
-      <c r="B6" s="161" t="s">
+      <c r="S5" s="169"/>
+      <c r="T5" s="169"/>
+    </row>
+    <row r="6" spans="1:20" ht="21" customHeight="1">
+      <c r="A6" s="292"/>
+      <c r="B6" s="159" t="s">
         <v>155</v>
       </c>
-      <c r="C6" s="135">
+      <c r="C6" s="133">
         <v>5</v>
       </c>
-      <c r="D6" s="111">
+      <c r="D6" s="109">
         <v>100</v>
       </c>
-      <c r="E6" s="111">
+      <c r="E6" s="109">
         <v>120</v>
       </c>
-      <c r="F6" s="136"/>
-[...2 lines deleted...]
-      <c r="I6" s="161" t="s">
+      <c r="F6" s="134"/>
+      <c r="G6" s="134"/>
+      <c r="H6" s="292"/>
+      <c r="I6" s="159" t="s">
         <v>155</v>
       </c>
-      <c r="J6" s="135">
+      <c r="J6" s="133">
         <v>1.5</v>
       </c>
-      <c r="K6" s="156">
+      <c r="K6" s="154">
         <v>200</v>
       </c>
-      <c r="L6" s="156">
+      <c r="L6" s="154">
         <v>202</v>
       </c>
-      <c r="M6" s="156">
+      <c r="M6" s="154">
         <v>50</v>
       </c>
-      <c r="N6" s="156">
+      <c r="N6" s="154">
         <v>57</v>
       </c>
-      <c r="O6" s="156">
+      <c r="O6" s="154">
         <v>38</v>
       </c>
-      <c r="P6" s="156">
+      <c r="P6" s="154">
         <v>40</v>
       </c>
-      <c r="Q6" s="156">
+      <c r="Q6" s="154">
         <v>12</v>
       </c>
-      <c r="R6" s="156">
+      <c r="R6" s="154">
         <v>13</v>
       </c>
-      <c r="S6" s="171"/>
-[...4 lines deleted...]
-      <c r="B7" s="161" t="s">
+      <c r="S6" s="169"/>
+      <c r="T6" s="169"/>
+    </row>
+    <row r="7" spans="1:20" ht="21" customHeight="1">
+      <c r="A7" s="292"/>
+      <c r="B7" s="159" t="s">
         <v>157</v>
       </c>
-      <c r="C7" s="135">
+      <c r="C7" s="133">
         <v>4</v>
       </c>
-      <c r="D7" s="111">
+      <c r="D7" s="109">
         <v>95</v>
       </c>
-      <c r="E7" s="111">
+      <c r="E7" s="109">
         <v>110</v>
       </c>
-      <c r="F7" s="136"/>
-[...2 lines deleted...]
-      <c r="I7" s="161" t="s">
+      <c r="F7" s="134"/>
+      <c r="G7" s="134"/>
+      <c r="H7" s="292"/>
+      <c r="I7" s="159" t="s">
         <v>157</v>
       </c>
-      <c r="J7" s="135">
+      <c r="J7" s="133">
         <v>1.25</v>
       </c>
-      <c r="K7" s="156">
+      <c r="K7" s="154">
         <v>180</v>
       </c>
-      <c r="L7" s="156">
+      <c r="L7" s="154">
         <v>182</v>
       </c>
-      <c r="M7" s="156">
+      <c r="M7" s="154">
         <v>50</v>
       </c>
-      <c r="N7" s="156">
+      <c r="N7" s="154">
         <v>57</v>
       </c>
-      <c r="O7" s="156">
+      <c r="O7" s="154">
         <v>37</v>
       </c>
-      <c r="P7" s="156">
+      <c r="P7" s="154">
         <v>39</v>
       </c>
-      <c r="Q7" s="156">
+      <c r="Q7" s="154">
         <v>12</v>
       </c>
-      <c r="R7" s="156">
+      <c r="R7" s="154">
         <v>13</v>
       </c>
-      <c r="S7" s="171"/>
-[...4 lines deleted...]
-      <c r="B8" s="161" t="s">
+      <c r="S7" s="169"/>
+      <c r="T7" s="169"/>
+    </row>
+    <row r="8" spans="1:20" ht="21" customHeight="1">
+      <c r="A8" s="292"/>
+      <c r="B8" s="159" t="s">
         <v>165</v>
       </c>
-      <c r="C8" s="135">
+      <c r="C8" s="133">
         <v>3</v>
       </c>
-      <c r="D8" s="111">
+      <c r="D8" s="109">
         <v>85</v>
       </c>
-      <c r="E8" s="111">
+      <c r="E8" s="109">
         <v>110</v>
       </c>
-      <c r="F8" s="136"/>
-[...2 lines deleted...]
-      <c r="I8" s="161" t="s">
+      <c r="F8" s="134"/>
+      <c r="G8" s="134"/>
+      <c r="H8" s="292"/>
+      <c r="I8" s="159" t="s">
         <v>165</v>
       </c>
-      <c r="J8" s="135">
+      <c r="J8" s="133">
         <v>1</v>
       </c>
-      <c r="K8" s="156">
+      <c r="K8" s="154">
         <v>180</v>
       </c>
-      <c r="L8" s="156">
+      <c r="L8" s="154">
         <v>182</v>
       </c>
-      <c r="M8" s="156">
+      <c r="M8" s="154">
         <v>50</v>
       </c>
-      <c r="N8" s="156">
+      <c r="N8" s="154">
         <v>57</v>
       </c>
-      <c r="O8" s="156">
+      <c r="O8" s="154">
         <v>37</v>
       </c>
-      <c r="P8" s="156">
+      <c r="P8" s="154">
         <v>39</v>
       </c>
-      <c r="Q8" s="156">
+      <c r="Q8" s="154">
         <v>12</v>
       </c>
-      <c r="R8" s="156">
+      <c r="R8" s="154">
         <v>13</v>
       </c>
-      <c r="S8" s="171"/>
-[...4 lines deleted...]
-      <c r="B9" s="161" t="s">
+      <c r="S8" s="169"/>
+      <c r="T8" s="169"/>
+    </row>
+    <row r="9" spans="1:20" ht="21" customHeight="1">
+      <c r="A9" s="292"/>
+      <c r="B9" s="159" t="s">
         <v>173</v>
       </c>
-      <c r="C9" s="135" t="s">
+      <c r="C9" s="133" t="s">
         <v>248</v>
       </c>
-      <c r="D9" s="111">
+      <c r="D9" s="109">
         <v>80</v>
       </c>
-      <c r="E9" s="111">
+      <c r="E9" s="109">
         <v>110</v>
       </c>
-      <c r="F9" s="172"/>
-[...2 lines deleted...]
-      <c r="I9" s="161" t="s">
+      <c r="F9" s="170"/>
+      <c r="G9" s="170"/>
+      <c r="H9" s="292"/>
+      <c r="I9" s="159" t="s">
         <v>173</v>
       </c>
-      <c r="J9" s="135">
+      <c r="J9" s="133">
         <v>0.75</v>
       </c>
-      <c r="K9" s="156">
+      <c r="K9" s="154">
         <v>145</v>
       </c>
-      <c r="L9" s="156">
+      <c r="L9" s="154">
         <v>170</v>
       </c>
-      <c r="M9" s="156">
+      <c r="M9" s="154">
         <v>50</v>
       </c>
-      <c r="N9" s="156">
+      <c r="N9" s="154">
         <v>57</v>
       </c>
-      <c r="O9" s="156">
+      <c r="O9" s="154">
         <v>25</v>
       </c>
-      <c r="P9" s="156">
+      <c r="P9" s="154">
         <v>35</v>
       </c>
-      <c r="Q9" s="156">
+      <c r="Q9" s="154">
         <v>10</v>
       </c>
-      <c r="R9" s="156">
+      <c r="R9" s="154">
         <v>11</v>
       </c>
-      <c r="S9" s="171"/>
-[...4 lines deleted...]
-      <c r="B10" s="163" t="s">
+      <c r="S9" s="169"/>
+      <c r="T9" s="169"/>
+    </row>
+    <row r="10" spans="1:20" ht="21" customHeight="1">
+      <c r="A10" s="292"/>
+      <c r="B10" s="161" t="s">
         <v>180</v>
       </c>
-      <c r="C10" s="135">
+      <c r="C10" s="133">
         <v>4</v>
       </c>
-      <c r="D10" s="111">
+      <c r="D10" s="109">
         <v>95</v>
       </c>
-      <c r="E10" s="111">
+      <c r="E10" s="109">
         <v>110</v>
       </c>
-      <c r="F10" s="136"/>
-[...2 lines deleted...]
-      <c r="I10" s="163" t="s">
+      <c r="F10" s="134"/>
+      <c r="G10" s="134"/>
+      <c r="H10" s="292"/>
+      <c r="I10" s="161" t="s">
         <v>180</v>
       </c>
-      <c r="J10" s="135">
+      <c r="J10" s="133">
         <v>1</v>
       </c>
-      <c r="K10" s="156">
+      <c r="K10" s="154">
         <v>180</v>
       </c>
-      <c r="L10" s="156">
+      <c r="L10" s="154">
         <v>182</v>
       </c>
-      <c r="M10" s="156">
+      <c r="M10" s="154">
         <v>50</v>
       </c>
-      <c r="N10" s="156">
+      <c r="N10" s="154">
         <v>57</v>
       </c>
-      <c r="O10" s="156">
+      <c r="O10" s="154">
         <v>37</v>
       </c>
-      <c r="P10" s="156">
+      <c r="P10" s="154">
         <v>39</v>
       </c>
-      <c r="Q10" s="156">
+      <c r="Q10" s="154">
         <v>12</v>
       </c>
-      <c r="R10" s="156">
+      <c r="R10" s="154">
         <v>13</v>
       </c>
-      <c r="S10" s="171"/>
-[...4 lines deleted...]
-      <c r="B11" s="163" t="s">
+      <c r="S10" s="169"/>
+      <c r="T10" s="169"/>
+    </row>
+    <row r="11" spans="1:20" ht="21" customHeight="1">
+      <c r="A11" s="292"/>
+      <c r="B11" s="161" t="s">
         <v>155</v>
       </c>
-      <c r="C11" s="135">
+      <c r="C11" s="133">
         <v>3</v>
       </c>
-      <c r="D11" s="111">
+      <c r="D11" s="109">
         <v>85</v>
       </c>
-      <c r="E11" s="111">
+      <c r="E11" s="109">
         <v>110</v>
       </c>
-      <c r="F11" s="136"/>
-[...2 lines deleted...]
-      <c r="I11" s="163" t="s">
+      <c r="F11" s="134"/>
+      <c r="G11" s="134"/>
+      <c r="H11" s="292"/>
+      <c r="I11" s="161" t="s">
         <v>155</v>
       </c>
-      <c r="J11" s="135">
+      <c r="J11" s="133">
         <v>1</v>
       </c>
-      <c r="K11" s="156">
+      <c r="K11" s="154">
         <v>180</v>
       </c>
-      <c r="L11" s="156">
+      <c r="L11" s="154">
         <v>182</v>
       </c>
-      <c r="M11" s="156">
+      <c r="M11" s="154">
         <v>50</v>
       </c>
-      <c r="N11" s="156">
+      <c r="N11" s="154">
         <v>57</v>
       </c>
-      <c r="O11" s="156">
+      <c r="O11" s="154">
         <v>37</v>
       </c>
-      <c r="P11" s="156">
+      <c r="P11" s="154">
         <v>39</v>
       </c>
-      <c r="Q11" s="156">
+      <c r="Q11" s="154">
         <v>12</v>
       </c>
-      <c r="R11" s="156">
+      <c r="R11" s="154">
         <v>13</v>
       </c>
-      <c r="S11" s="171"/>
-[...4 lines deleted...]
-      <c r="B12" s="163" t="s">
+      <c r="S11" s="169"/>
+      <c r="T11" s="169"/>
+    </row>
+    <row r="12" spans="1:20" ht="21" customHeight="1">
+      <c r="A12" s="292"/>
+      <c r="B12" s="161" t="s">
         <v>182</v>
       </c>
-      <c r="C12" s="135">
+      <c r="C12" s="133">
         <v>3</v>
       </c>
-      <c r="D12" s="111">
+      <c r="D12" s="109">
         <v>85</v>
       </c>
-      <c r="E12" s="111">
+      <c r="E12" s="109">
         <v>110</v>
       </c>
-      <c r="F12" s="136"/>
-[...2 lines deleted...]
-      <c r="I12" s="163" t="s">
+      <c r="F12" s="134"/>
+      <c r="G12" s="134"/>
+      <c r="H12" s="292"/>
+      <c r="I12" s="161" t="s">
         <v>182</v>
       </c>
-      <c r="J12" s="135">
+      <c r="J12" s="133">
         <v>1</v>
       </c>
-      <c r="K12" s="156">
+      <c r="K12" s="154">
         <v>180</v>
       </c>
-      <c r="L12" s="156">
+      <c r="L12" s="154">
         <v>182</v>
       </c>
-      <c r="M12" s="156">
+      <c r="M12" s="154">
         <v>50</v>
       </c>
-      <c r="N12" s="156">
+      <c r="N12" s="154">
         <v>57</v>
       </c>
-      <c r="O12" s="156">
+      <c r="O12" s="154">
         <v>37</v>
       </c>
-      <c r="P12" s="156">
+      <c r="P12" s="154">
         <v>39</v>
       </c>
-      <c r="Q12" s="156">
+      <c r="Q12" s="154">
         <v>12</v>
       </c>
-      <c r="R12" s="156">
+      <c r="R12" s="154">
         <v>13</v>
       </c>
-      <c r="S12" s="171"/>
-[...4 lines deleted...]
-      <c r="B13" s="163" t="s">
+      <c r="S12" s="169"/>
+      <c r="T12" s="169"/>
+    </row>
+    <row r="13" spans="1:20" ht="21" customHeight="1">
+      <c r="A13" s="292"/>
+      <c r="B13" s="161" t="s">
         <v>184</v>
       </c>
-      <c r="C13" s="135">
+      <c r="C13" s="133">
         <v>2.72</v>
       </c>
-      <c r="D13" s="111">
+      <c r="D13" s="109">
         <v>85</v>
       </c>
-      <c r="E13" s="111">
+      <c r="E13" s="109">
         <v>110</v>
       </c>
-      <c r="F13" s="136"/>
-[...2 lines deleted...]
-      <c r="I13" s="163" t="s">
+      <c r="F13" s="134"/>
+      <c r="G13" s="134"/>
+      <c r="H13" s="292"/>
+      <c r="I13" s="161" t="s">
         <v>184</v>
       </c>
-      <c r="J13" s="135">
+      <c r="J13" s="133">
         <v>0.75</v>
       </c>
-      <c r="K13" s="156">
+      <c r="K13" s="154">
         <v>145</v>
       </c>
-      <c r="L13" s="156">
+      <c r="L13" s="154">
         <v>170</v>
       </c>
-      <c r="M13" s="156">
+      <c r="M13" s="154">
         <v>50</v>
       </c>
-      <c r="N13" s="156">
+      <c r="N13" s="154">
         <v>57</v>
       </c>
-      <c r="O13" s="156">
+      <c r="O13" s="154">
         <v>25</v>
       </c>
-      <c r="P13" s="156">
+      <c r="P13" s="154">
         <v>35</v>
       </c>
-      <c r="Q13" s="156">
+      <c r="Q13" s="154">
         <v>10</v>
       </c>
-      <c r="R13" s="156">
+      <c r="R13" s="154">
         <v>11</v>
       </c>
-      <c r="S13" s="171"/>
-[...4 lines deleted...]
-      <c r="B14" s="163" t="s">
+      <c r="S13" s="169"/>
+      <c r="T13" s="169"/>
+    </row>
+    <row r="14" spans="1:20" ht="21" customHeight="1">
+      <c r="A14" s="292"/>
+      <c r="B14" s="161" t="s">
         <v>186</v>
       </c>
-      <c r="C14" s="135" t="s">
+      <c r="C14" s="133" t="s">
         <v>248</v>
       </c>
-      <c r="D14" s="111">
+      <c r="D14" s="109">
         <v>80</v>
       </c>
-      <c r="E14" s="111">
+      <c r="E14" s="109">
         <v>110</v>
       </c>
-      <c r="F14" s="136"/>
-[...2 lines deleted...]
-      <c r="I14" s="163" t="s">
+      <c r="F14" s="134"/>
+      <c r="G14" s="134"/>
+      <c r="H14" s="292"/>
+      <c r="I14" s="161" t="s">
         <v>186</v>
       </c>
-      <c r="J14" s="135">
+      <c r="J14" s="133">
         <v>0.75</v>
       </c>
-      <c r="K14" s="156">
+      <c r="K14" s="154">
         <v>145</v>
       </c>
-      <c r="L14" s="156">
+      <c r="L14" s="154">
         <v>170</v>
       </c>
-      <c r="M14" s="156">
+      <c r="M14" s="154">
         <v>50</v>
       </c>
-      <c r="N14" s="156">
+      <c r="N14" s="154">
         <v>57</v>
       </c>
-      <c r="O14" s="156">
+      <c r="O14" s="154">
         <v>25</v>
       </c>
-      <c r="P14" s="156">
+      <c r="P14" s="154">
         <v>35</v>
       </c>
-      <c r="Q14" s="156">
+      <c r="Q14" s="154">
         <v>10</v>
       </c>
-      <c r="R14" s="156">
+      <c r="R14" s="154">
         <v>11</v>
       </c>
-      <c r="S14" s="171"/>
-[...25 lines deleted...]
-      <c r="A16" s="168" t="s">
+      <c r="S14" s="169"/>
+      <c r="T14" s="169"/>
+    </row>
+    <row r="15" spans="1:20" ht="13.95" customHeight="1">
+      <c r="A15" s="170"/>
+      <c r="B15" s="170"/>
+      <c r="C15" s="170"/>
+      <c r="D15" s="170"/>
+      <c r="E15" s="170"/>
+      <c r="F15" s="170"/>
+      <c r="G15" s="170"/>
+      <c r="H15" s="170"/>
+      <c r="I15" s="170"/>
+      <c r="J15" s="170"/>
+      <c r="K15" s="170"/>
+      <c r="L15" s="170"/>
+      <c r="M15" s="170"/>
+      <c r="N15" s="170"/>
+      <c r="O15" s="170"/>
+      <c r="P15" s="170"/>
+      <c r="Q15" s="170"/>
+      <c r="R15" s="170"/>
+      <c r="S15" s="169"/>
+      <c r="T15" s="169"/>
+    </row>
+    <row r="16" spans="1:20" s="136" customFormat="1" ht="60" customHeight="1" thickBot="1">
+      <c r="A16" s="166" t="s">
         <v>131</v>
       </c>
-      <c r="B16" s="168" t="s">
+      <c r="B16" s="166" t="s">
         <v>130</v>
       </c>
-      <c r="C16" s="168" t="s">
+      <c r="C16" s="166" t="s">
         <v>236</v>
       </c>
-      <c r="D16" s="168" t="s">
+      <c r="D16" s="166" t="s">
         <v>249</v>
       </c>
-      <c r="E16" s="168" t="s">
+      <c r="E16" s="166" t="s">
         <v>238</v>
       </c>
-      <c r="F16" s="168" t="s">
+      <c r="F16" s="166" t="s">
         <v>250</v>
       </c>
-      <c r="G16" s="184"/>
-      <c r="H16" s="168" t="s">
+      <c r="G16" s="182"/>
+      <c r="H16" s="166" t="s">
         <v>131</v>
       </c>
-      <c r="I16" s="168" t="s">
+      <c r="I16" s="166" t="s">
         <v>130</v>
       </c>
-      <c r="J16" s="168" t="s">
+      <c r="J16" s="166" t="s">
         <v>251</v>
       </c>
-      <c r="K16" s="281" t="s">
+      <c r="K16" s="289" t="s">
         <v>252</v>
       </c>
-      <c r="L16" s="281"/>
-      <c r="M16" s="281" t="s">
+      <c r="L16" s="289"/>
+      <c r="M16" s="289" t="s">
         <v>253</v>
       </c>
-      <c r="N16" s="281"/>
-      <c r="O16" s="281" t="s">
+      <c r="N16" s="289"/>
+      <c r="O16" s="289" t="s">
         <v>254</v>
       </c>
-      <c r="P16" s="281"/>
-      <c r="Q16" s="281" t="s">
+      <c r="P16" s="289"/>
+      <c r="Q16" s="289" t="s">
         <v>255</v>
       </c>
-      <c r="R16" s="281"/>
-      <c r="S16" s="281" t="s">
+      <c r="R16" s="289"/>
+      <c r="S16" s="289" t="s">
         <v>256</v>
       </c>
-      <c r="T16" s="281"/>
-[...12 lines deleted...]
-      <c r="K17" s="180" t="s">
+      <c r="T16" s="289"/>
+    </row>
+    <row r="17" spans="1:20" s="136" customFormat="1" ht="21" customHeight="1" thickBot="1">
+      <c r="A17" s="178"/>
+      <c r="B17" s="178"/>
+      <c r="C17" s="178"/>
+      <c r="D17" s="178"/>
+      <c r="E17" s="178"/>
+      <c r="F17" s="178"/>
+      <c r="G17" s="183"/>
+      <c r="H17" s="290"/>
+      <c r="I17" s="290"/>
+      <c r="J17" s="290"/>
+      <c r="K17" s="178" t="s">
         <v>244</v>
       </c>
-      <c r="L17" s="180" t="s">
+      <c r="L17" s="178" t="s">
         <v>245</v>
       </c>
-      <c r="M17" s="180" t="s">
+      <c r="M17" s="178" t="s">
         <v>244</v>
       </c>
-      <c r="N17" s="180" t="s">
+      <c r="N17" s="178" t="s">
         <v>245</v>
       </c>
-      <c r="O17" s="180" t="s">
+      <c r="O17" s="178" t="s">
         <v>244</v>
       </c>
-      <c r="P17" s="180" t="s">
+      <c r="P17" s="178" t="s">
         <v>245</v>
       </c>
-      <c r="Q17" s="180" t="s">
+      <c r="Q17" s="178" t="s">
         <v>244</v>
       </c>
-      <c r="R17" s="180" t="s">
+      <c r="R17" s="178" t="s">
         <v>245</v>
       </c>
-      <c r="S17" s="180" t="s">
+      <c r="S17" s="178" t="s">
         <v>244</v>
       </c>
-      <c r="T17" s="180" t="s">
+      <c r="T17" s="178" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="18" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="283" t="s">
+    <row r="18" spans="1:20" ht="21" customHeight="1">
+      <c r="A18" s="291" t="s">
         <v>257</v>
       </c>
-      <c r="B18" s="174" t="s">
+      <c r="B18" s="172" t="s">
         <v>140</v>
       </c>
-      <c r="C18" s="175">
+      <c r="C18" s="173">
         <v>7.26</v>
       </c>
-      <c r="D18" s="176">
+      <c r="D18" s="174">
         <v>110</v>
       </c>
-      <c r="E18" s="176">
+      <c r="E18" s="174">
         <v>130</v>
       </c>
-      <c r="F18" s="176">
+      <c r="F18" s="174">
         <v>121.5</v>
       </c>
-      <c r="G18" s="182"/>
-      <c r="H18" s="283" t="s">
+      <c r="G18" s="180"/>
+      <c r="H18" s="291" t="s">
         <v>258</v>
       </c>
-      <c r="I18" s="174" t="s">
+      <c r="I18" s="172" t="s">
         <v>140</v>
       </c>
-      <c r="J18" s="183">
+      <c r="J18" s="181">
         <v>800</v>
       </c>
-      <c r="K18" s="165">
+      <c r="K18" s="163">
         <v>2600</v>
       </c>
-      <c r="L18" s="165">
+      <c r="L18" s="163">
         <v>2700</v>
       </c>
-      <c r="M18" s="165">
+      <c r="M18" s="163">
         <v>250</v>
       </c>
-      <c r="N18" s="165">
+      <c r="N18" s="163">
         <v>330</v>
       </c>
-      <c r="O18" s="165">
+      <c r="O18" s="163">
         <v>900</v>
       </c>
-      <c r="P18" s="165">
+      <c r="P18" s="163">
         <v>1060</v>
       </c>
-      <c r="Q18" s="165">
+      <c r="Q18" s="163">
         <v>25</v>
       </c>
-      <c r="R18" s="165">
+      <c r="R18" s="163">
         <v>30</v>
       </c>
-      <c r="S18" s="165">
+      <c r="S18" s="163">
         <v>150</v>
       </c>
-      <c r="T18" s="165">
+      <c r="T18" s="163">
         <v>160</v>
       </c>
     </row>
-    <row r="19" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B19" s="161" t="s">
+    <row r="19" spans="1:20" ht="21" customHeight="1">
+      <c r="A19" s="294"/>
+      <c r="B19" s="159" t="s">
         <v>153</v>
       </c>
-      <c r="C19" s="139">
+      <c r="C19" s="137">
         <v>6</v>
       </c>
-      <c r="D19" s="111">
+      <c r="D19" s="109">
         <v>105</v>
       </c>
-      <c r="E19" s="111">
+      <c r="E19" s="109">
         <v>125</v>
       </c>
-      <c r="F19" s="111">
+      <c r="F19" s="109">
         <v>121.5</v>
       </c>
-      <c r="G19" s="172"/>
-[...1 lines deleted...]
-      <c r="I19" s="161" t="s">
+      <c r="G19" s="170"/>
+      <c r="H19" s="294"/>
+      <c r="I19" s="159" t="s">
         <v>153</v>
       </c>
-      <c r="J19" s="135">
+      <c r="J19" s="133">
         <v>800</v>
       </c>
-      <c r="K19" s="156">
+      <c r="K19" s="154">
         <v>2600</v>
       </c>
-      <c r="L19" s="156">
+      <c r="L19" s="154">
         <v>2700</v>
       </c>
-      <c r="M19" s="156">
+      <c r="M19" s="154">
         <v>250</v>
       </c>
-      <c r="N19" s="156">
+      <c r="N19" s="154">
         <v>330</v>
       </c>
-      <c r="O19" s="156">
+      <c r="O19" s="154">
         <v>900</v>
       </c>
-      <c r="P19" s="156">
+      <c r="P19" s="154">
         <v>1060</v>
       </c>
-      <c r="Q19" s="156">
+      <c r="Q19" s="154">
         <v>25</v>
       </c>
-      <c r="R19" s="156">
+      <c r="R19" s="154">
         <v>30</v>
       </c>
-      <c r="S19" s="156">
+      <c r="S19" s="154">
         <v>150</v>
       </c>
-      <c r="T19" s="156">
+      <c r="T19" s="154">
         <v>160</v>
       </c>
     </row>
-    <row r="20" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B20" s="161" t="s">
+    <row r="20" spans="1:20" ht="21" customHeight="1">
+      <c r="A20" s="294"/>
+      <c r="B20" s="159" t="s">
         <v>155</v>
       </c>
-      <c r="C20" s="139">
+      <c r="C20" s="137">
         <v>5</v>
       </c>
-      <c r="D20" s="111">
+      <c r="D20" s="109">
         <v>100</v>
       </c>
-      <c r="E20" s="111">
+      <c r="E20" s="109">
         <v>120</v>
       </c>
-      <c r="F20" s="111">
+      <c r="F20" s="109">
         <v>120</v>
       </c>
-      <c r="G20" s="172"/>
-[...1 lines deleted...]
-      <c r="I20" s="161" t="s">
+      <c r="G20" s="170"/>
+      <c r="H20" s="294"/>
+      <c r="I20" s="159" t="s">
         <v>155</v>
       </c>
-      <c r="J20" s="135">
+      <c r="J20" s="133">
         <v>700</v>
       </c>
-      <c r="K20" s="173">
+      <c r="K20" s="171">
         <v>2400</v>
       </c>
-      <c r="L20" s="173">
+      <c r="L20" s="171">
         <v>2500</v>
       </c>
-      <c r="M20" s="173">
+      <c r="M20" s="171">
         <v>250</v>
       </c>
-      <c r="N20" s="173">
+      <c r="N20" s="171">
         <v>330</v>
       </c>
-      <c r="O20" s="173">
+      <c r="O20" s="171">
         <v>850</v>
       </c>
-      <c r="P20" s="173">
+      <c r="P20" s="171">
         <v>990</v>
       </c>
-      <c r="Q20" s="173">
+      <c r="Q20" s="171">
         <v>23</v>
       </c>
-      <c r="R20" s="173">
+      <c r="R20" s="171">
         <v>28</v>
       </c>
-      <c r="S20" s="173">
+      <c r="S20" s="171">
         <v>150</v>
       </c>
-      <c r="T20" s="173">
+      <c r="T20" s="171">
         <v>160</v>
       </c>
     </row>
-    <row r="21" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B21" s="161" t="s">
+    <row r="21" spans="1:20" ht="21" customHeight="1">
+      <c r="A21" s="294"/>
+      <c r="B21" s="159" t="s">
         <v>157</v>
       </c>
-      <c r="C21" s="139">
+      <c r="C21" s="137">
         <v>4</v>
       </c>
-      <c r="D21" s="111">
+      <c r="D21" s="109">
         <v>95</v>
       </c>
-      <c r="E21" s="111">
+      <c r="E21" s="109">
         <v>110</v>
       </c>
-      <c r="F21" s="111">
+      <c r="F21" s="109">
         <v>119.5</v>
       </c>
-      <c r="G21" s="172"/>
-[...1 lines deleted...]
-      <c r="I21" s="161" t="s">
+      <c r="G21" s="170"/>
+      <c r="H21" s="294"/>
+      <c r="I21" s="159" t="s">
         <v>157</v>
       </c>
-      <c r="J21" s="135">
+      <c r="J21" s="133">
         <v>600</v>
       </c>
-      <c r="K21" s="156">
+      <c r="K21" s="154">
         <v>2200</v>
       </c>
-      <c r="L21" s="156">
+      <c r="L21" s="154">
         <v>2300</v>
       </c>
-      <c r="M21" s="156">
+      <c r="M21" s="154">
         <v>250</v>
       </c>
-      <c r="N21" s="156">
+      <c r="N21" s="154">
         <v>330</v>
       </c>
-      <c r="O21" s="156">
+      <c r="O21" s="154">
         <v>800</v>
       </c>
-      <c r="P21" s="156">
+      <c r="P21" s="154">
         <v>920</v>
       </c>
-      <c r="Q21" s="156">
+      <c r="Q21" s="154">
         <v>20</v>
       </c>
-      <c r="R21" s="156">
+      <c r="R21" s="154">
         <v>25</v>
       </c>
-      <c r="S21" s="156">
+      <c r="S21" s="154">
         <v>140</v>
       </c>
-      <c r="T21" s="156">
+      <c r="T21" s="154">
         <v>150</v>
       </c>
     </row>
-    <row r="22" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B22" s="161" t="s">
+    <row r="22" spans="1:20" ht="21" customHeight="1">
+      <c r="A22" s="294"/>
+      <c r="B22" s="159" t="s">
         <v>165</v>
       </c>
-      <c r="C22" s="139">
+      <c r="C22" s="137">
         <v>3</v>
       </c>
-      <c r="D22" s="111">
+      <c r="D22" s="109">
         <v>85</v>
       </c>
-      <c r="E22" s="111">
+      <c r="E22" s="109">
         <v>100</v>
       </c>
-      <c r="F22" s="111">
+      <c r="F22" s="109">
         <v>119.5</v>
       </c>
-      <c r="G22" s="172"/>
-[...1 lines deleted...]
-      <c r="I22" s="161" t="s">
+      <c r="G22" s="170"/>
+      <c r="H22" s="294"/>
+      <c r="I22" s="159" t="s">
         <v>165</v>
       </c>
-      <c r="J22" s="135">
+      <c r="J22" s="133">
         <v>500</v>
       </c>
-      <c r="K22" s="156">
+      <c r="K22" s="154">
         <v>2000</v>
       </c>
-      <c r="L22" s="156">
+      <c r="L22" s="154">
         <v>2100</v>
       </c>
-      <c r="M22" s="156">
+      <c r="M22" s="154">
         <v>220</v>
       </c>
-      <c r="N22" s="156">
+      <c r="N22" s="154">
         <v>270</v>
       </c>
-      <c r="O22" s="156">
+      <c r="O22" s="154">
         <v>780</v>
       </c>
-      <c r="P22" s="156">
+      <c r="P22" s="154">
         <v>880</v>
       </c>
-      <c r="Q22" s="156">
+      <c r="Q22" s="154">
         <v>20</v>
       </c>
-      <c r="R22" s="156">
+      <c r="R22" s="154">
         <v>24</v>
       </c>
-      <c r="S22" s="156">
+      <c r="S22" s="154">
         <v>135</v>
       </c>
-      <c r="T22" s="156">
+      <c r="T22" s="154">
         <v>145</v>
       </c>
     </row>
-    <row r="23" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B23" s="161" t="s">
+    <row r="23" spans="1:20" ht="21" customHeight="1">
+      <c r="A23" s="294"/>
+      <c r="B23" s="159" t="s">
         <v>173</v>
       </c>
-      <c r="C23" s="139">
+      <c r="C23" s="137">
         <v>2</v>
       </c>
-      <c r="D23" s="111">
+      <c r="D23" s="109">
         <v>80</v>
       </c>
-      <c r="E23" s="111">
+      <c r="E23" s="109">
         <v>90</v>
       </c>
-      <c r="F23" s="111">
+      <c r="F23" s="109">
         <v>119.5</v>
       </c>
-      <c r="G23" s="172"/>
-[...1 lines deleted...]
-      <c r="I23" s="161" t="s">
+      <c r="G23" s="170"/>
+      <c r="H23" s="294"/>
+      <c r="I23" s="159" t="s">
         <v>173</v>
       </c>
-      <c r="J23" s="135">
+      <c r="J23" s="133">
         <v>400</v>
       </c>
-      <c r="K23" s="156">
+      <c r="K23" s="154">
         <v>1700</v>
       </c>
-      <c r="L23" s="156">
+      <c r="L23" s="154">
         <v>1950</v>
       </c>
-      <c r="M23" s="156">
+      <c r="M23" s="154">
         <v>200</v>
       </c>
-      <c r="N23" s="156">
+      <c r="N23" s="154">
         <v>300</v>
       </c>
-      <c r="O23" s="156">
+      <c r="O23" s="154">
         <v>700</v>
       </c>
-      <c r="P23" s="156">
+      <c r="P23" s="154">
         <v>850</v>
       </c>
-      <c r="Q23" s="156">
+      <c r="Q23" s="154">
         <v>19</v>
       </c>
-      <c r="R23" s="156">
+      <c r="R23" s="154">
         <v>24</v>
       </c>
-      <c r="S23" s="156">
+      <c r="S23" s="154">
         <v>130</v>
       </c>
-      <c r="T23" s="156">
+      <c r="T23" s="154">
         <v>140</v>
       </c>
     </row>
-    <row r="24" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B24" s="163" t="s">
+    <row r="24" spans="1:20" ht="21" customHeight="1">
+      <c r="A24" s="294"/>
+      <c r="B24" s="161" t="s">
         <v>180</v>
       </c>
-      <c r="C24" s="139">
+      <c r="C24" s="137">
         <v>4</v>
       </c>
-      <c r="D24" s="111">
+      <c r="D24" s="109">
         <v>95</v>
       </c>
-      <c r="E24" s="111">
+      <c r="E24" s="109">
         <v>110</v>
       </c>
-      <c r="F24" s="111">
+      <c r="F24" s="109">
         <v>119.5</v>
       </c>
-      <c r="G24" s="172"/>
-[...1 lines deleted...]
-      <c r="I24" s="163" t="s">
+      <c r="G24" s="170"/>
+      <c r="H24" s="294"/>
+      <c r="I24" s="161" t="s">
         <v>180</v>
       </c>
-      <c r="J24" s="135">
+      <c r="J24" s="133">
         <v>600</v>
       </c>
-      <c r="K24" s="156">
+      <c r="K24" s="154">
         <v>2200</v>
       </c>
-      <c r="L24" s="156">
+      <c r="L24" s="154">
         <v>2300</v>
       </c>
-      <c r="M24" s="156">
+      <c r="M24" s="154">
         <v>250</v>
       </c>
-      <c r="N24" s="156">
+      <c r="N24" s="154">
         <v>330</v>
       </c>
-      <c r="O24" s="156">
+      <c r="O24" s="154">
         <v>800</v>
       </c>
-      <c r="P24" s="156">
+      <c r="P24" s="154">
         <v>920</v>
       </c>
-      <c r="Q24" s="156">
+      <c r="Q24" s="154">
         <v>20</v>
       </c>
-      <c r="R24" s="156">
+      <c r="R24" s="154">
         <v>25</v>
       </c>
-      <c r="S24" s="156">
+      <c r="S24" s="154">
         <v>140</v>
       </c>
-      <c r="T24" s="156">
+      <c r="T24" s="154">
         <v>150</v>
       </c>
     </row>
-    <row r="25" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B25" s="163" t="s">
+    <row r="25" spans="1:20" ht="21" customHeight="1">
+      <c r="A25" s="294"/>
+      <c r="B25" s="161" t="s">
         <v>155</v>
       </c>
-      <c r="C25" s="139">
+      <c r="C25" s="137">
         <v>3</v>
       </c>
-      <c r="D25" s="111">
+      <c r="D25" s="109">
         <v>85</v>
       </c>
-      <c r="E25" s="111">
+      <c r="E25" s="109">
         <v>100</v>
       </c>
-      <c r="F25" s="111">
+      <c r="F25" s="109">
         <v>119.5</v>
       </c>
-      <c r="G25" s="172"/>
-[...1 lines deleted...]
-      <c r="I25" s="163" t="s">
+      <c r="G25" s="170"/>
+      <c r="H25" s="294"/>
+      <c r="I25" s="161" t="s">
         <v>155</v>
       </c>
-      <c r="J25" s="135">
+      <c r="J25" s="133">
         <v>500</v>
       </c>
-      <c r="K25" s="156">
+      <c r="K25" s="154">
         <v>2000</v>
       </c>
-      <c r="L25" s="156">
+      <c r="L25" s="154">
         <v>2100</v>
       </c>
-      <c r="M25" s="156">
+      <c r="M25" s="154">
         <v>220</v>
       </c>
-      <c r="N25" s="156">
+      <c r="N25" s="154">
         <v>270</v>
       </c>
-      <c r="O25" s="156">
+      <c r="O25" s="154">
         <v>780</v>
       </c>
-      <c r="P25" s="156">
+      <c r="P25" s="154">
         <v>880</v>
       </c>
-      <c r="Q25" s="156">
+      <c r="Q25" s="154">
         <v>20</v>
       </c>
-      <c r="R25" s="156">
+      <c r="R25" s="154">
         <v>24</v>
       </c>
-      <c r="S25" s="156">
+      <c r="S25" s="154">
         <v>135</v>
       </c>
-      <c r="T25" s="156">
+      <c r="T25" s="154">
         <v>145</v>
       </c>
     </row>
-    <row r="26" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B26" s="163" t="s">
+    <row r="26" spans="1:20" ht="21" customHeight="1">
+      <c r="A26" s="294"/>
+      <c r="B26" s="161" t="s">
         <v>182</v>
       </c>
-      <c r="C26" s="139">
+      <c r="C26" s="137">
         <v>3</v>
       </c>
-      <c r="D26" s="111">
+      <c r="D26" s="109">
         <v>85</v>
       </c>
-      <c r="E26" s="111">
+      <c r="E26" s="109">
         <v>100</v>
       </c>
-      <c r="F26" s="111">
+      <c r="F26" s="109">
         <v>119.5</v>
       </c>
-      <c r="G26" s="172"/>
-[...1 lines deleted...]
-      <c r="I26" s="163" t="s">
+      <c r="G26" s="170"/>
+      <c r="H26" s="294"/>
+      <c r="I26" s="161" t="s">
         <v>182</v>
       </c>
-      <c r="J26" s="135">
+      <c r="J26" s="133">
         <v>500</v>
       </c>
-      <c r="K26" s="156">
+      <c r="K26" s="154">
         <v>2000</v>
       </c>
-      <c r="L26" s="156">
+      <c r="L26" s="154">
         <v>2100</v>
       </c>
-      <c r="M26" s="156">
+      <c r="M26" s="154">
         <v>220</v>
       </c>
-      <c r="N26" s="156">
+      <c r="N26" s="154">
         <v>270</v>
       </c>
-      <c r="O26" s="156">
+      <c r="O26" s="154">
         <v>780</v>
       </c>
-      <c r="P26" s="156">
+      <c r="P26" s="154">
         <v>880</v>
       </c>
-      <c r="Q26" s="156">
+      <c r="Q26" s="154">
         <v>20</v>
       </c>
-      <c r="R26" s="156">
+      <c r="R26" s="154">
         <v>24</v>
       </c>
-      <c r="S26" s="156">
+      <c r="S26" s="154">
         <v>135</v>
       </c>
-      <c r="T26" s="156">
+      <c r="T26" s="154">
         <v>145</v>
       </c>
     </row>
-    <row r="27" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B27" s="163" t="s">
+    <row r="27" spans="1:20" ht="21" customHeight="1">
+      <c r="A27" s="294"/>
+      <c r="B27" s="161" t="s">
         <v>184</v>
       </c>
-      <c r="C27" s="139">
+      <c r="C27" s="137">
         <v>2</v>
       </c>
-      <c r="D27" s="111">
+      <c r="D27" s="109">
         <v>80</v>
       </c>
-      <c r="E27" s="111">
+      <c r="E27" s="109">
         <v>90</v>
       </c>
-      <c r="F27" s="111">
+      <c r="F27" s="109">
         <v>119.5</v>
       </c>
-      <c r="G27" s="172"/>
-[...1 lines deleted...]
-      <c r="I27" s="163" t="s">
+      <c r="G27" s="170"/>
+      <c r="H27" s="294"/>
+      <c r="I27" s="161" t="s">
         <v>184</v>
       </c>
-      <c r="J27" s="135">
+      <c r="J27" s="133">
         <v>400</v>
       </c>
-      <c r="K27" s="156">
+      <c r="K27" s="154">
         <v>1700</v>
       </c>
-      <c r="L27" s="156">
+      <c r="L27" s="154">
         <v>1950</v>
       </c>
-      <c r="M27" s="156">
+      <c r="M27" s="154">
         <v>200</v>
       </c>
-      <c r="N27" s="156">
+      <c r="N27" s="154">
         <v>300</v>
       </c>
-      <c r="O27" s="156">
+      <c r="O27" s="154">
         <v>700</v>
       </c>
-      <c r="P27" s="156">
+      <c r="P27" s="154">
         <v>850</v>
       </c>
-      <c r="Q27" s="156">
+      <c r="Q27" s="154">
         <v>19</v>
       </c>
-      <c r="R27" s="156">
+      <c r="R27" s="154">
         <v>24</v>
       </c>
-      <c r="S27" s="156">
+      <c r="S27" s="154">
         <v>130</v>
       </c>
-      <c r="T27" s="156">
+      <c r="T27" s="154">
         <v>140</v>
       </c>
     </row>
-    <row r="28" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B28" s="163" t="s">
+    <row r="28" spans="1:20" ht="21" customHeight="1">
+      <c r="A28" s="294"/>
+      <c r="B28" s="161" t="s">
         <v>207</v>
       </c>
-      <c r="C28" s="139">
+      <c r="C28" s="137">
         <v>2</v>
       </c>
-      <c r="D28" s="111">
+      <c r="D28" s="109">
         <v>80</v>
       </c>
-      <c r="E28" s="111">
+      <c r="E28" s="109">
         <v>90</v>
       </c>
-      <c r="F28" s="111">
+      <c r="F28" s="109">
         <v>119.5</v>
       </c>
-      <c r="G28" s="172"/>
-[...1 lines deleted...]
-      <c r="I28" s="163" t="s">
+      <c r="G28" s="170"/>
+      <c r="H28" s="294"/>
+      <c r="I28" s="161" t="s">
         <v>186</v>
       </c>
-      <c r="J28" s="135">
+      <c r="J28" s="133">
         <v>400</v>
       </c>
-      <c r="K28" s="156">
+      <c r="K28" s="154">
         <v>1700</v>
       </c>
-      <c r="L28" s="156">
+      <c r="L28" s="154">
         <v>1950</v>
       </c>
-      <c r="M28" s="156">
+      <c r="M28" s="154">
         <v>200</v>
       </c>
-      <c r="N28" s="156">
+      <c r="N28" s="154">
         <v>300</v>
       </c>
-      <c r="O28" s="156">
+      <c r="O28" s="154">
         <v>700</v>
       </c>
-      <c r="P28" s="156">
+      <c r="P28" s="154">
         <v>850</v>
       </c>
-      <c r="Q28" s="156">
+      <c r="Q28" s="154">
         <v>19</v>
       </c>
-      <c r="R28" s="156">
+      <c r="R28" s="154">
         <v>24</v>
       </c>
-      <c r="S28" s="156">
+      <c r="S28" s="154">
         <v>130</v>
       </c>
-      <c r="T28" s="156">
+      <c r="T28" s="154">
         <v>140</v>
       </c>
     </row>
-    <row r="29" spans="1:20" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2"/>
-[...115 lines deleted...]
-      <c r="F48" s="169"/>
+    <row r="29" spans="1:20" ht="19.95" customHeight="1"/>
+    <row r="31" spans="1:20">
+      <c r="A31" s="295"/>
+      <c r="B31" s="295"/>
+      <c r="C31" s="295"/>
+      <c r="D31" s="295"/>
+      <c r="E31" s="295"/>
+      <c r="F31" s="295"/>
+      <c r="G31" s="135"/>
+      <c r="H31" s="295"/>
+      <c r="I31" s="295"/>
+      <c r="J31" s="295"/>
+      <c r="K31" s="295"/>
+    </row>
+    <row r="32" spans="1:20">
+      <c r="A32" s="295"/>
+      <c r="B32" s="295"/>
+      <c r="C32" s="295"/>
+      <c r="D32" s="295"/>
+      <c r="E32" s="295"/>
+      <c r="F32" s="295"/>
+      <c r="G32" s="135"/>
+      <c r="H32" s="295"/>
+      <c r="I32" s="295"/>
+      <c r="J32" s="295"/>
+      <c r="K32" s="295"/>
+    </row>
+    <row r="35" spans="2:6">
+      <c r="B35" s="167"/>
+      <c r="C35" s="167"/>
+      <c r="D35" s="167"/>
+      <c r="E35" s="167"/>
+      <c r="F35" s="167"/>
+    </row>
+    <row r="36" spans="2:6">
+      <c r="B36" s="167"/>
+      <c r="C36" s="167"/>
+      <c r="D36" s="167"/>
+      <c r="E36" s="167"/>
+      <c r="F36" s="167"/>
+    </row>
+    <row r="37" spans="2:6">
+      <c r="B37" s="167"/>
+      <c r="C37" s="167"/>
+      <c r="D37" s="167"/>
+      <c r="E37" s="167"/>
+      <c r="F37" s="167"/>
+    </row>
+    <row r="38" spans="2:6">
+      <c r="B38" s="167"/>
+      <c r="C38" s="167"/>
+      <c r="D38" s="167"/>
+      <c r="E38" s="167"/>
+      <c r="F38" s="167"/>
+    </row>
+    <row r="39" spans="2:6">
+      <c r="B39" s="167"/>
+      <c r="C39" s="167"/>
+      <c r="D39" s="167"/>
+      <c r="E39" s="167"/>
+      <c r="F39" s="167"/>
+    </row>
+    <row r="41" spans="2:6">
+      <c r="B41" s="167"/>
+      <c r="C41" s="167"/>
+      <c r="D41" s="167"/>
+      <c r="E41" s="167"/>
+      <c r="F41" s="167"/>
+    </row>
+    <row r="42" spans="2:6">
+      <c r="B42" s="167"/>
+      <c r="C42" s="167"/>
+      <c r="D42" s="167"/>
+      <c r="E42" s="167"/>
+      <c r="F42" s="167"/>
+    </row>
+    <row r="43" spans="2:6">
+      <c r="B43" s="167"/>
+      <c r="C43" s="167"/>
+      <c r="D43" s="167"/>
+      <c r="E43" s="167"/>
+      <c r="F43" s="167"/>
+    </row>
+    <row r="44" spans="2:6">
+      <c r="B44" s="167"/>
+      <c r="C44" s="167"/>
+      <c r="D44" s="167"/>
+      <c r="E44" s="167"/>
+      <c r="F44" s="167"/>
+    </row>
+    <row r="45" spans="2:6">
+      <c r="B45" s="167"/>
+      <c r="C45" s="167"/>
+      <c r="D45" s="167"/>
+      <c r="E45" s="167"/>
+      <c r="F45" s="167"/>
+    </row>
+    <row r="46" spans="2:6">
+      <c r="B46" s="167"/>
+      <c r="C46" s="167"/>
+      <c r="D46" s="167"/>
+      <c r="E46" s="167"/>
+      <c r="F46" s="167"/>
+    </row>
+    <row r="47" spans="2:6">
+      <c r="B47" s="167"/>
+      <c r="C47" s="167"/>
+      <c r="D47" s="167"/>
+      <c r="E47" s="167"/>
+      <c r="F47" s="167"/>
+    </row>
+    <row r="48" spans="2:6">
+      <c r="B48" s="167"/>
+      <c r="C48" s="167"/>
+      <c r="D48" s="167"/>
+      <c r="E48" s="167"/>
+      <c r="F48" s="167"/>
     </row>
   </sheetData>
   <mergeCells count="30">
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="C32:D32"/>
     <mergeCell ref="E32:F32"/>
     <mergeCell ref="H32:I32"/>
     <mergeCell ref="J32:K32"/>
     <mergeCell ref="H17:J17"/>
     <mergeCell ref="A18:A28"/>
     <mergeCell ref="H18:H28"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="C31:D31"/>
     <mergeCell ref="E31:F31"/>
     <mergeCell ref="H31:I31"/>
     <mergeCell ref="J31:K31"/>
     <mergeCell ref="K16:L16"/>
     <mergeCell ref="M16:N16"/>
     <mergeCell ref="O16:P16"/>
     <mergeCell ref="Q16:R16"/>
     <mergeCell ref="S16:T16"/>
     <mergeCell ref="Q2:R2"/>
     <mergeCell ref="H3:J3"/>
     <mergeCell ref="A4:A14"/>
     <mergeCell ref="H4:H14"/>
     <mergeCell ref="K2:L2"/>
     <mergeCell ref="M2:N2"/>
     <mergeCell ref="O2:P2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="68" orientation="landscape" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9A74BCBE-8EE0-45BC-9040-504AC4D93B48}">
   <dimension ref="A1:J15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D15" sqref="D15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="16.8"/>
   <cols>
-    <col min="1" max="1" width="29" style="134" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="134"/>
+    <col min="1" max="1" width="29" style="132" customWidth="1"/>
+    <col min="2" max="2" width="13.5546875" style="132" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="132"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="144" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="192" t="s">
+    <row r="1" spans="1:10" s="142" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A1" s="190" t="s">
         <v>287</v>
       </c>
     </row>
-    <row r="2" spans="1:10" s="138" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="145" t="s">
+    <row r="2" spans="1:10" s="136" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A2" s="143" t="s">
         <v>288</v>
       </c>
-      <c r="B2" s="144"/>
-[...2 lines deleted...]
-      <c r="A3" s="188" t="s">
+      <c r="B2" s="142"/>
+    </row>
+    <row r="3" spans="1:10" s="146" customFormat="1" ht="21" customHeight="1" thickBot="1">
+      <c r="A3" s="186" t="s">
         <v>130</v>
       </c>
-      <c r="B3" s="188" t="s">
+      <c r="B3" s="186" t="s">
         <v>131</v>
       </c>
-      <c r="C3" s="189" t="s">
+      <c r="C3" s="187" t="s">
         <v>289</v>
       </c>
-      <c r="D3" s="189" t="s">
+      <c r="D3" s="187" t="s">
         <v>289</v>
       </c>
-      <c r="E3" s="189" t="s">
+      <c r="E3" s="187" t="s">
         <v>289</v>
       </c>
-      <c r="F3" s="189" t="s">
+      <c r="F3" s="187" t="s">
         <v>289</v>
       </c>
-      <c r="G3" s="189" t="s">
+      <c r="G3" s="187" t="s">
         <v>289</v>
       </c>
-      <c r="H3" s="189" t="s">
+      <c r="H3" s="187" t="s">
         <v>289</v>
       </c>
-      <c r="I3" s="189" t="s">
+      <c r="I3" s="187" t="s">
         <v>289</v>
       </c>
-      <c r="J3" s="189" t="s">
+      <c r="J3" s="187" t="s">
         <v>289</v>
       </c>
     </row>
-    <row r="4" spans="1:10" s="148" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="186" t="s">
+    <row r="4" spans="1:10" s="146" customFormat="1" ht="21" customHeight="1">
+      <c r="A4" s="184" t="s">
         <v>232</v>
       </c>
-      <c r="B4" s="186" t="s">
+      <c r="B4" s="184" t="s">
         <v>290</v>
       </c>
-      <c r="C4" s="187" t="s">
+      <c r="C4" s="185" t="s">
         <v>19</v>
       </c>
-      <c r="D4" s="187" t="s">
+      <c r="D4" s="185" t="s">
         <v>291</v>
       </c>
-      <c r="E4" s="187" t="s">
+      <c r="E4" s="185" t="s">
         <v>292</v>
       </c>
-      <c r="F4" s="187" t="s">
+      <c r="F4" s="185" t="s">
         <v>293</v>
       </c>
-      <c r="G4" s="187" t="s">
+      <c r="G4" s="185" t="s">
         <v>294</v>
       </c>
-      <c r="H4" s="187" t="s">
+      <c r="H4" s="185" t="s">
         <v>295</v>
       </c>
-      <c r="I4" s="187" t="s">
+      <c r="I4" s="185" t="s">
         <v>296</v>
       </c>
-      <c r="J4" s="187" t="s">
+      <c r="J4" s="185" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="5" spans="1:10" s="148" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="153" t="s">
+    <row r="5" spans="1:10" s="146" customFormat="1" ht="21" customHeight="1">
+      <c r="A5" s="151" t="s">
         <v>165</v>
       </c>
-      <c r="B5" s="153" t="s">
+      <c r="B5" s="151" t="s">
         <v>93</v>
       </c>
-      <c r="C5" s="154" t="s">
+      <c r="C5" s="152" t="s">
         <v>297</v>
       </c>
-      <c r="D5" s="154" t="s">
+      <c r="D5" s="152" t="s">
         <v>291</v>
       </c>
-      <c r="E5" s="154" t="s">
+      <c r="E5" s="152" t="s">
         <v>298</v>
       </c>
-      <c r="F5" s="154" t="s">
+      <c r="F5" s="152" t="s">
         <v>293</v>
       </c>
-      <c r="G5" s="154" t="s">
+      <c r="G5" s="152" t="s">
         <v>62</v>
       </c>
-      <c r="H5" s="155" t="s">
+      <c r="H5" s="153" t="s">
         <v>289</v>
       </c>
-      <c r="I5" s="155" t="s">
+      <c r="I5" s="153" t="s">
         <v>289</v>
       </c>
-      <c r="J5" s="155" t="s">
+      <c r="J5" s="153" t="s">
         <v>289</v>
       </c>
     </row>
-    <row r="6" spans="1:10" s="148" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="153" t="s">
+    <row r="6" spans="1:10" s="146" customFormat="1" ht="21" customHeight="1">
+      <c r="A6" s="151" t="s">
         <v>182</v>
       </c>
-      <c r="B6" s="153" t="s">
+      <c r="B6" s="151" t="s">
         <v>299</v>
       </c>
-      <c r="C6" s="154" t="s">
+      <c r="C6" s="152" t="s">
         <v>297</v>
       </c>
-      <c r="D6" s="154" t="s">
+      <c r="D6" s="152" t="s">
         <v>293</v>
       </c>
-      <c r="E6" s="154" t="s">
+      <c r="E6" s="152" t="s">
         <v>298</v>
       </c>
-      <c r="F6" s="154" t="s">
+      <c r="F6" s="152" t="s">
         <v>20</v>
       </c>
-      <c r="G6" s="154" t="s">
+      <c r="G6" s="152" t="s">
         <v>291</v>
       </c>
-      <c r="H6" s="154" t="s">
+      <c r="H6" s="152" t="s">
         <v>296</v>
       </c>
-      <c r="I6" s="154" t="s">
+      <c r="I6" s="152" t="s">
         <v>61</v>
       </c>
-      <c r="J6" s="155" t="s">
+      <c r="J6" s="153" t="s">
         <v>289</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="148" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="153" t="s">
+    <row r="7" spans="1:10" s="146" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="151" t="s">
         <v>206</v>
       </c>
-      <c r="B7" s="153" t="s">
+      <c r="B7" s="151" t="s">
         <v>93</v>
       </c>
-      <c r="C7" s="154" t="s">
+      <c r="C7" s="152" t="s">
         <v>300</v>
       </c>
-      <c r="D7" s="154" t="s">
+      <c r="D7" s="152" t="s">
         <v>293</v>
       </c>
-      <c r="E7" s="154" t="s">
+      <c r="E7" s="152" t="s">
         <v>298</v>
       </c>
-      <c r="F7" s="154" t="s">
+      <c r="F7" s="152" t="s">
         <v>291</v>
       </c>
-      <c r="G7" s="154" t="s">
+      <c r="G7" s="152" t="s">
         <v>61</v>
       </c>
-      <c r="H7" s="155" t="s">
+      <c r="H7" s="153" t="s">
         <v>289</v>
       </c>
-      <c r="I7" s="155" t="s">
+      <c r="I7" s="153" t="s">
         <v>289</v>
       </c>
-      <c r="J7" s="155" t="s">
+      <c r="J7" s="153" t="s">
         <v>289</v>
       </c>
     </row>
-    <row r="8" spans="1:10" s="148" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="A9" s="151" t="s">
+    <row r="8" spans="1:10" s="146" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="148"/>
+      <c r="B8" s="148"/>
+    </row>
+    <row r="9" spans="1:10" s="146" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A9" s="149" t="s">
         <v>301</v>
       </c>
-      <c r="B9" s="152"/>
-[...3 lines deleted...]
-      <c r="A10" s="190" t="s">
+      <c r="B9" s="150"/>
+      <c r="C9" s="147"/>
+    </row>
+    <row r="10" spans="1:10" s="146" customFormat="1" ht="21" customHeight="1" thickBot="1">
+      <c r="A10" s="188" t="s">
         <v>130</v>
       </c>
-      <c r="B10" s="190" t="s">
+      <c r="B10" s="188" t="s">
         <v>131</v>
       </c>
-      <c r="C10" s="191" t="s">
+      <c r="C10" s="189" t="s">
         <v>289</v>
       </c>
-      <c r="D10" s="191" t="s">
+      <c r="D10" s="189" t="s">
         <v>289</v>
       </c>
-      <c r="E10" s="191" t="s">
+      <c r="E10" s="189" t="s">
         <v>289</v>
       </c>
-      <c r="F10" s="191" t="s">
+      <c r="F10" s="189" t="s">
         <v>289</v>
       </c>
-      <c r="G10" s="191" t="s">
+      <c r="G10" s="189" t="s">
         <v>289</v>
       </c>
-      <c r="H10" s="191" t="s">
+      <c r="H10" s="189" t="s">
         <v>289</v>
       </c>
-      <c r="I10" s="191" t="s">
+      <c r="I10" s="189" t="s">
         <v>289</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="148" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="186" t="s">
+    <row r="11" spans="1:10" s="146" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="184" t="s">
         <v>232</v>
       </c>
-      <c r="B11" s="186" t="s">
+      <c r="B11" s="184" t="s">
         <v>299</v>
       </c>
-      <c r="C11" s="187" t="s">
+      <c r="C11" s="185" t="s">
         <v>302</v>
       </c>
-      <c r="D11" s="187" t="s">
+      <c r="D11" s="185" t="s">
         <v>291</v>
       </c>
-      <c r="E11" s="187" t="s">
+      <c r="E11" s="185" t="s">
         <v>298</v>
       </c>
-      <c r="F11" s="187" t="s">
+      <c r="F11" s="185" t="s">
         <v>293</v>
       </c>
-      <c r="G11" s="187" t="s">
+      <c r="G11" s="185" t="s">
         <v>303</v>
       </c>
-      <c r="H11" s="187" t="s">
+      <c r="H11" s="185" t="s">
         <v>295</v>
       </c>
-      <c r="I11" s="187" t="s">
+      <c r="I11" s="185" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="12" spans="1:10" s="148" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="153" t="s">
+    <row r="12" spans="1:10" s="146" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="151" t="s">
         <v>165</v>
       </c>
-      <c r="B12" s="153" t="s">
+      <c r="B12" s="151" t="s">
         <v>93</v>
       </c>
-      <c r="C12" s="154" t="s">
+      <c r="C12" s="152" t="s">
         <v>303</v>
       </c>
-      <c r="D12" s="154" t="s">
+      <c r="D12" s="152" t="s">
         <v>291</v>
       </c>
-      <c r="E12" s="154" t="s">
+      <c r="E12" s="152" t="s">
         <v>298</v>
       </c>
-      <c r="F12" s="154" t="s">
+      <c r="F12" s="152" t="s">
         <v>293</v>
       </c>
-      <c r="G12" s="154" t="s">
+      <c r="G12" s="152" t="s">
         <v>62</v>
       </c>
-      <c r="H12" s="155" t="s">
+      <c r="H12" s="153" t="s">
         <v>289</v>
       </c>
-      <c r="I12" s="155" t="s">
+      <c r="I12" s="153" t="s">
         <v>289</v>
       </c>
     </row>
-    <row r="13" spans="1:10" s="148" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="153" t="s">
+    <row r="13" spans="1:10" s="146" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="151" t="s">
         <v>182</v>
       </c>
-      <c r="B13" s="153" t="s">
+      <c r="B13" s="151" t="s">
         <v>93</v>
       </c>
-      <c r="C13" s="154" t="s">
+      <c r="C13" s="152" t="s">
         <v>303</v>
       </c>
-      <c r="D13" s="154" t="s">
+      <c r="D13" s="152" t="s">
         <v>293</v>
       </c>
-      <c r="E13" s="154" t="s">
+      <c r="E13" s="152" t="s">
         <v>298</v>
       </c>
-      <c r="F13" s="154" t="s">
+      <c r="F13" s="152" t="s">
         <v>291</v>
       </c>
-      <c r="G13" s="154" t="s">
+      <c r="G13" s="152" t="s">
         <v>61</v>
       </c>
-      <c r="H13" s="155" t="s">
+      <c r="H13" s="153" t="s">
         <v>289</v>
       </c>
-      <c r="I13" s="155" t="s">
+      <c r="I13" s="153" t="s">
         <v>289</v>
       </c>
     </row>
-    <row r="14" spans="1:10" s="148" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="153" t="s">
+    <row r="14" spans="1:10" s="146" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="151" t="s">
         <v>206</v>
       </c>
-      <c r="B14" s="153" t="s">
+      <c r="B14" s="151" t="s">
         <v>93</v>
       </c>
-      <c r="C14" s="154" t="s">
+      <c r="C14" s="152" t="s">
         <v>303</v>
       </c>
-      <c r="D14" s="154" t="s">
+      <c r="D14" s="152" t="s">
         <v>293</v>
       </c>
-      <c r="E14" s="154" t="s">
+      <c r="E14" s="152" t="s">
         <v>298</v>
       </c>
-      <c r="F14" s="154" t="s">
+      <c r="F14" s="152" t="s">
         <v>291</v>
       </c>
-      <c r="G14" s="154" t="s">
+      <c r="G14" s="152" t="s">
         <v>61</v>
       </c>
-      <c r="H14" s="155" t="s">
+      <c r="H14" s="153" t="s">
         <v>289</v>
       </c>
-      <c r="I14" s="155" t="s">
+      <c r="I14" s="153" t="s">
         <v>289</v>
       </c>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A15" s="146" t="s">
+    <row r="15" spans="1:10" ht="18">
+      <c r="A15" s="144" t="s">
         <v>289</v>
       </c>
-      <c r="B15" s="147"/>
-[...6 lines deleted...]
-      <c r="I15" s="147"/>
+      <c r="B15" s="145"/>
+      <c r="C15" s="145"/>
+      <c r="D15" s="145"/>
+      <c r="E15" s="145"/>
+      <c r="F15" s="145"/>
+      <c r="G15" s="145"/>
+      <c r="H15" s="145"/>
+      <c r="I15" s="145"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Event Progressions</vt:lpstr>
       <vt:lpstr>Hurdles Details</vt:lpstr>