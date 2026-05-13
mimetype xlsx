--- v1 (2026-03-18)
+++ v2 (2026-05-13)
@@ -1,1073 +1,1087 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\England Athletics working file\Competitions and Events\2026\2026 Licenced Events\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1572EA32-63B9-44B6-AB4F-B810F15F6ADE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5F6FA4D6-B5F1-40D5-A467-6D9DAD9E045B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13140" xr2:uid="{5092D1CE-6C0C-4BD7-BC56-F3925E16327A}"/>
+    <workbookView xWindow="90" yWindow="45" windowWidth="19080" windowHeight="12345" xr2:uid="{5092D1CE-6C0C-4BD7-BC56-F3925E16327A}"/>
   </bookViews>
   <sheets>
-    <sheet name="XC 2025-2026" sheetId="42" r:id="rId1"/>
-    <sheet name="Indoor 2026" sheetId="43" r:id="rId2"/>
+    <sheet name="XC 2025-6" sheetId="42" r:id="rId1"/>
+    <sheet name="XC 2026-7" sheetId="45" r:id="rId2"/>
     <sheet name="Outdoor 2026" sheetId="44" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Indoor 2026'!$A$1:$L$7</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'XC 2025-2026'!$B$1:$H$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Outdoor 2026'!$A$1:$L$788</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'XC 2025-6'!$B$1:$D$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2541" uniqueCount="909">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5590" uniqueCount="1574">
   <si>
     <t>EVENT NAME</t>
   </si>
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>LEVEL OF 
 LICENCE</t>
   </si>
   <si>
     <t>ENTRY DETAILS</t>
   </si>
   <si>
     <t>LICENCE 
 NUMBER</t>
   </si>
   <si>
+    <t>Swindon</t>
+  </si>
+  <si>
     <t>Loughborough</t>
   </si>
   <si>
+    <t>Sportcity</t>
+  </si>
+  <si>
     <t>Lee Valley</t>
   </si>
   <si>
-    <t>Sheffield</t>
-[...2 lines deleted...]
-    <t>Gateshead</t>
+    <t>Cardiff</t>
   </si>
   <si>
     <t>Eltham</t>
   </si>
   <si>
     <t>Eton</t>
   </si>
   <si>
     <t>VENUE</t>
   </si>
   <si>
     <t>Paula Radcliffe Athletics Stadium</t>
   </si>
   <si>
     <t>WA</t>
   </si>
   <si>
     <t>WA F</t>
   </si>
   <si>
+    <t>WA D</t>
+  </si>
+  <si>
+    <t>Stirling</t>
+  </si>
+  <si>
     <t>SE - South East</t>
   </si>
   <si>
     <t>EM - East Midlands</t>
   </si>
   <si>
     <t>L - London</t>
   </si>
   <si>
     <t>NW - North West</t>
   </si>
   <si>
+    <t>NE - North East</t>
+  </si>
+  <si>
     <t>E - East</t>
   </si>
   <si>
     <t>REGION</t>
   </si>
   <si>
+    <t>Y/H - Yorkshire/Humberside</t>
+  </si>
+  <si>
     <t>WPA</t>
   </si>
   <si>
+    <t>University of Stirling Athletics Track</t>
+  </si>
+  <si>
+    <t>WM - West Midlands</t>
+  </si>
+  <si>
     <t>Birmingham</t>
   </si>
   <si>
+    <t>https://entry4sports.com/</t>
+  </si>
+  <si>
+    <t>Longford Park Athletics Stadium</t>
+  </si>
+  <si>
+    <t>Stretford</t>
+  </si>
+  <si>
     <t>Hull</t>
   </si>
   <si>
+    <t>Nottinghamshire County Development League</t>
+  </si>
+  <si>
+    <t>Newark Sports Village</t>
+  </si>
+  <si>
+    <t>Newark</t>
+  </si>
+  <si>
+    <t>Berry Hill Park Athletic Track</t>
+  </si>
+  <si>
+    <t>Mansfield</t>
+  </si>
+  <si>
     <t>Bedford</t>
   </si>
   <si>
+    <t>WAL - Wales</t>
+  </si>
+  <si>
+    <t>https://www.englandathletics.org/</t>
+  </si>
+  <si>
     <t>https://necaa.co.uk/</t>
   </si>
   <si>
+    <t>SCO - Scotland</t>
+  </si>
+  <si>
+    <t>Southend Leisure &amp; Tennis Centre</t>
+  </si>
+  <si>
+    <t>Southend</t>
+  </si>
+  <si>
     <t>Greater Manchester County Championships</t>
   </si>
   <si>
     <t>POST CODE</t>
   </si>
   <si>
-    <t>NE10 0EF</t>
+    <t>SS2 4FA</t>
   </si>
   <si>
     <t>HU4 6XQ</t>
   </si>
   <si>
+    <t>M21 9TA</t>
+  </si>
+  <si>
+    <t>CV32 6AD</t>
+  </si>
+  <si>
     <t>N9 0AR</t>
   </si>
   <si>
     <t>WPA ENDORSED</t>
   </si>
   <si>
+    <t>SN1 2EE</t>
+  </si>
+  <si>
     <t>SE9 5LW</t>
   </si>
   <si>
+    <t>M11 3FF</t>
+  </si>
+  <si>
     <t>LE11 3TU</t>
   </si>
   <si>
     <t>Wakefield</t>
   </si>
   <si>
     <t>WF2 8TY</t>
   </si>
   <si>
     <t>MK41 9SB</t>
   </si>
   <si>
+    <t>Thornes Park Athletics Stadium</t>
+  </si>
+  <si>
+    <t>Competition Name</t>
+  </si>
+  <si>
+    <t>Licence Number</t>
+  </si>
+  <si>
+    <t>Date of Competition</t>
+  </si>
+  <si>
+    <t>Venue</t>
+  </si>
+  <si>
+    <t>Competition type</t>
+  </si>
+  <si>
+    <t>Entry link</t>
+  </si>
+  <si>
+    <t>Region</t>
+  </si>
+  <si>
+    <t>Approved</t>
+  </si>
+  <si>
     <t>Penshaw Hill Race</t>
   </si>
   <si>
     <t>North East</t>
   </si>
   <si>
     <t>Yorkshire and Humberside</t>
   </si>
   <si>
     <t>South East outside London</t>
   </si>
   <si>
     <t>West Midlands</t>
   </si>
   <si>
     <t>Middleton Park Woods and Clearings</t>
   </si>
   <si>
+    <t>FK9 4LA</t>
+  </si>
+  <si>
+    <t>UK Winter Long Throws Championships</t>
+  </si>
+  <si>
     <t>SL4 6HN</t>
   </si>
   <si>
+    <t>NG24 4FH</t>
+  </si>
+  <si>
+    <t>NG18 4JR</t>
+  </si>
+  <si>
+    <t>Leamington Open Graded Series</t>
+  </si>
+  <si>
     <t>Lee Valley Athletics Centre</t>
   </si>
   <si>
     <t>https://entry4sports.co.uk/#/</t>
   </si>
   <si>
     <t>King's Lynn</t>
   </si>
   <si>
     <t>PE30 2NB</t>
   </si>
   <si>
     <t>Hendon</t>
   </si>
   <si>
     <t>NW4 1RL</t>
   </si>
   <si>
     <t>B42 2BE</t>
   </si>
   <si>
+    <t>Telford</t>
+  </si>
+  <si>
+    <t>TF2 7AB</t>
+  </si>
+  <si>
+    <t>Thames Valley Athletics Centre</t>
+  </si>
+  <si>
+    <t>Wavertree Athletic Track</t>
+  </si>
+  <si>
+    <t>Liverpool</t>
+  </si>
+  <si>
+    <t>L15 4LE</t>
+  </si>
+  <si>
+    <t>Chelmsford Sport &amp; Athletics Centre</t>
+  </si>
+  <si>
+    <t>Chelmsford</t>
+  </si>
+  <si>
+    <t>CM1 2EH</t>
+  </si>
+  <si>
+    <t>Norman Park Athletic Track</t>
+  </si>
+  <si>
+    <t>Bromley</t>
+  </si>
+  <si>
+    <t>BR2 9EJ</t>
+  </si>
+  <si>
+    <t>Yeovil</t>
+  </si>
+  <si>
+    <t>BA21 4AW</t>
+  </si>
+  <si>
+    <t>Down Grange Athletic Track</t>
+  </si>
+  <si>
+    <t>Basingstoke</t>
+  </si>
+  <si>
+    <t>RG22 5SN</t>
+  </si>
+  <si>
+    <t>Southern Athletics League Division 1</t>
+  </si>
+  <si>
+    <t>Finsbury Park</t>
+  </si>
+  <si>
+    <t>N4 1EE</t>
+  </si>
+  <si>
+    <t>Medway Park</t>
+  </si>
+  <si>
+    <t>Gillingham</t>
+  </si>
+  <si>
+    <t>ME7 1HF</t>
+  </si>
+  <si>
+    <t>Bannister Sports Centre</t>
+  </si>
+  <si>
+    <t>Harrow</t>
+  </si>
+  <si>
+    <t>HA3 6SW</t>
+  </si>
+  <si>
+    <t>Woking Sportsbox</t>
+  </si>
+  <si>
+    <t>Woking</t>
+  </si>
+  <si>
+    <t>GU22 0AF</t>
+  </si>
+  <si>
+    <t>Parliament Hill Fields Track</t>
+  </si>
+  <si>
+    <t>Parliament Hill</t>
+  </si>
+  <si>
+    <t>NW3 2JP</t>
+  </si>
+  <si>
     <t>David Hardingham Memorial 3000m, Norfolk Open</t>
   </si>
   <si>
+    <t>Lincolnshire County Championships</t>
+  </si>
+  <si>
     <t>Shaftesbury Barnet Harriers Throwsfest</t>
   </si>
   <si>
     <t>Stonex Stadium</t>
   </si>
   <si>
+    <t>Trafford AC Medal Meeting</t>
+  </si>
+  <si>
+    <t>https://www.traffordac.co.uk/php/index.php?script=home.php</t>
+  </si>
+  <si>
+    <t>Keepmoat Stadium Athletics Track</t>
+  </si>
+  <si>
+    <t>Doncaster</t>
+  </si>
+  <si>
+    <t>DN4 5JW</t>
+  </si>
+  <si>
+    <t>Watford Harriers Open Graded Meetings</t>
+  </si>
+  <si>
+    <t>Woodside Stadium</t>
+  </si>
+  <si>
+    <t>Watford</t>
+  </si>
+  <si>
+    <t>WD25 7HH</t>
+  </si>
+  <si>
+    <t>https://watfordharriers.org.uk/</t>
+  </si>
+  <si>
+    <t>Mary Peters Stadium</t>
+  </si>
+  <si>
+    <t>Belfast</t>
+  </si>
+  <si>
+    <t>BT9 5PR</t>
+  </si>
+  <si>
+    <t>Highgate Harriers Open Meeting</t>
+  </si>
+  <si>
+    <t>https://www.highgateharriers.org.uk/</t>
+  </si>
+  <si>
+    <t>Mark Cawte Memorial Open Meeting</t>
+  </si>
+  <si>
     <t>Leigh Sports Village</t>
   </si>
   <si>
     <t>Leigh</t>
   </si>
   <si>
     <t>WN7 4GX</t>
   </si>
   <si>
+    <t>Somerset County Championships</t>
+  </si>
+  <si>
     <t>Winchester</t>
   </si>
   <si>
     <t>SO23 0QA</t>
   </si>
   <si>
+    <t>William Parker Community Athletics Arena</t>
+  </si>
+  <si>
+    <t>Hastings</t>
+  </si>
+  <si>
+    <t>TN34 2NT</t>
+  </si>
+  <si>
+    <t>Bedford International Athletics Stadium</t>
+  </si>
+  <si>
+    <t>Sandy</t>
+  </si>
+  <si>
+    <t>SG19 1BL</t>
+  </si>
+  <si>
+    <t>Stanley Park Athletics Arena</t>
+  </si>
+  <si>
+    <t>FY3 9HQ</t>
+  </si>
+  <si>
+    <t>Blackpool</t>
+  </si>
+  <si>
+    <t>Telford Athletics Stadium</t>
+  </si>
+  <si>
+    <t>Edmonscote Athletic Track</t>
+  </si>
+  <si>
+    <t>Ashton Playing Fields</t>
+  </si>
+  <si>
+    <t>IG8 8AA</t>
+  </si>
+  <si>
     <t>https://www.midlancs.org.uk/</t>
   </si>
   <si>
+    <t>Crownpoint Sports Complex</t>
+  </si>
+  <si>
+    <t>Crownpoint</t>
+  </si>
+  <si>
+    <t>G40 2AL</t>
+  </si>
+  <si>
+    <t>Exeter Arena</t>
+  </si>
+  <si>
+    <t>Exeter</t>
+  </si>
+  <si>
+    <t>EX4 8NT</t>
+  </si>
+  <si>
+    <t>Lancashire County Championships</t>
+  </si>
+  <si>
+    <t>Aberdare</t>
+  </si>
+  <si>
+    <t>CF44 7RP</t>
+  </si>
+  <si>
+    <t>Stourport</t>
+  </si>
+  <si>
+    <t>DY13 8BQ</t>
+  </si>
+  <si>
+    <t>Mile End Stadium</t>
+  </si>
+  <si>
+    <t>Mile End</t>
+  </si>
+  <si>
+    <t>E3 4HL</t>
+  </si>
+  <si>
+    <t>Cancelled</t>
+  </si>
+  <si>
     <t>https://www.britishmilersclub.com/</t>
   </si>
   <si>
+    <t>Sandy Sports Centre</t>
+  </si>
+  <si>
     <t>University of Winchester</t>
   </si>
   <si>
+    <t>Wolverhampton</t>
+  </si>
+  <si>
+    <t>WV6 9NW</t>
+  </si>
+  <si>
+    <t>Princess Mary Athletic Stadium</t>
+  </si>
+  <si>
+    <t>Cleckheaton</t>
+  </si>
+  <si>
+    <t>WF15 6LW</t>
+  </si>
+  <si>
+    <t>https://www.notts-minileague.co.uk/</t>
+  </si>
+  <si>
+    <t>Costello Stadium</t>
+  </si>
+  <si>
+    <t>Wycombe District Athletics Complex</t>
+  </si>
+  <si>
+    <t>SL7 3RS</t>
+  </si>
+  <si>
     <t>Barker Gotelee Ekiden</t>
   </si>
   <si>
-    <t>East</t>
+    <t>Woodford</t>
+  </si>
+  <si>
+    <t>Swanley Summer Relays</t>
+  </si>
+  <si>
+    <t>Swanley Park, New Barn Road, Swanley BR8 7PW</t>
+  </si>
+  <si>
+    <t>SW - South West</t>
+  </si>
+  <si>
+    <t>NI - Northern Ireland</t>
   </si>
   <si>
     <t>London</t>
   </si>
   <si>
-    <t>East Sussex Sunday Cross Country League</t>
+    <t>https://www.vaultmanchester.com/</t>
   </si>
   <si>
     <t>POT VENUE</t>
   </si>
   <si>
+    <t>https://www.seaa.org.uk/</t>
+  </si>
+  <si>
     <t>Liddiard Trophy</t>
   </si>
   <si>
     <t>CC25/1589</t>
   </si>
   <si>
     <t>Fryent Country Park, Kingsbury , London NW9</t>
   </si>
   <si>
     <t>North West London Cross Country  Young Athletes League</t>
   </si>
   <si>
     <t>CC25/1590</t>
   </si>
   <si>
-    <t>https://wirralxcountry.weebly.com/</t>
-[...11 lines deleted...]
-    <t>South Park, Darlington</t>
+    <t>Whitewebbs Park, Enfield</t>
+  </si>
+  <si>
+    <t>https://www.doncasterathleticclub.com/</t>
   </si>
   <si>
     <t>Wormwood Scrubs</t>
   </si>
   <si>
     <t>North West</t>
   </si>
   <si>
-    <t>Liverpool Harriers - Merseyside Senior Schools Cross Country League</t>
-[...59 lines deleted...]
-    <t>IND 26/011</t>
+    <t>Southern Cross Country League</t>
+  </si>
+  <si>
+    <t>https://www.southerncrosscountryleague.co.uk/</t>
   </si>
   <si>
     <t>https://data.opentrack.run/en-gb/o/GBR/SBH/#pills-competitions/</t>
   </si>
   <si>
     <t>OUT 26/001</t>
   </si>
   <si>
-    <t>Lee Valley Minithon</t>
-[...7 lines deleted...]
-  <si>
     <t>Humber County Championships</t>
   </si>
   <si>
-    <t>Gateshead Academy for Sport Indoor</t>
-[...1 lines deleted...]
-  <si>
     <t>CC25/1782</t>
   </si>
   <si>
     <t xml:space="preserve">Merseyside County Cross Country Championships </t>
   </si>
   <si>
     <t>Sherdley Park, St.Helens</t>
   </si>
   <si>
-    <t>Hardwick X-Stream</t>
-[...8 lines deleted...]
-    <t>https://www.bearbrookrunningclub.co.uk/page/view/hardwick-x-stream</t>
+    <t>Princess Royal Sports Arena</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>PE21 7PB</t>
+  </si>
+  <si>
+    <t>https://seaa.org.uk/index.php/results/track-and-field</t>
   </si>
   <si>
     <t>Leigh Harriers Spring Throws Open</t>
   </si>
   <si>
     <t>OUT 26/002</t>
   </si>
   <si>
     <t>University of Winchester Open Championships</t>
   </si>
   <si>
     <t>https://data.opentrack.run/en-gb/x/2026/GBR/hantscollegeschamps/</t>
   </si>
   <si>
     <t>OUT 26/003</t>
   </si>
   <si>
-    <t>Bedford Indoor Facility</t>
-[...14 lines deleted...]
-    <t>IND 26/066</t>
+    <t>OUT 26/004</t>
+  </si>
+  <si>
+    <t xml:space="preserve">England Athletics North &amp; Midlands Winter Long Throws Championships </t>
+  </si>
+  <si>
+    <t>OUT 26/005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">England Athletics South Winter Long Throws Championships </t>
+  </si>
+  <si>
+    <t>OUT 26/006</t>
   </si>
   <si>
     <t xml:space="preserve">DATE LICENCE SENT  </t>
   </si>
   <si>
+    <t>Welsh Winter Long Throws Championships</t>
+  </si>
+  <si>
+    <t>Ron Jones Stadium</t>
+  </si>
+  <si>
+    <t>OUT 26/007</t>
+  </si>
+  <si>
+    <t>scottishathletics Senior &amp; Masters 10000m Championships</t>
+  </si>
+  <si>
+    <t>OUT 26/008</t>
+  </si>
+  <si>
+    <t>scottishathletics U18/U20 3000m Championships</t>
+  </si>
+  <si>
+    <t>OUT 26/009</t>
+  </si>
+  <si>
     <t>Lynnsport Athletics Track</t>
   </si>
   <si>
     <t>OUT 26/010</t>
   </si>
   <si>
-    <t>CC25/1843</t>
-[...8 lines deleted...]
-    <t>School</t>
+    <t>https://data.opentrack.run/en-gb/x/2026/GBR/bmaf-itfc/</t>
+  </si>
+  <si>
+    <t>The Pursuit 5000m</t>
+  </si>
+  <si>
+    <t>OUT 26/011</t>
+  </si>
+  <si>
+    <t>The Monument Mile</t>
+  </si>
+  <si>
+    <t>https://data.opentrack.run/en-gb/x/2026/GBR/monument-mile-classic/</t>
+  </si>
+  <si>
+    <t>OUT 26/012</t>
+  </si>
+  <si>
+    <t>OUT 26/013</t>
+  </si>
+  <si>
+    <t>Trafford AC Grand Prix</t>
+  </si>
+  <si>
+    <t>OUT 26/014</t>
+  </si>
+  <si>
+    <t>BIGish Jumps &amp; Throws Fest</t>
+  </si>
+  <si>
+    <t>https://www.bedfordgames.co.uk/</t>
+  </si>
+  <si>
+    <t>OUT 26/015</t>
+  </si>
+  <si>
+    <t>Bill Whistlecrost Stadium</t>
+  </si>
+  <si>
+    <t>https://www.somerset-athletics.co.uk/</t>
+  </si>
+  <si>
+    <t>OUT 26/016</t>
+  </si>
+  <si>
+    <t>Doncaster Spring Open</t>
+  </si>
+  <si>
+    <t>OUT 26/017</t>
+  </si>
+  <si>
+    <t>OUT 26/018</t>
+  </si>
+  <si>
+    <t>Waverley AC Winter Throws</t>
+  </si>
+  <si>
+    <t>OUT 26/019</t>
+  </si>
+  <si>
+    <t>Winchester &amp; District AC Season Opener</t>
+  </si>
+  <si>
+    <t>University of Winchester Sports Stadium</t>
+  </si>
+  <si>
+    <t>https://data.opentrack.run/en-gb/x/2026/GBR/wadacseasonopeneropen12026/</t>
+  </si>
+  <si>
+    <t>OUT 26/020</t>
+  </si>
+  <si>
+    <t>West Yorkshire Track &amp; Field League</t>
+  </si>
+  <si>
+    <t>http/:www.westyorkshireathletics.org.uk/wy126index.htm</t>
+  </si>
+  <si>
+    <t>OUT 26/021</t>
+  </si>
+  <si>
+    <t>Basingstoke &amp; Mid Hants AC Young Athletes Open Meeting</t>
+  </si>
+  <si>
+    <t>https://meets.rosterathletics.com/public/competitions/details/about?id=27603</t>
+  </si>
+  <si>
+    <t>OUT 26/022</t>
+  </si>
+  <si>
+    <t>https://www.southernathletics.org.uk/</t>
+  </si>
+  <si>
+    <t>OUT 26/023</t>
+  </si>
+  <si>
+    <t>High Wycombe</t>
+  </si>
+  <si>
+    <t>County Ground</t>
+  </si>
+  <si>
+    <t>https://www.swindonharriers.com</t>
+  </si>
+  <si>
+    <t>OUT 26/024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://meets.rosterathletics.com/public/competitions/details/about?id=27900  </t>
+  </si>
+  <si>
+    <t>OUT 26/025</t>
+  </si>
+  <si>
+    <t>Kidderminster &amp; Stourport AC Spring Open</t>
+  </si>
+  <si>
+    <t>OUT 26/026</t>
+  </si>
+  <si>
+    <t>Black Country Hammerfest JGP 1 - supported by Telford AC</t>
+  </si>
+  <si>
+    <t>OUT 26/027</t>
+  </si>
+  <si>
+    <t>Kingston upon Hull Spring Open</t>
+  </si>
+  <si>
+    <t>https://meets.rosterathletics.com/public/competitions/details/about?id=28064</t>
+  </si>
+  <si>
+    <t>OUT 26/028</t>
+  </si>
+  <si>
+    <t>OUT 26/029</t>
+  </si>
+  <si>
+    <t>Dwarf Sports Association UK 2026 National Games</t>
+  </si>
+  <si>
+    <t>Aldersley Leisure Village</t>
+  </si>
+  <si>
+    <t>OUT 26/030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Belfast Classic </t>
+  </si>
+  <si>
+    <t>OUT 26/031</t>
+  </si>
+  <si>
+    <t>HY Athletic Club Open Meeting</t>
+  </si>
+  <si>
+    <t>https://meets.rosterathletics.com/public/competitions?filter=eyJjb3VudHJ5Q29kZSI6IkdCUiJ9</t>
+  </si>
+  <si>
+    <t>OUT 26/032</t>
+  </si>
+  <si>
+    <t>Liverpool Harriers &amp; AC Open Meeting</t>
+  </si>
+  <si>
+    <t>https://meets.rosterathletics.com/public/competitions/details/about?id=28092</t>
+  </si>
+  <si>
+    <t>OUT 26/033</t>
+  </si>
+  <si>
+    <t>OUT 26/034</t>
+  </si>
+  <si>
+    <t>Leamington</t>
+  </si>
+  <si>
+    <t>https://data.opentrack.run/en-gb/x/2026/GBR/leam-open-may/</t>
+  </si>
+  <si>
+    <t>OUT 26/035</t>
+  </si>
+  <si>
+    <t>Highgate Harriers Open with Middlesex U20/Senior 5000m Championships (Electronic times only)</t>
+  </si>
+  <si>
+    <t>OUT 26/036</t>
+  </si>
+  <si>
+    <t>OUT 26/037</t>
+  </si>
+  <si>
+    <t>Biggleswade AC Spring Open</t>
+  </si>
+  <si>
+    <t>OUT 26/038</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Southend City Open </t>
+  </si>
+  <si>
+    <t>http://southendac.co.uk/club-track-and-field-championships-and-open/</t>
+  </si>
+  <si>
+    <t>OUT 26/039</t>
+  </si>
+  <si>
+    <t>Dennis Daly Memorial Open Graded Meeting</t>
+  </si>
+  <si>
+    <t>https://www.raceresults.co.uk/results/2026/#0</t>
+  </si>
+  <si>
+    <t>OUT 26/040</t>
+  </si>
+  <si>
+    <t>South West Athletics Academy Spring Open</t>
+  </si>
+  <si>
+    <t>https://www.sw-athletics-academy.co.uk/event-details/swaa-spring-open-meeting-2026</t>
+  </si>
+  <si>
+    <t>OUT 26/041</t>
+  </si>
+  <si>
+    <t>Be Fit Today Track Academy Outdoor Series</t>
+  </si>
+  <si>
+    <t>https://data.opentrack.run/en-gb/x/2026/GBR/bftta-outdoor-1/</t>
+  </si>
+  <si>
+    <t>OUT 26/042</t>
+  </si>
+  <si>
+    <t>Oxford v Cambridge Varsity Outdoor Throws</t>
+  </si>
+  <si>
+    <t>OUT 26/043</t>
   </si>
   <si>
     <t>League</t>
   </si>
   <si>
-    <t>Wellesley Woodlands, Aldershot, Hampshire</t>
+    <t>Open</t>
+  </si>
+  <si>
+    <t>Series</t>
   </si>
   <si>
     <t>Championship</t>
   </si>
   <si>
-    <t>South East Schools U13/14 Inter County Cross Country Championships</t>
-[...13 lines deleted...]
-  <si>
     <t>Relay</t>
   </si>
   <si>
-    <t>Trafford AC Medal Meeting</t>
-[...250 lines deleted...]
-  <si>
     <t>London Schools AA County Cross Country Championships</t>
   </si>
   <si>
     <t>CC26/1872</t>
   </si>
   <si>
     <t>CC26/1873</t>
   </si>
   <si>
     <t>Penshaw Monument, Chester Road, Sunderland.</t>
   </si>
   <si>
     <t>https://www.race-results.co.uk/results/2026/</t>
   </si>
   <si>
-    <t>Mark Cawte Memorial Open Meeting</t>
-[...287 lines deleted...]
-    <t>OUT 26/042</t>
+    <t>Worcestershire Midweek Series supported by Halesowen AC</t>
+  </si>
+  <si>
+    <t>Haybridge High School, Brake Lane, Hagley, Worcestershire</t>
+  </si>
+  <si>
+    <t>National Trust Nimmings Carpark, Clent Hills, Clent Worcestershire</t>
   </si>
   <si>
     <t>https://data.opentrack.run/en-gb/x/2026/GBR/bftta-outdoor-2/</t>
   </si>
   <si>
     <t>OUT 26/044</t>
   </si>
   <si>
     <t xml:space="preserve">Blackpool Wyre &amp; Fylde AC Winter Warm-Up Meeting </t>
   </si>
   <si>
     <t>https://bwfac.co.uk/winter-warm-up/</t>
   </si>
   <si>
     <t>OUT 26/045</t>
   </si>
   <si>
     <t>Lancashire Combined Events Championships</t>
   </si>
   <si>
     <t>https://lancashireschoolsaa.co.uk/index.php/combined-events</t>
   </si>
   <si>
     <t>OUT 26/046</t>
   </si>
@@ -1155,80 +1169,119 @@
   <si>
     <t>https://gratimhow.github.io/SandHInfoPage.html</t>
   </si>
   <si>
     <t>OUT 26/051</t>
   </si>
   <si>
     <t>Bracknell AC 46th Young Athletes Open Meeting</t>
   </si>
   <si>
     <t>Bracknell Sports &amp; Leisure Centre</t>
   </si>
   <si>
     <t>Bracknell</t>
   </si>
   <si>
     <t>RG12 9SE</t>
   </si>
   <si>
     <t>https://meets.rosterathletics.com/public/competitions/details/about?id=28090</t>
   </si>
   <si>
     <t>OUT 26/052</t>
   </si>
   <si>
+    <t>CC26/1890</t>
+  </si>
+  <si>
+    <t>CC26/1891</t>
+  </si>
+  <si>
+    <t>Yorkshire Veterans' AA - Grand Prix Race</t>
+  </si>
+  <si>
+    <t>CC26/1894</t>
+  </si>
+  <si>
+    <t>Holland Sports Night of Relays</t>
+  </si>
+  <si>
+    <t>CC26/1895</t>
+  </si>
+  <si>
+    <t>Mill Lane Recreation Ground, Hurst Green, Oxted, RH8 9DF.</t>
+  </si>
+  <si>
+    <t>CC26/1897</t>
+  </si>
+  <si>
+    <t>Ipswich High School, Nelsons Avenue, Woolverstone, Ipswich IP9 1AZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.ipswichekiden.co.uk/ </t>
+  </si>
+  <si>
+    <t>Surrey County Championships</t>
+  </si>
+  <si>
     <t>Cumbria School of Hammer</t>
   </si>
   <si>
     <t>Sheepmount Athletics Stadium</t>
   </si>
   <si>
     <t>Carlisle</t>
   </si>
   <si>
     <t>CA3 9HR</t>
   </si>
   <si>
+    <t>OUT 26/053</t>
+  </si>
+  <si>
     <t>OUT 26/054</t>
   </si>
   <si>
+    <t>BMAF Winter Throws</t>
+  </si>
+  <si>
     <t>Oxford Horspath Athletics Stadium</t>
   </si>
   <si>
     <t>Horspath</t>
   </si>
   <si>
     <t>OX4 2RR</t>
   </si>
   <si>
+    <t>OUT 26/055</t>
+  </si>
+  <si>
     <t>Telford Spring Warm Up</t>
   </si>
   <si>
-    <t>Telford Athletics Track</t>
-[...1 lines deleted...]
-  <si>
     <t>OUT 26/056</t>
   </si>
   <si>
     <t xml:space="preserve">The Peter Lee Memorial Meet </t>
   </si>
   <si>
     <t>Ridlins Wood Athletics Track</t>
   </si>
   <si>
     <t>Stevenage</t>
   </si>
   <si>
     <t>SG2 9PG</t>
   </si>
   <si>
     <t>https://meets.rosterathletics.com/public/competitions/details/about?id=27915</t>
   </si>
   <si>
     <t>OUT 26/057</t>
   </si>
   <si>
     <t>Comeback 5000m 2026 #6</t>
   </si>
   <si>
     <t>Millenium Arena</t>
@@ -1314,140 +1367,113 @@
   <si>
     <t xml:space="preserve">Wiltshire County Championships </t>
   </si>
   <si>
     <t>County Ground Track</t>
   </si>
   <si>
     <t xml:space="preserve"> https://about.rosterathletics.com/en-GB/  </t>
   </si>
   <si>
     <t>OUT 26/064</t>
   </si>
   <si>
     <t>Achilles Schools Relays</t>
   </si>
   <si>
     <t>https://www.achilles.org/schools</t>
   </si>
   <si>
     <t>OUT 26/065</t>
   </si>
   <si>
     <t>OUT 26/066</t>
   </si>
   <si>
+    <t>Isle of Wight Outdoor Winter Throws 1</t>
+  </si>
+  <si>
     <t>Fairway Athletics Centre</t>
   </si>
   <si>
     <t>Sandown</t>
   </si>
   <si>
     <t>PO36 9JH</t>
   </si>
   <si>
+    <t>OUT 26/067</t>
+  </si>
+  <si>
     <t>BRAT Spring Open</t>
   </si>
   <si>
     <t>University of Birmingham</t>
   </si>
   <si>
     <t>Birmingham (U)</t>
   </si>
   <si>
     <t>B15 2RA</t>
   </si>
   <si>
     <t>https://entry4sports.co.uk/entry/v5/competition/schedule.php?compid=1392</t>
   </si>
   <si>
     <t>OUT 26/068</t>
   </si>
   <si>
-    <t>Watford &amp; District Year 5 Cross Country Final supported by Watford Harriers</t>
-[...46 lines deleted...]
-  <si>
     <t>Kent AC Early Season Open Meet</t>
   </si>
   <si>
     <t>The Alex Yee Ladywell Arena</t>
   </si>
   <si>
     <t>Catford</t>
   </si>
   <si>
     <t>SE6 4QX</t>
   </si>
   <si>
     <t>OUT 26/069</t>
   </si>
   <si>
+    <t>Project 45 - Night of 3000m</t>
+  </si>
+  <si>
+    <t>University of Bath</t>
+  </si>
+  <si>
+    <t>Bath</t>
+  </si>
+  <si>
+    <t>BA2 7AY</t>
+  </si>
+  <si>
+    <t>https://meets.rosterathletics.com/public/competitions/details/about?id=28159</t>
+  </si>
+  <si>
     <t>Ashford AC Summer Open Meeting Series</t>
   </si>
   <si>
     <t>Julie Rose Stadium</t>
   </si>
   <si>
     <t>Ashford</t>
   </si>
   <si>
     <t>TN24 9QX</t>
   </si>
   <si>
     <t>OUT 26/071</t>
   </si>
   <si>
     <t>Bury AC March Open Throws Competition</t>
   </si>
   <si>
     <t>Market Street Athletics Track</t>
   </si>
   <si>
     <t>Bury</t>
   </si>
   <si>
     <t>BL9 0AJ</t>
@@ -1650,143 +1676,113 @@
   <si>
     <t>Xcel Sports Hub</t>
   </si>
   <si>
     <t>Walton</t>
   </si>
   <si>
     <t>KT12 2JP</t>
   </si>
   <si>
     <t>https://data.opentrack.run/en-gb/x/2026/GBR/msq/</t>
   </si>
   <si>
     <t>OUT 26/084</t>
   </si>
   <si>
     <t>Wessex Young Athletes' League</t>
   </si>
   <si>
     <t>https://www.wessexleaguetandf.co.uk/</t>
   </si>
   <si>
     <t>OUT 26/085</t>
   </si>
   <si>
-    <t>Wessex Young Athletes' League - no caged throws/HJ or PV</t>
-[...1 lines deleted...]
-  <si>
     <t>Tilsley Park Athletics Track</t>
   </si>
   <si>
     <t>Abingdon</t>
   </si>
   <si>
     <t>OX14 1PU</t>
   </si>
   <si>
     <t>Charlton Centre Athletics Track</t>
   </si>
   <si>
     <t>Andover</t>
   </si>
   <si>
     <t>SP10 3LF</t>
   </si>
   <si>
     <t>Kings Park Athletic Track</t>
   </si>
   <si>
     <t>Bournemouth</t>
   </si>
   <si>
     <t>BH7 6JD</t>
   </si>
   <si>
     <t>Salisbury Running Track</t>
   </si>
   <si>
     <t>Salisbury</t>
   </si>
   <si>
     <t>SP1 3NR</t>
   </si>
   <si>
-    <t>Wessex Young Athletes' League - no LJ/TJ</t>
-[...1 lines deleted...]
-  <si>
     <t>Ashdown Leisure Centre</t>
   </si>
   <si>
     <t>Poole</t>
   </si>
   <si>
     <t>BH17 8PY</t>
   </si>
   <si>
     <t>Derbyshire Athletics Equipment Test 2026</t>
   </si>
   <si>
     <t>Moorways Athletics Stadium</t>
   </si>
   <si>
     <t>Derby</t>
   </si>
   <si>
     <t>DE24 9HY</t>
   </si>
   <si>
     <t>http://runjumpthrowathletics.co.uk/</t>
   </si>
   <si>
     <t>OUT 26/086</t>
   </si>
   <si>
-    <t>Yorkshire Veterans' AA - Grand Prix Race</t>
-[...22 lines deleted...]
-  <si>
     <t>Shaftesbury Barnet Harriers Jumpsfest</t>
   </si>
   <si>
     <t>https://data.opentrack.run/en-gb/x/2026/GBR/sbh-jumpsfest/</t>
   </si>
   <si>
     <t>OUT 26/087</t>
   </si>
   <si>
     <t>Yeovil Spring Open</t>
   </si>
   <si>
     <t>Bill Whistlecroft Stadium</t>
   </si>
   <si>
     <t>https://www.yeovilolympiads.com/</t>
   </si>
   <si>
     <t>OUT 26/088</t>
   </si>
   <si>
     <t>DAN 5000m County Championships</t>
   </si>
   <si>
     <t>https://meets.rosterathletics.com/public/competitions/details/about?id=28191</t>
@@ -1887,95 +1883,95 @@
   <si>
     <t>Preston</t>
   </si>
   <si>
     <t>PR2 1SG</t>
   </si>
   <si>
     <t>UK Youth Development League Upper Age Group - Southern Premier</t>
   </si>
   <si>
     <t>Palmer Park Athletic Track</t>
   </si>
   <si>
     <t>Reading</t>
   </si>
   <si>
     <t>RG6 1LF</t>
   </si>
   <si>
     <t>UK Youth Development League Upper Age Group - Southern 1A</t>
   </si>
   <si>
     <t>Havering</t>
   </si>
   <si>
-    <t>UK Youth Development League Upper Age Group - Southern 1B - no hammer or discus</t>
-[...1 lines deleted...]
-  <si>
     <t>Tonbridge School Athletics Track</t>
   </si>
   <si>
-    <t>Tonbrindge</t>
-[...1 lines deleted...]
-  <si>
     <t>TN10 3AD</t>
   </si>
   <si>
     <t>UK Youth Development League Upper Age Group - Southern 1C</t>
   </si>
   <si>
     <t>Perivale Park Athletic Track</t>
   </si>
   <si>
     <t>Perivale</t>
   </si>
   <si>
     <t>UB6 8TJ</t>
   </si>
   <si>
     <t>UK Youth Development League Upper Age Group - Southern 1D</t>
   </si>
   <si>
     <t>K2 Athletics Stadium</t>
   </si>
   <si>
     <t>Crawley</t>
   </si>
   <si>
     <t>RH11 9BQ</t>
   </si>
   <si>
     <t>South West Athletics League</t>
   </si>
   <si>
     <t>https://www.southwestathleticsleague.com/</t>
   </si>
   <si>
     <t>OUT 26/095</t>
   </si>
   <si>
+    <t>Eden Runners 5000m</t>
+  </si>
+  <si>
+    <t>OUT 26/096</t>
+  </si>
+  <si>
     <t>Jack Kee Memorial Throws Meeting</t>
   </si>
   <si>
     <t>Stantonbury Stadium</t>
   </si>
   <si>
     <t>Milton Keynes</t>
   </si>
   <si>
     <t>MK14 6BN</t>
   </si>
   <si>
     <t>https://data.opentrack.run/en-gb/x/2026/GBR/</t>
   </si>
   <si>
     <t>OUT 26/097</t>
   </si>
   <si>
     <t>Avon Track &amp; Field League</t>
   </si>
   <si>
     <t>OUT 26/098</t>
   </si>
   <si>
     <t>Cheshire County Championships</t>
@@ -2049,89 +2045,83 @@
   <si>
     <t>Hillingdon</t>
   </si>
   <si>
     <t>UB8 1ES</t>
   </si>
   <si>
     <t>OUT 26/103</t>
   </si>
   <si>
     <t>Guildford Spectrum Athletic Track</t>
   </si>
   <si>
     <t>Guildford</t>
   </si>
   <si>
     <t>GU1 1UP</t>
   </si>
   <si>
     <t>Milton Keynes Open Meeting</t>
   </si>
   <si>
     <t>OUT 26/104</t>
   </si>
   <si>
+    <t>Lancaster Cup</t>
+  </si>
+  <si>
+    <t>OUT 26/105</t>
+  </si>
+  <si>
     <t>Avon AA/Yate &amp; Distrct AC Masters Open</t>
   </si>
   <si>
     <t>https://meets.rosterathletics.com/public/competitions/details/about?id=28019</t>
   </si>
   <si>
     <t>OUT 26/106</t>
   </si>
   <si>
     <t>SW South West</t>
   </si>
   <si>
     <t>Dorset County Championships</t>
   </si>
   <si>
     <t>https://meets.rosterathletics.com/public/competitions</t>
   </si>
   <si>
     <t>OUT 26/107</t>
   </si>
   <si>
     <t>Southend Track &amp; Field Meet</t>
   </si>
   <si>
     <t>OUT 26/108</t>
   </si>
   <si>
-    <t>Sheffield Varsity</t>
-[...10 lines deleted...]
-  <si>
     <t>Plymouth Mile</t>
   </si>
   <si>
     <t>Brickfields Athletic Track</t>
   </si>
   <si>
     <t>Plymouth</t>
   </si>
   <si>
     <t>PL1 4NE</t>
   </si>
   <si>
     <t>https://plymouthac.co.uk/event/copac-1-mile-time-trial/</t>
   </si>
   <si>
     <t>OUT 26/109</t>
   </si>
   <si>
     <t>SLAN Very Early Season Opener</t>
   </si>
   <si>
     <t>Tooting Bec Athletics Track</t>
   </si>
   <si>
     <t>Tooting Bec</t>
@@ -2211,83 +2201,89 @@
   <si>
     <t>OUT 26/116</t>
   </si>
   <si>
     <t>Biggleswade AC Track Fest</t>
   </si>
   <si>
     <t>https://www.biggleswadeac.org.uk</t>
   </si>
   <si>
     <t>OUT 26/117</t>
   </si>
   <si>
     <t>Medway &amp; Maidstone Open Graded Competition</t>
   </si>
   <si>
     <t>OUT 26/118</t>
   </si>
   <si>
     <t>Hertfordshire/Bedfordshire Outdoor T&amp;F Championships</t>
   </si>
   <si>
     <t>OUT 26/119</t>
   </si>
   <si>
-    <t>E = East</t>
-[...1 lines deleted...]
-  <si>
     <t>Peterborough &amp; Nene Valley AC Jumps Sunday</t>
   </si>
   <si>
     <t>https://meets.rosterathletics.com/public/competitions/details/about?id=28047</t>
   </si>
   <si>
     <t>OUT 26/120</t>
   </si>
   <si>
     <t>City of Stoke AC Pre-Season Open Meet</t>
   </si>
   <si>
     <t>https://entry4sports.co.uk/stokeopen</t>
   </si>
   <si>
     <t>OUT 26/121</t>
   </si>
   <si>
     <t>Milton Keynes Open Meet inc. Bedfordshire &amp; Buckinghamshire U12 Series</t>
   </si>
   <si>
     <t>OUT 26/122</t>
   </si>
   <si>
     <t>Under 12 BSB League</t>
   </si>
   <si>
     <t>OUT 26/123</t>
   </si>
   <si>
+    <t xml:space="preserve"> Kingston AC &amp; Poly Harriers QuadKids and Open Meeting</t>
+  </si>
+  <si>
+    <t>https://www.athletics.app/wedstrijd/main/44029/</t>
+  </si>
+  <si>
+    <t>OUT 26/124</t>
+  </si>
+  <si>
     <t>Serpentine 3000m Club Championship</t>
   </si>
   <si>
     <t>Paddington Recreation Ground</t>
   </si>
   <si>
     <t>Paddington</t>
   </si>
   <si>
     <t>W9 1PD</t>
   </si>
   <si>
     <t>OUT 26/125</t>
   </si>
   <si>
     <t>Serpentine One Mile Club Championship</t>
   </si>
   <si>
     <t>OUT 26/126</t>
   </si>
   <si>
     <t>Woodford Green AC with Essex Ladies Open</t>
   </si>
   <si>
     <t>OUT 26/127</t>
@@ -2391,50 +2387,53 @@
   <si>
     <t>Southern Counties Veterans AC League - Hampshire Division</t>
   </si>
   <si>
     <t>OUT 26/135</t>
   </si>
   <si>
     <t xml:space="preserve">Southampton </t>
   </si>
   <si>
     <t>Southampton</t>
   </si>
   <si>
     <t>SO16 7AY</t>
   </si>
   <si>
     <t>Running2Time Oxford City Midweek Open Meeting</t>
   </si>
   <si>
     <t>https://meets.rosterathletics.com/public/competitions/details/about?id=28307</t>
   </si>
   <si>
     <t>OUT 26/136</t>
   </si>
   <si>
+    <t>UK Youth Development League Upper Age Group - Southern 1B</t>
+  </si>
+  <si>
     <t>Bristol Track Nights</t>
   </si>
   <si>
     <t>Whitehall Athletics Arena</t>
   </si>
   <si>
     <t>Whitehall?</t>
   </si>
   <si>
     <t>BS5 9AZ</t>
   </si>
   <si>
     <t>OUT 26/137</t>
   </si>
   <si>
     <t>Avon AA Open Meeting</t>
   </si>
   <si>
     <t>Kip Keino Athleitcs Stadium</t>
   </si>
   <si>
     <t>Stoke Gifford</t>
   </si>
   <si>
     <t>BS34 8LP</t>
@@ -2469,77 +2468,128 @@
   <si>
     <t>York</t>
   </si>
   <si>
     <t>YO10 5NA</t>
   </si>
   <si>
     <t>OUT 26/141</t>
   </si>
   <si>
     <t>East Anglian Track and Field League</t>
   </si>
   <si>
     <t>OUT 26/142</t>
   </si>
   <si>
     <t>Sportspark at UEA</t>
   </si>
   <si>
     <t>Norwich</t>
   </si>
   <si>
     <t>NR4 7TJ</t>
   </si>
   <si>
+    <t>BUCS Athletics Outdoor Championships</t>
+  </si>
+  <si>
+    <t>Cardiff International Sports Stadium</t>
+  </si>
+  <si>
+    <t>CF11 8AZ</t>
+  </si>
+  <si>
+    <t>https://www.bucs.org.uk/events-page/athletics-outdoor-championships-2025-26.html</t>
+  </si>
+  <si>
+    <t>OUT 26/143</t>
+  </si>
+  <si>
     <t>Devon Open</t>
   </si>
   <si>
     <t>https://meets.rosterathletics.com/public/competitions/details/about?id=28385</t>
   </si>
   <si>
     <t>OUT 26/144</t>
   </si>
   <si>
     <t>Suffolk County Championships</t>
   </si>
   <si>
     <t>https://suffolkathletics.org.uk/track-and-field/</t>
   </si>
   <si>
     <t>OUT 26/145</t>
   </si>
   <si>
     <t>London 5000</t>
   </si>
   <si>
     <t>https://ldn5000.com/</t>
   </si>
   <si>
     <t>OUT 26/146</t>
   </si>
   <si>
+    <t>4J Studios scottishathletics National Open</t>
+  </si>
+  <si>
+    <t>Linwood Sports Centre</t>
+  </si>
+  <si>
+    <t>Linwood</t>
+  </si>
+  <si>
+    <t>PA3 3RA</t>
+  </si>
+  <si>
+    <t>https://scottishathletics.justgo.com/workbench/public/events?ref=5D9047FFE56757A23842CC84EFA32AFF08105794</t>
+  </si>
+  <si>
+    <t>OUT 26/147</t>
+  </si>
+  <si>
+    <t>4J Stuios scottishathletics Senior/U18 Championships</t>
+  </si>
+  <si>
+    <t>Aberdeen Sports Village</t>
+  </si>
+  <si>
+    <t>Aberdeen</t>
+  </si>
+  <si>
+    <t>AB24 5RU</t>
+  </si>
+  <si>
+    <t>https://scottishathletics.justgo.com/workbench/public/events?ref=3E0401735C441DB6FBDAA0238BAE35540B43EB14</t>
+  </si>
+  <si>
+    <t>OUT 26/148</t>
+  </si>
+  <si>
     <t xml:space="preserve">LUCA Outdoor Open </t>
   </si>
   <si>
     <t>London Marathon Community Track</t>
   </si>
   <si>
     <t>Stratford (CT)</t>
   </si>
   <si>
     <t>E20 2AE</t>
   </si>
   <si>
     <t>https://www.london-athletics.com/competitions/outdoorseries/pre-bucs-open-meet/</t>
   </si>
   <si>
     <t>OUT 26/149</t>
   </si>
   <si>
     <t>Burton Athletic Club Championships</t>
   </si>
   <si>
     <t>Shobnall Athletics Track</t>
   </si>
   <si>
     <t>Burton</t>
@@ -2670,157 +2720,2101 @@
   <si>
     <t>DY153 8BQ</t>
   </si>
   <si>
     <t>https://midland-athletics.co.uk/tf/league/</t>
   </si>
   <si>
     <t>OUT 26/160</t>
   </si>
   <si>
     <t>Costell Stadium</t>
   </si>
   <si>
     <t>OUT 26/161</t>
   </si>
   <si>
     <t>British Milers Club Regional Meeting</t>
   </si>
   <si>
     <t>OUT 26/162</t>
   </si>
   <si>
     <t>OUT 26/163</t>
   </si>
   <si>
+    <t>University of Birmingham Winter Throws &amp; Distance Meet</t>
+  </si>
+  <si>
+    <t>https://data.opentrack.run/en-gb/x/2026/GBR/uobwinterthrows/</t>
+  </si>
+  <si>
+    <t>OUT 26/164</t>
+  </si>
+  <si>
     <t>Sussex AA Under 14 Track &amp; Field League East Division</t>
   </si>
   <si>
     <t>Lewes Community Athletics Track</t>
   </si>
   <si>
     <t>Lewes</t>
   </si>
   <si>
     <t>BN7 2XG</t>
   </si>
   <si>
     <t>https://www.sussexathletics.net/u13-leagues/</t>
   </si>
   <si>
     <t>OUT 26/165</t>
   </si>
   <si>
     <t xml:space="preserve">Triangular League </t>
   </si>
   <si>
     <t>OUT 26/166</t>
   </si>
   <si>
     <t>Tipton Sports Academy</t>
   </si>
   <si>
     <t>Tipton</t>
   </si>
   <si>
     <t>DY4 0BS</t>
   </si>
   <si>
     <t>Derbyshire Mini League</t>
   </si>
   <si>
     <t>OUT 26/167</t>
   </si>
   <si>
     <t>Beckett Park Athletics Centre</t>
   </si>
   <si>
-    <t>Leeds (LB)</t>
-[...1 lines deleted...]
-  <si>
     <t>LS6 3QQ</t>
   </si>
   <si>
     <t>OUT 26/168</t>
   </si>
   <si>
     <t>Yorkshire &amp; District Athletic League</t>
   </si>
   <si>
     <t>OUT 26/169</t>
   </si>
   <si>
     <t>Dorothy Hyman Sports Centre</t>
   </si>
   <si>
     <t>Cudworth</t>
   </si>
   <si>
     <t>S72 8LH</t>
   </si>
   <si>
     <t>King George V Stadium</t>
   </si>
   <si>
     <t>Grimsby</t>
   </si>
   <si>
     <t>DN32 9RU</t>
   </si>
   <si>
-    <t>National Primary Schools &amp; Year 7 Cross Country Finals - Hosted by StuWebb Events</t>
-[...8 lines deleted...]
-    <t>https://www.stuweb.co.uk/events/2026/03/21/4534/</t>
+    <t>Kent County Championships</t>
+  </si>
+  <si>
+    <t>http://www.kcaa.org.uk/track-field.htm</t>
+  </si>
+  <si>
+    <t>OUT 26/170</t>
+  </si>
+  <si>
+    <t>Sussex AA Under 14 Track &amp; Field League West Division</t>
+  </si>
+  <si>
+    <t>The Bridge Leisure Centre</t>
+  </si>
+  <si>
+    <t>Horsham</t>
+  </si>
+  <si>
+    <t>RH12 3YS</t>
+  </si>
+  <si>
+    <t>OUT 26/171</t>
+  </si>
+  <si>
+    <t>Tonbridge AC Open Meeting</t>
+  </si>
+  <si>
+    <t>https://tonbridgeac.org.uk</t>
+  </si>
+  <si>
+    <t>OUT 26/172</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Corby AC Spring Open Meeting </t>
+  </si>
+  <si>
+    <t>Rockingham Triangle Sports Stadium</t>
+  </si>
+  <si>
+    <t>Corby</t>
+  </si>
+  <si>
+    <t>NN17 2AE</t>
+  </si>
+  <si>
+    <t>OUT 26/173</t>
+  </si>
+  <si>
+    <t>BMC Record Breaker</t>
+  </si>
+  <si>
+    <t>SW17  8AR</t>
+  </si>
+  <si>
+    <t>OUT 26/174</t>
+  </si>
+  <si>
+    <t>BMC Record Breaker &amp; Mary Peters 50th Anniversary Track &amp; Field Meet</t>
+  </si>
+  <si>
+    <t>OUT 26/175</t>
+  </si>
+  <si>
+    <t>Southern Counties Veterans AC League - Mid-London Division</t>
+  </si>
+  <si>
+    <t>http://www.scvac.org.uk</t>
+  </si>
+  <si>
+    <t>OUT 26/176</t>
+  </si>
+  <si>
+    <t>Southern Athletics League Division 3E</t>
+  </si>
+  <si>
+    <t>LynnSport Athletics Track</t>
+  </si>
+  <si>
+    <t>OUT 26/177</t>
+  </si>
+  <si>
+    <t>Colchester Station Athletics Track</t>
+  </si>
+  <si>
+    <t>Colchester</t>
+  </si>
+  <si>
+    <t>CO2 7GN</t>
+  </si>
+  <si>
+    <t>Blackshots Athletic Stadium</t>
+  </si>
+  <si>
+    <t>Grays</t>
+  </si>
+  <si>
+    <t>RM16 2JU</t>
+  </si>
+  <si>
+    <t>The London Hammer School Open</t>
+  </si>
+  <si>
+    <t>https://data.opentrack.run/en-gb/x/2026/GBR/lvacopen/</t>
+  </si>
+  <si>
+    <t>OUT 26/178</t>
+  </si>
+  <si>
+    <t>WK Athletics Enterprises Open Meeting</t>
+  </si>
+  <si>
+    <t>The Pingles Stadium</t>
+  </si>
+  <si>
+    <t>Nuneaton</t>
+  </si>
+  <si>
+    <t>CV11 4LX</t>
+  </si>
+  <si>
+    <t>https://entry4sports.co.uk/#/show-entry/1389</t>
+  </si>
+  <si>
+    <t>OUT 26/179</t>
+  </si>
+  <si>
+    <t>City of Plymouth AC Spring Warm Up</t>
+  </si>
+  <si>
+    <t>https://plymouthac.co.uk/event/city-of-plymouth-ac-spring-warm-up-4/</t>
+  </si>
+  <si>
+    <t>OUT 26/180</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Loughborough Sunset Sprint Series </t>
+  </si>
+  <si>
+    <t>North Eastern Counties AA County Championships</t>
+  </si>
+  <si>
+    <t>OUT 26/182</t>
+  </si>
+  <si>
+    <t>Basingstoke &amp; Mid Hants AC Open Meeting for Under 10/12/14s</t>
+  </si>
+  <si>
+    <t>https://meets.rosterathletics.com/public/competitions/details/about?id=28212</t>
+  </si>
+  <si>
+    <t>OUT 26/183</t>
+  </si>
+  <si>
+    <t>Kieran Maxwell Memorial Open</t>
+  </si>
+  <si>
+    <t>Shildon - Stadium 2000</t>
+  </si>
+  <si>
+    <t>https://meets.rosterathletics.com/public/competitions/details/about?id=27685</t>
+  </si>
+  <si>
+    <t>OUT 26/184</t>
+  </si>
+  <si>
+    <t>Jersey Spartan AC Summer Series</t>
+  </si>
+  <si>
+    <t>FB Fields</t>
+  </si>
+  <si>
+    <t>St. Clement</t>
+  </si>
+  <si>
+    <t>JE2 6QN</t>
+  </si>
+  <si>
+    <t>OUT 26/185</t>
+  </si>
+  <si>
+    <t>OUT 26/186</t>
+  </si>
+  <si>
+    <t>OUT 26/187</t>
+  </si>
+  <si>
+    <t>Birchfield Senior Open, Officials Training, U12 Quad</t>
+  </si>
+  <si>
+    <t>Alexander Stadium Main Stadium</t>
+  </si>
+  <si>
+    <t>https://entry4sports.co.uk</t>
+  </si>
+  <si>
+    <t>OUT 26/188</t>
+  </si>
+  <si>
+    <t>Birchfield Young Athletes Open Meeting</t>
+  </si>
+  <si>
+    <t>OUT 26/189</t>
+  </si>
+  <si>
+    <t>North East Senior Development League - Division 1</t>
+  </si>
+  <si>
+    <t>https://neydl.website/fixtures-3/sen-fix</t>
+  </si>
+  <si>
+    <t>OUT 26/190</t>
+  </si>
+  <si>
+    <t>Wentworth Stadium</t>
+  </si>
+  <si>
+    <t>Hexham</t>
+  </si>
+  <si>
+    <t>NR46 3PD</t>
+  </si>
+  <si>
+    <t>North East Senior Development League - Division 2</t>
+  </si>
+  <si>
+    <t>Nuneaton Season Opener</t>
+  </si>
+  <si>
+    <t>OUT 26/191</t>
+  </si>
+  <si>
+    <t>Northern League - East Premier Division</t>
+  </si>
+  <si>
+    <t>https://www.northernathletics.co.uk/track-field-league/</t>
+  </si>
+  <si>
+    <t>OUT 26/192</t>
+  </si>
+  <si>
+    <t>Herringthorpe Stadium</t>
+  </si>
+  <si>
+    <t>Rotherham</t>
+  </si>
+  <si>
+    <t>S60 3PN</t>
+  </si>
+  <si>
+    <t>Northern League - West Premier Division</t>
+  </si>
+  <si>
+    <t>OUT 26/193</t>
+  </si>
+  <si>
+    <t>Northern League - East 1 South Division</t>
+  </si>
+  <si>
+    <t>OUT 26/194</t>
+  </si>
+  <si>
+    <t>Northern League - East 2 Division</t>
+  </si>
+  <si>
+    <t>South Kesteven Sports Stadium</t>
+  </si>
+  <si>
+    <t>Grantham</t>
+  </si>
+  <si>
+    <t>NG31 7XQ</t>
+  </si>
+  <si>
+    <t>OUT 26/195</t>
+  </si>
+  <si>
+    <t>OUT 26/196</t>
+  </si>
+  <si>
+    <t>Watford Minors Open</t>
+  </si>
+  <si>
+    <t>OUT 26/197</t>
+  </si>
+  <si>
+    <t>Athletics Norfolk Season Opener</t>
+  </si>
+  <si>
+    <t>https://meets.rosterathletics.com/public/competitions/details/about?id=28368</t>
+  </si>
+  <si>
+    <t>OUT 26/198</t>
+  </si>
+  <si>
+    <t>https://meets.rosterathletics.com/public/competitions/details/about?id=28369</t>
+  </si>
+  <si>
+    <t>OUT 26/199</t>
+  </si>
+  <si>
+    <t>CC26/1900</t>
+  </si>
+  <si>
+    <t>Alver Valley Country Park, Gosport.</t>
+  </si>
+  <si>
+    <t>Cheadle Running Club - Invitational Masters (Vets) Cross Country Run</t>
+  </si>
+  <si>
+    <t>CC26/1902</t>
+  </si>
+  <si>
+    <t>Davies/Worthington Sports Ground, Oakamoor,ST10 3AG</t>
+  </si>
+  <si>
+    <t>https://data.opentrack.run/en-gb/x/2026/GBR/leam-open-jun/</t>
+  </si>
+  <si>
+    <t>https://data.opentrack.run/en-gb/x/2026/GBR/leam-open-jul/</t>
+  </si>
+  <si>
+    <t>https://data.opentrack.run/en-gb/x/2026/GBR/leam-open-aug/</t>
+  </si>
+  <si>
+    <t>Leeds (BP)</t>
+  </si>
+  <si>
+    <t>Shaftesbury Barnet Harriers Season Opener</t>
+  </si>
+  <si>
+    <t>https://data.opentrack.run/en-gb/x/2026/GBR/sbh-season-opener/</t>
+  </si>
+  <si>
+    <t>OUT 26/200</t>
+  </si>
+  <si>
+    <t>Sutcliffe Summer Open Meetings</t>
+  </si>
+  <si>
+    <t>https://meets.rosterathletics.com/public/competitions/details/about?id=28298</t>
+  </si>
+  <si>
+    <t>OUT 26/201</t>
+  </si>
+  <si>
+    <t>King's College London vs University College London Varsity Series</t>
+  </si>
+  <si>
+    <t>https://www.kclsu.org/ents/event/16459/</t>
+  </si>
+  <si>
+    <t>OUT 26/202</t>
+  </si>
+  <si>
+    <t>Cornwall County Championships</t>
+  </si>
+  <si>
+    <t>OUT 26/203</t>
+  </si>
+  <si>
+    <t>Poole Runners Juniors Internal Club Track Mile</t>
+  </si>
+  <si>
+    <t>BH21 8PY</t>
+  </si>
+  <si>
+    <t>OUT 26/204</t>
+  </si>
+  <si>
+    <t>Chelmsford Hurdle Fest</t>
+  </si>
+  <si>
+    <t>OUT 26/205</t>
+  </si>
+  <si>
+    <t>BMC Trafford Grand Prix</t>
+  </si>
+  <si>
+    <t>OUT 26/206</t>
+  </si>
+  <si>
+    <t>Gloucester AC Spring Open</t>
+  </si>
+  <si>
+    <t>Blackbridge Athletics Track</t>
+  </si>
+  <si>
+    <t>Gloucester</t>
+  </si>
+  <si>
+    <t>GL2 5AB</t>
+  </si>
+  <si>
+    <t>https://www.gloucesterac.co.uk/</t>
+  </si>
+  <si>
+    <t>OUT 26/207</t>
+  </si>
+  <si>
+    <t>Run With The Wind 1</t>
+  </si>
+  <si>
+    <t>Https://data.opentrack.run/en-gb/x/2026/GBR/rwtw1</t>
+  </si>
+  <si>
+    <t>OUT 26/208</t>
+  </si>
+  <si>
+    <t>Duplicate see 217</t>
+  </si>
+  <si>
+    <t>Peterborough &amp; Nene Valley AC Sprints &amp; Hurdles Sunday</t>
+  </si>
+  <si>
+    <t>https://meets.rosterathletics.com/public/competitions/details/about?id=28038</t>
+  </si>
+  <si>
+    <t>OUT 26/209</t>
+  </si>
+  <si>
+    <t>Lancashire County Schools Championships</t>
+  </si>
+  <si>
+    <t>https://lancashireschoolsaa.co.uk/index.php/track-field</t>
+  </si>
+  <si>
+    <t>OUT 26/210</t>
+  </si>
+  <si>
+    <t>WM</t>
+  </si>
+  <si>
+    <t>Staffordshire County Championships</t>
+  </si>
+  <si>
+    <t>OUT 26/211</t>
+  </si>
+  <si>
+    <t>DADA Summer Series</t>
+  </si>
+  <si>
+    <t>OUT 26/212</t>
+  </si>
+  <si>
+    <t>Hampshire Multi Events &amp; Funetics Quadrathlon Championships</t>
+  </si>
+  <si>
+    <t>OUT 26/213</t>
+  </si>
+  <si>
+    <t>Hampshire County Championships</t>
+  </si>
+  <si>
+    <t>OUT 26/214</t>
+  </si>
+  <si>
+    <t>UK Youth Development League Upper Age Group - Southern 1E</t>
+  </si>
+  <si>
+    <t>OUT 26/215</t>
+  </si>
+  <si>
+    <t>Ebbisham League Division 1</t>
+  </si>
+  <si>
+    <t>OUT 26/216</t>
+  </si>
+  <si>
+    <t>Ebbisham League Division 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Run With The Wind </t>
+  </si>
+  <si>
+    <t>https://wales.opentrack.run/en-gb/x/2026/GBR/rwtw2/</t>
+  </si>
+  <si>
+    <t>OUT 26/217</t>
+  </si>
+  <si>
+    <t>Essex County Championships</t>
+  </si>
+  <si>
+    <t>https://meets.rosterathletics.com/public/competitions/details/about?id=28287</t>
+  </si>
+  <si>
+    <t>OUT 26/218</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dave Clarke Mile Extravaganza (+1500m timing split) </t>
+  </si>
+  <si>
+    <t>https://data.opentrack.run/en-gb/x/2026/GBR/dc1mile26/</t>
+  </si>
+  <si>
+    <t>OUT 26/219</t>
+  </si>
+  <si>
+    <t>Hercules Wimbledon 5000m PB Festival</t>
+  </si>
+  <si>
+    <t>https://data.opentrack.run/en-gb/x/2026/GBR/herc5k26/</t>
+  </si>
+  <si>
+    <t>OUT 26/220</t>
+  </si>
+  <si>
+    <t>Monkton Stadium</t>
+  </si>
+  <si>
+    <t>Jarrow</t>
+  </si>
+  <si>
+    <t>NE32 5NJ</t>
+  </si>
+  <si>
+    <t>OUT 26/221</t>
+  </si>
+  <si>
+    <t>Cumbria League</t>
+  </si>
+  <si>
+    <t>OUT 26/222</t>
+  </si>
+  <si>
+    <t>Crawley AC Open</t>
+  </si>
+  <si>
+    <t>https://meets.rosterathletics.com/public/competitions/details/about?id=28541</t>
+  </si>
+  <si>
+    <t>OUT 26/223</t>
+  </si>
+  <si>
+    <t>Robin Chandler Memorial Match</t>
+  </si>
+  <si>
+    <t>St. Mary's University College</t>
+  </si>
+  <si>
+    <t>Twickenham</t>
+  </si>
+  <si>
+    <t>TW1 4SX</t>
+  </si>
+  <si>
+    <t>https://data.opentrack.run/en-gb/x/2026/GBR/robin-chandler-memorial-match/manage/entries/</t>
+  </si>
+  <si>
+    <t>OUT 26/224</t>
+  </si>
+  <si>
+    <t>The Manchester Mile</t>
+  </si>
+  <si>
+    <t>Manchester Regional Athletics Arena</t>
+  </si>
+  <si>
+    <t>https://manchesterharriers.co.uk/competition/</t>
+  </si>
+  <si>
+    <t>OUT 26/225</t>
+  </si>
+  <si>
+    <t>Vault Manchester Summer Series</t>
+  </si>
+  <si>
+    <t>OUT 26/226</t>
+  </si>
+  <si>
+    <t>The 17th Joe Moran Memorial Veteran Meeting</t>
+  </si>
+  <si>
+    <t>OUT 26/227</t>
+  </si>
+  <si>
+    <t>Radley AC Kear Memorial Open Graded Meeting</t>
+  </si>
+  <si>
+    <t>https://meets.rosterathletics.com/public/competitions/details/about?id=28078%20</t>
+  </si>
+  <si>
+    <t>OUT 26/228</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oxfordshire Track and Field League Match </t>
+  </si>
+  <si>
+    <t>OUT 26/229</t>
+  </si>
+  <si>
+    <t>North Oxfordshire Academy</t>
+  </si>
+  <si>
+    <t>Banbury</t>
+  </si>
+  <si>
+    <t>OX16 0UD</t>
+  </si>
+  <si>
+    <t>https://otfl.org.uk/events/</t>
+  </si>
+  <si>
+    <t>Northern League - West 1 South Division</t>
+  </si>
+  <si>
+    <t>OUT 26/230</t>
+  </si>
+  <si>
+    <t>Edge Hill University</t>
+  </si>
+  <si>
+    <t>Ormskirk</t>
+  </si>
+  <si>
+    <t>L39 4QP</t>
+  </si>
+  <si>
+    <t>OUT 26/231</t>
+  </si>
+  <si>
+    <t>Shropshire County Championships</t>
+  </si>
+  <si>
+    <t>OUT 26/232</t>
+  </si>
+  <si>
+    <t>BMC Gold Standard Races</t>
+  </si>
+  <si>
+    <t>OUT 26/233</t>
+  </si>
+  <si>
+    <t>Southern Counties Veterans AC League - Hertfordshire &amp; North Middlesex Division</t>
+  </si>
+  <si>
+    <t>http://www.scvac.org.uk/</t>
+  </si>
+  <si>
+    <t>OUT 26/234</t>
+  </si>
+  <si>
+    <t>Greys</t>
+  </si>
+  <si>
+    <t>University of Birmingham Series</t>
+  </si>
+  <si>
+    <t>https://data.opentrack.run/en-gb/x/2026/GBR/uobtf01/</t>
+  </si>
+  <si>
+    <t>OUT 26/235</t>
+  </si>
+  <si>
+    <t>Gloucestershire County Championships</t>
+  </si>
+  <si>
+    <t>https://www.athletics4u.co.uk/track-and-field/track-and-field-championships-2026/</t>
+  </si>
+  <si>
+    <t>OUT 26/236</t>
+  </si>
+  <si>
+    <t>Worcestershire County Championships</t>
+  </si>
+  <si>
+    <t>OUT 26/237</t>
+  </si>
+  <si>
+    <t>Devon County Championships</t>
+  </si>
+  <si>
+    <t>https://meets.rosterathletics.com/public/competitions/details/about?id=28429</t>
+  </si>
+  <si>
+    <t>OUT 26/238</t>
+  </si>
+  <si>
+    <t>Bedfordshire Open</t>
+  </si>
+  <si>
+    <t>http://bedfordshireaaa.org.uk/Beds%20AAA%20Website/bedsaaa/TandF/index.html</t>
+  </si>
+  <si>
+    <t>OUT 26/239</t>
+  </si>
+  <si>
+    <t>Notts Mini League</t>
+  </si>
+  <si>
+    <t>OUT 26/240</t>
+  </si>
+  <si>
+    <t>Trafford AC Club Championships</t>
+  </si>
+  <si>
+    <t>OUT 26/241</t>
+  </si>
+  <si>
+    <t>Trafford AC Combined Events Classic</t>
+  </si>
+  <si>
+    <t>OUT 26/242</t>
+  </si>
+  <si>
+    <t>Northamptonshire &amp; Leicestershire &amp; Rutland County Championships</t>
+  </si>
+  <si>
+    <t>https://meets.rosterathletics.com/public/competitions/details/about?id=28278</t>
+  </si>
+  <si>
+    <t>OUT 26/243</t>
+  </si>
+  <si>
+    <t>Southern Counties Veterans AC League - Kent Division 1</t>
+  </si>
+  <si>
+    <t>http://www.scvac.org.uk/track.htm</t>
+  </si>
+  <si>
+    <t>OUT 26/244</t>
+  </si>
+  <si>
+    <t>Southern Counties Veterans AC League - Kent Division 2</t>
+  </si>
+  <si>
+    <t>TN12 6NZ</t>
+  </si>
+  <si>
+    <t>Judith Temperton Northern Inter-County Championship</t>
+  </si>
+  <si>
+    <t>https://www.northernathletics.co.uk/events/judith-temperton-northern-u16-u18-inter-county-championships-2026/</t>
+  </si>
+  <si>
+    <t>OUT 26/245</t>
+  </si>
+  <si>
+    <t>Northern Senior, U20 &amp; U18 Championships</t>
+  </si>
+  <si>
+    <t>https://www.northernathletics.co.uk/events/</t>
+  </si>
+  <si>
+    <t>OUT 26/246</t>
+  </si>
+  <si>
+    <t>Northern U14 &amp; U16 Championships</t>
+  </si>
+  <si>
+    <t>OUT 26/247</t>
+  </si>
+  <si>
+    <t>Eastern Young Athletes League</t>
+  </si>
+  <si>
+    <t>Basildon Sports Village</t>
+  </si>
+  <si>
+    <t>Basildon</t>
+  </si>
+  <si>
+    <t>SS14 3GR</t>
+  </si>
+  <si>
+    <t>http://eyal.org.uk/fixtures/</t>
+  </si>
+  <si>
+    <t>OUT 26/248</t>
+  </si>
+  <si>
+    <t>Midland Veterans League - North</t>
+  </si>
+  <si>
+    <t>https://mvtfl.wordpress.com/</t>
+  </si>
+  <si>
+    <t>OUT 26/249</t>
+  </si>
+  <si>
+    <t>East Area Prep Schools Athletics Championships</t>
+  </si>
+  <si>
+    <t>OUT 26/250</t>
+  </si>
+  <si>
+    <t>OUT 26/251</t>
+  </si>
+  <si>
+    <t>Somerset Schools AA &amp; Somerset County AA Combined Events Championships</t>
+  </si>
+  <si>
+    <t>https://www.somersetschoolsathletics.org.uk/page18.html</t>
+  </si>
+  <si>
+    <t>OUT 26/252</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Pickering Memorial International </t>
+  </si>
+  <si>
+    <t>https://www.englandathletics.org/competitions-and-events/pickering-memorial-throws-international/</t>
+  </si>
+  <si>
+    <t>OUT 26/253</t>
+  </si>
+  <si>
+    <t>Birchfield Games</t>
+  </si>
+  <si>
+    <t>OUT 26/254</t>
+  </si>
+  <si>
+    <t>Peterborough &amp; Nene Valley AC Middle Distance Night</t>
+  </si>
+  <si>
+    <t>https://meets.rosterathletics.com/public/competitions/details/about?id=28042</t>
+  </si>
+  <si>
+    <t>OUT 26/255</t>
+  </si>
+  <si>
+    <t>Berkshire County Championships</t>
+  </si>
+  <si>
+    <t>https://meets.rosterathletics.com/public/competitions/details/about?id=28252</t>
+  </si>
+  <si>
+    <t>OUT 26/256</t>
+  </si>
+  <si>
+    <t>SEAA Outdoor U20/Senior Championships</t>
+  </si>
+  <si>
+    <t>OUT 26/257</t>
+  </si>
+  <si>
+    <t>Edge Hill University v University of Lancashire Varsity supported by Liverpool, Pembroke &amp; Sefton AC</t>
+  </si>
+  <si>
+    <t>OUT 26/258</t>
+  </si>
+  <si>
+    <t>Shropshire Young Athletes' League</t>
+  </si>
+  <si>
+    <t>OUT 26/259</t>
+  </si>
+  <si>
+    <t>Cornwall Schools Multi-Event Trials hosted by Newquay &amp; Par AC</t>
+  </si>
+  <si>
+    <t>https://csaa.cornwallathletics.org/</t>
+  </si>
+  <si>
+    <t>OUT 26/260</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cumbria School Of Hammer. Hammer &amp; Discus competition </t>
+  </si>
+  <si>
+    <t>OUT 26/261</t>
+  </si>
+  <si>
+    <t>Leicestershire &amp; Rutland SAA and Northamptonshire Schools Joint County Combined Event Championships</t>
+  </si>
+  <si>
+    <t>https://entry4sports.co.uk/#/show-entry/1417</t>
+  </si>
+  <si>
+    <t>OUT 26/262</t>
+  </si>
+  <si>
+    <t>Speermeister Weight Pentathlon</t>
+  </si>
+  <si>
+    <t>OUT 26/263</t>
+  </si>
+  <si>
+    <t>Southern Athletics League Division 3 North London</t>
+  </si>
+  <si>
+    <t>OUT 26/264</t>
+  </si>
+  <si>
+    <t>Southern Athletics League Division 3 North</t>
+  </si>
+  <si>
+    <t>OUT 26/265</t>
+  </si>
+  <si>
+    <t>Southern Athletics League Division 3 North - no caged throws</t>
+  </si>
+  <si>
+    <t>Southern Athletics League Division 3 West</t>
+  </si>
+  <si>
+    <t>OUT 26/266</t>
+  </si>
+  <si>
+    <t>Southern Athletics League Division 3 South London</t>
+  </si>
+  <si>
+    <t>OUT 26/267</t>
+  </si>
+  <si>
+    <t>British Milers Club Regional Race</t>
+  </si>
+  <si>
+    <t>OUT 26/268</t>
+  </si>
+  <si>
+    <t>North East Grand Prix Series</t>
+  </si>
+  <si>
+    <t>OUT 26/269</t>
+  </si>
+  <si>
+    <t>Loughborough Open</t>
+  </si>
+  <si>
+    <t>https://meets.rosterathletics.com/public/competitions/details/about?id=28273</t>
+  </si>
+  <si>
+    <t>OUT 26/270</t>
+  </si>
+  <si>
+    <t>OUT 26/271</t>
+  </si>
+  <si>
+    <t>England U20 &amp; Senior Track &amp; Field &amp; Combined Events Championships</t>
+  </si>
+  <si>
+    <t>OUT 26/272</t>
+  </si>
+  <si>
+    <t>Middlesex County Championships</t>
+  </si>
+  <si>
+    <t>https://data.opentrack.run/en-gb/x/2026/GBR/middxtfo/</t>
+  </si>
+  <si>
+    <t>OUT 26/273</t>
+  </si>
+  <si>
+    <t>UK Youth Development League Lower - Midlands Premier North/East</t>
+  </si>
+  <si>
+    <t>OUT 26/274</t>
+  </si>
+  <si>
+    <t>UK Youth Development League Lower - Midland Premier South/West</t>
+  </si>
+  <si>
+    <t>UK Youth Development League Lower - Midlands North/East Division 1A</t>
+  </si>
+  <si>
+    <t>UK Youth Development League Lower - Midlands Division 1B</t>
+  </si>
+  <si>
+    <t>Coventry Athletic Track</t>
+  </si>
+  <si>
+    <t>UK Youth Development League Lower - Midlands Division 1C</t>
+  </si>
+  <si>
+    <t>UK Youth Development League Lower - Midlands Division 1D</t>
+  </si>
+  <si>
+    <t>UK Youth Development League Lower - Midlands Division 1E</t>
+  </si>
+  <si>
+    <t>UK Youth Development League Lower - Midlands South/West Division 1A</t>
+  </si>
+  <si>
+    <t>UK Youth Development League Lower - Southern Premier</t>
+  </si>
+  <si>
+    <t>UK Youth Development League Lower - Southern Division 1B</t>
+  </si>
+  <si>
+    <t>Mountbatten Centre</t>
+  </si>
+  <si>
+    <t>Portsmouth</t>
+  </si>
+  <si>
+    <t>PO2 9QA</t>
+  </si>
+  <si>
+    <t>UK Youth Development League Lower - Southern Division 1C</t>
+  </si>
+  <si>
+    <t>UK Youth Development League Lower - Southern Division 1D</t>
+  </si>
+  <si>
+    <t>Wycombe District Sports Complex</t>
+  </si>
+  <si>
+    <t>Wycombe</t>
+  </si>
+  <si>
+    <t>UK Youth Development League Lower - Southern Division 1E</t>
+  </si>
+  <si>
+    <t>UK Youth Development League Lower - Southern Division 1F</t>
+  </si>
+  <si>
+    <t>Ken Trickey Great West Open</t>
+  </si>
+  <si>
+    <t>https://exeterharriers.org.uk/e/great-west-open-ken-trickey-memorial-meeting-15115</t>
+  </si>
+  <si>
+    <t>OUT 26/275</t>
+  </si>
+  <si>
+    <t>https://exeterharriers.org.uk/e/exeter-evening-open-competitions-15225</t>
+  </si>
+  <si>
+    <t>OUT 26/276</t>
+  </si>
+  <si>
+    <t>https://www.britishmilersclub.com</t>
+  </si>
+  <si>
+    <t>South Yorkshire Outdoor Series</t>
+  </si>
+  <si>
+    <t>https://www.sycaa.org.uk/</t>
+  </si>
+  <si>
+    <t>OUT 26/277</t>
+  </si>
+  <si>
+    <t>Dorthy Hyman Sports Centre</t>
+  </si>
+  <si>
+    <t>Brewer Memorial Games</t>
+  </si>
+  <si>
+    <t>https://meets.rosterathletics.com/public/competitions/details/about?id=28623</t>
+  </si>
+  <si>
+    <t>OUT 26/278</t>
+  </si>
+  <si>
+    <t>Newquay &amp; Par Young Athlete 5 Star &amp; Senior Pentathlons</t>
+  </si>
+  <si>
+    <t>OUT 26/279</t>
+  </si>
+  <si>
+    <t>Elswick Harriers Steeplechase &amp; Throws Festival</t>
+  </si>
+  <si>
+    <t>NE46 3PD</t>
+  </si>
+  <si>
+    <t>OUT 26/280</t>
+  </si>
+  <si>
+    <t>ttps://meets.rosterathletics.com/public/competitions/details/schedule?id=28434</t>
+  </si>
+  <si>
+    <t>OUT 26/281</t>
+  </si>
+  <si>
+    <t>Biggleswade Track Fest</t>
+  </si>
+  <si>
+    <t>https://www.biggleswadeac.org.uk/</t>
+  </si>
+  <si>
+    <t>OUT 26/282</t>
+  </si>
+  <si>
+    <t>Jointly Held Nottinghamshire &amp; Derbyshire County Championships</t>
+  </si>
+  <si>
+    <t>OUT 26/283</t>
+  </si>
+  <si>
+    <t>Eastern Athletics Championships</t>
+  </si>
+  <si>
+    <t>https://easternaa.com/</t>
+  </si>
+  <si>
+    <t>OUT 26/284</t>
+  </si>
+  <si>
+    <t>Surrey / Sussex / Kent / Middlesex Disability County Championships &amp; Open Disability Meeting; Surrey County Championships; &amp; Kingston ACPH Open Throws</t>
+  </si>
+  <si>
+    <t>KT11 3PB</t>
+  </si>
+  <si>
+    <t>https://www.athletics.app/wedstrijd/main/44420/   https://www.athletics.app/wedstrijd/main/44422</t>
+  </si>
+  <si>
+    <t>OUT 26/285</t>
+  </si>
+  <si>
+    <t>Buckinghamshire &amp; Oxfordshire County Championships</t>
+  </si>
+  <si>
+    <t>https://meets.rosterathletics.com/public/competitions/details/about?id=28597</t>
+  </si>
+  <si>
+    <t>OUT 26/286</t>
+  </si>
+  <si>
+    <t>Exeter Harriers Evening Open</t>
+  </si>
+  <si>
+    <t>OUT 26/287</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Natasha Lewis Open </t>
+  </si>
+  <si>
+    <t>University of Bath Athletics Track</t>
+  </si>
+  <si>
+    <t>https://meets.rosterathletics.com/public/competitions/details/about?id=28068</t>
+  </si>
+  <si>
+    <t>OUT 26/288</t>
+  </si>
+  <si>
+    <t>Welsh Senior, U18 &amp; Para Outdoor Championships (Inc. British U18 Trials for European Championships)</t>
+  </si>
+  <si>
+    <t>https://www.welshathletics.org/en/competition/current/view/2025-welsh-senior-u17-para-outdoor-track-field-championships</t>
+  </si>
+  <si>
+    <t>OUT 26/289</t>
+  </si>
+  <si>
+    <t>Southern Athletics League Division 2 South &amp; West</t>
+  </si>
+  <si>
+    <t>OUT 26/290</t>
+  </si>
+  <si>
+    <t>Worthing Leisure Centre</t>
+  </si>
+  <si>
+    <t>Worthing</t>
+  </si>
+  <si>
+    <t>BN12 4ET</t>
+  </si>
+  <si>
+    <t>Tisley Park Athletics Track</t>
+  </si>
+  <si>
+    <t>Isle of Man League</t>
+  </si>
+  <si>
+    <t>National Sports Centre</t>
+  </si>
+  <si>
+    <t>Douglas</t>
+  </si>
+  <si>
+    <t>IM2 1RB</t>
+  </si>
+  <si>
+    <t>OUT 26/291</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dorset U12 &amp; U10 Restricted Open </t>
+  </si>
+  <si>
+    <t>OUT 26/292</t>
+  </si>
+  <si>
+    <t>England Athletics U18 &amp; U16 Championships inc. Junior Para Championships</t>
+  </si>
+  <si>
+    <t>https://www.englandathletics.org/competitions-and-events/national-championships/2026-championships/</t>
+  </si>
+  <si>
+    <t>OUT 26/293</t>
+  </si>
+  <si>
+    <t>The David Harper-Tarr 2026 Cumbria County Championships</t>
+  </si>
+  <si>
+    <t>https://meets.rosterathletics.com/public/competitions/details/about?id=28655</t>
+  </si>
+  <si>
+    <t>OUT 26/294</t>
+  </si>
+  <si>
+    <t>Oxford University Athletics Club Cuppers</t>
+  </si>
+  <si>
+    <t>OUT 26/295</t>
+  </si>
+  <si>
+    <t>York Event Series</t>
+  </si>
+  <si>
+    <t>https://www.cityofyorkac.com/</t>
+  </si>
+  <si>
+    <t>OUT 26/296</t>
+  </si>
+  <si>
+    <t>Yorkshire County Championships</t>
+  </si>
+  <si>
+    <t>https://meets.rosterathletics.com/public/competitions/details/about?id=28580</t>
+  </si>
+  <si>
+    <t>OUT 26/297</t>
+  </si>
+  <si>
+    <t>Night of Mad Miles</t>
+  </si>
+  <si>
+    <t>King Georges Rec. Ground - Harrier Centre</t>
+  </si>
+  <si>
+    <t>Epsom</t>
+  </si>
+  <si>
+    <t>https://www.epsomandewellharriers.org/</t>
+  </si>
+  <si>
+    <t>OUT 26/298</t>
+  </si>
+  <si>
+    <t>City of Plymouth AC1200m Time Trial</t>
+  </si>
+  <si>
+    <t>https://plymouthac.co.uk/event/copac-1200m-time-trial/</t>
+  </si>
+  <si>
+    <t>OUT 26/299</t>
+  </si>
+  <si>
+    <t>Sussex AA May Open Graded Meeting with 4x300/400m Relays &amp; Steeplechase Championships</t>
+  </si>
+  <si>
+    <t>OUT 26/300</t>
+  </si>
+  <si>
+    <t>Palmer Park Race Night 5000m</t>
+  </si>
+  <si>
+    <t>https://readingroadrunners.myclubhouse.co.uk/Events/Calendar/View?id=306</t>
+  </si>
+  <si>
+    <t>OUT 26/301</t>
+  </si>
+  <si>
+    <t>OUT 26/302</t>
+  </si>
+  <si>
+    <t>Sussex County Schools Championships</t>
+  </si>
+  <si>
+    <t>OUT 26/303</t>
+  </si>
+  <si>
+    <t>Burton AC Throws Fest</t>
+  </si>
+  <si>
+    <t>OUT 26/304</t>
+  </si>
+  <si>
+    <t>Scottish National Athletics League</t>
+  </si>
+  <si>
+    <t>Grangemouth Sports Stadium</t>
+  </si>
+  <si>
+    <t>Grangemouth</t>
+  </si>
+  <si>
+    <t>FK3 0BS</t>
+  </si>
+  <si>
+    <t>OUT 26/305</t>
+  </si>
+  <si>
+    <t>UK Youth Development League Lower - Northern Premier East Division</t>
+  </si>
+  <si>
+    <t>OUT 26/306</t>
+  </si>
+  <si>
+    <t>UK Youth Development League Lower - Northern Premier West Division</t>
+  </si>
+  <si>
+    <t>UK Youth Development League Lower - North East 1 Division</t>
+  </si>
+  <si>
+    <t>UK Youth Development League Lower - Northern West 1 Division</t>
+  </si>
+  <si>
+    <t>Robin Park Athletics Stadium</t>
+  </si>
+  <si>
+    <t>Wigan</t>
+  </si>
+  <si>
+    <t>WN5 0UH</t>
+  </si>
+  <si>
+    <t>UK Youth Development League Lower - Northern West 2 Division</t>
+  </si>
+  <si>
+    <t>Cleavley Athletics Track</t>
+  </si>
+  <si>
+    <t>Salford</t>
+  </si>
+  <si>
+    <t>M30 8HY</t>
+  </si>
+  <si>
+    <t>UK Youth Development League Lower - Northern West 3N</t>
+  </si>
+  <si>
+    <t>UK Youth Development League Lower - Northern West 3S Division</t>
+  </si>
+  <si>
+    <t>Richmond Street Athletics Stadium</t>
+  </si>
+  <si>
+    <t>Ashton under Lyme</t>
+  </si>
+  <si>
+    <t>OL7 9HG</t>
+  </si>
+  <si>
+    <t>UK Youth Development League Lower - Scottish North East Division</t>
+  </si>
+  <si>
+    <t>UK Youth Development League Lower - Scottish Division 1</t>
+  </si>
+  <si>
+    <t>UK Youth Development League Lower - Scottish Division 2</t>
+  </si>
+  <si>
+    <t>4J Studios scottishathletics Combined Events and Masters Championships (+ Para Success + Steeple Open)</t>
+  </si>
+  <si>
+    <t>https://scottishathletics.justgo.com/workbench/public/events?ref=79C9AF276128C712C8F28A278D33E083D81349A0</t>
+  </si>
+  <si>
+    <t>OUT 26/307</t>
+  </si>
+  <si>
+    <t>4J Studios scottishathletics U14/U16/U20 Championships</t>
+  </si>
+  <si>
+    <t>https://scottishathletics.justgo.com/workbench/public/events?ref=75CB62A3EF8A6A7C4384258B4808B359166D14AA</t>
+  </si>
+  <si>
+    <t>OUT 26/308</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SEAA U16/U18 Inter Counties Championships </t>
+  </si>
+  <si>
+    <t>OUT 26/309</t>
+  </si>
+  <si>
+    <t>OUT 26/310</t>
+  </si>
+  <si>
+    <t>OUT 26/311</t>
+  </si>
+  <si>
+    <t>CC26/1901</t>
+  </si>
+  <si>
+    <t>Whitewebbs Open</t>
+  </si>
+  <si>
+    <t>CC26/1903</t>
+  </si>
+  <si>
+    <t>Pending</t>
+  </si>
+  <si>
+    <t>SEAA Outdoor U14 / U16 / U18 Championships 2026 inc. Walks Championships</t>
+  </si>
+  <si>
+    <t>OUT 26/312</t>
+  </si>
+  <si>
+    <t>Eastern Masters League - West Division</t>
+  </si>
+  <si>
+    <t>https://emac.org.uk/</t>
+  </si>
+  <si>
+    <t>OUT 26/313</t>
+  </si>
+  <si>
+    <t>Eastern Masters League - East Division</t>
+  </si>
+  <si>
+    <t>Eastern Masters League - South Division</t>
+  </si>
+  <si>
+    <t>UK Youth Development League Lower - Southern 1A</t>
+  </si>
+  <si>
+    <t>OUT 26/314</t>
+  </si>
+  <si>
+    <t>Portsmouth 5000</t>
+  </si>
+  <si>
+    <t>https://portsmouth5000.com/</t>
+  </si>
+  <si>
+    <t>OUT 26/315</t>
+  </si>
+  <si>
+    <t>Humber Open</t>
+  </si>
+  <si>
+    <t>OUT 26/316</t>
+  </si>
+  <si>
+    <t>scottishathletics Jumps &amp; Throws Grand Prix</t>
+  </si>
+  <si>
+    <t>Caird Park</t>
+  </si>
+  <si>
+    <t>Dundee</t>
+  </si>
+  <si>
+    <t>DD4 9BX</t>
+  </si>
+  <si>
+    <t>OUT 26/317</t>
+  </si>
+  <si>
+    <t>North East Masters AA League</t>
+  </si>
+  <si>
+    <t>https://www.nemaa.co.uk/track-and-field.html</t>
+  </si>
+  <si>
+    <t>OUT 26/318</t>
+  </si>
+  <si>
+    <t>North East Masters AA Championships</t>
+  </si>
+  <si>
+    <t>OUT 26/319</t>
+  </si>
+  <si>
+    <t>OUT 26/320</t>
+  </si>
+  <si>
+    <t>OUT 26/321</t>
+  </si>
+  <si>
+    <t>Midland Veterans League - East</t>
+  </si>
+  <si>
+    <t>OUT 26/322</t>
+  </si>
+  <si>
+    <t>Essex Schools Combined Events Trials</t>
+  </si>
+  <si>
+    <t>OUT 26/323</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Run Jump Throw Series </t>
+  </si>
+  <si>
+    <t>OUT 26/324</t>
+  </si>
+  <si>
+    <t>Northern League - West 2</t>
+  </si>
+  <si>
+    <t>OUT 26/325</t>
+  </si>
+  <si>
+    <t>ESAA Track &amp; Field Cup Regional Round</t>
+  </si>
+  <si>
+    <t>OUT 26/326</t>
+  </si>
+  <si>
+    <t>Southern Counties Veterans AC League - Western Division</t>
+  </si>
+  <si>
+    <t>OUT 26/327</t>
+  </si>
+  <si>
+    <t>Cheshire Track &amp; Field Grand Prix</t>
+  </si>
+  <si>
+    <t>Macclesfield Athletics Track</t>
+  </si>
+  <si>
+    <t>Macclesfield</t>
+  </si>
+  <si>
+    <t>SK10 4AF</t>
+  </si>
+  <si>
+    <t>OUT 26/328</t>
+  </si>
+  <si>
+    <t>Cheshire Track &amp; Field Grand Prix - no hammer/discus</t>
+  </si>
+  <si>
+    <t>England Athletics Age Group Combined Event Championships Inc. Senior Para Championships</t>
+  </si>
+  <si>
+    <t>OUT 26/329</t>
+  </si>
+  <si>
+    <t>OUT 26/330</t>
+  </si>
+  <si>
+    <t>Hereford &amp; Worcestershire Schools Combined Events Championships</t>
+  </si>
+  <si>
+    <t>OUT 26/331</t>
+  </si>
+  <si>
+    <t>https://www.bedfordgames.co.uk/big-on-tour</t>
+  </si>
+  <si>
+    <t>OUT 26/332</t>
+  </si>
+  <si>
+    <t>BIGish Series Final</t>
+  </si>
+  <si>
+    <t>Biggleswade Athletics Club Jumps Fest</t>
+  </si>
+  <si>
+    <t>OUT 26/333</t>
+  </si>
+  <si>
+    <t>Kingston AC &amp; Poly H Club Open</t>
+  </si>
+  <si>
+    <t>OUT 26/334</t>
+  </si>
+  <si>
+    <t>OUT 26/335</t>
+  </si>
+  <si>
+    <t>Derby Moorways</t>
+  </si>
+  <si>
+    <t>Leeds Beckett Open Series</t>
+  </si>
+  <si>
+    <t>https://admin.rosterathletics.com/admin/meeting/28800/details</t>
+  </si>
+  <si>
+    <t>OUT 26/336</t>
+  </si>
+  <si>
+    <t>Surrey County  AA Masters Championships &amp; County Track Championships</t>
+  </si>
+  <si>
+    <t>https://meets.rosterathletics.com/public/competitions/details/about?id=28656</t>
+  </si>
+  <si>
+    <t>OUT 26/337</t>
+  </si>
+  <si>
+    <t>Mason Trophy</t>
+  </si>
+  <si>
+    <t>OUT 26/338</t>
+  </si>
+  <si>
+    <t>Staffordshire Schools County Championships</t>
+  </si>
+  <si>
+    <t>OUT 26/339</t>
+  </si>
+  <si>
+    <t>Northern League - West 1 North Division</t>
+  </si>
+  <si>
+    <t>OUT 26/340</t>
+  </si>
+  <si>
+    <t>Amber Valley &amp; Erewash AC Early Summer Endurance Open</t>
+  </si>
+  <si>
+    <t>Rutland Recreation Ground</t>
+  </si>
+  <si>
+    <t>Rutland</t>
+  </si>
+  <si>
+    <t>DE7 5GH</t>
+  </si>
+  <si>
+    <t>https://aveac.org.uk/event-calendar/aveac-early-summer-endurance-open/</t>
+  </si>
+  <si>
+    <t>OUT 26/341</t>
+  </si>
+  <si>
+    <t>Sussex Masters League</t>
+  </si>
+  <si>
+    <t>https://www.sussexathletics.net/Sussex-Masters-League/</t>
+  </si>
+  <si>
+    <t>OUT 26/342</t>
+  </si>
+  <si>
+    <t>National Athletics League Premiership - Level 1 External Hammer/Discus Competition</t>
+  </si>
+  <si>
+    <t>OUT 26/343</t>
+  </si>
+  <si>
+    <t>Midland Counties AA Senior &amp; U20 Championships</t>
+  </si>
+  <si>
+    <t>OUT 26/344</t>
+  </si>
+  <si>
+    <t>The Pacers 5000</t>
+  </si>
+  <si>
+    <t>Southwark Park</t>
+  </si>
+  <si>
+    <t>Southwark</t>
+  </si>
+  <si>
+    <t>SE16 2PE</t>
+  </si>
+  <si>
+    <t>https://www.peckhampacers.com/thepacers5000</t>
+  </si>
+  <si>
+    <t>OUT 26/345</t>
+  </si>
+  <si>
+    <t>Newquay &amp; Par Discus Invitational</t>
+  </si>
+  <si>
+    <t>OUT 26/346</t>
+  </si>
+  <si>
+    <t>National Athletics League Premiership - External Level 1 Discus Competition</t>
+  </si>
+  <si>
+    <t>OUT 26/347</t>
+  </si>
+  <si>
+    <t>Surrey &amp; Sussex Schools Combined Events</t>
+  </si>
+  <si>
+    <t>OUT 26/348</t>
+  </si>
+  <si>
+    <t>OUT 26/349</t>
+  </si>
+  <si>
+    <t>Tonbridge AC Evening Meeting</t>
+  </si>
+  <si>
+    <t>https://data.opentrack.run/en-gb/x/2026/GBR/tacdev1/</t>
+  </si>
+  <si>
+    <t>OUT 26/350</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Warwickshire County Championships </t>
+  </si>
+  <si>
+    <t>OUT 26/351</t>
+  </si>
+  <si>
+    <t>Midland Counties League - Division 3NE</t>
+  </si>
+  <si>
+    <t>OUT 26/352</t>
+  </si>
+  <si>
+    <t>The Queen's Diamond Jubilee Centre</t>
+  </si>
+  <si>
+    <t>Rugby</t>
+  </si>
+  <si>
+    <t>CV22 5LJ</t>
+  </si>
+  <si>
+    <t>https://hofe-league.org.uk/</t>
+  </si>
+  <si>
+    <t>OUT 26/353</t>
+  </si>
+  <si>
+    <t>BMC Regional Race</t>
+  </si>
+  <si>
+    <t>OUT 26/354</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Border Harriers AC Hammer &amp; Discus competition </t>
+  </si>
+  <si>
+    <t>OUT 26/355</t>
+  </si>
+  <si>
+    <t>Rosenheim League - Western Division</t>
+  </si>
+  <si>
+    <t>https://www.rosenheimleague.co.uk/</t>
+  </si>
+  <si>
+    <t>OUT 26/356</t>
+  </si>
+  <si>
+    <t>British Milers Club PB Classic</t>
+  </si>
+  <si>
+    <t>Millfield School Athletics Track</t>
+  </si>
+  <si>
+    <t>Street</t>
+  </si>
+  <si>
+    <t>BA16 0YD</t>
+  </si>
+  <si>
+    <t>OUT 26/357</t>
+  </si>
+  <si>
+    <t>https://www.notts-minileague.co.uk</t>
+  </si>
+  <si>
+    <t>OUT 26/358</t>
+  </si>
+  <si>
+    <t>Ayshire Athletics Arena</t>
+  </si>
+  <si>
+    <t>Kilmarnock</t>
+  </si>
+  <si>
+    <t>KA1 3XF</t>
+  </si>
+  <si>
+    <t>OUT 26/359</t>
+  </si>
+  <si>
+    <t>UK Youth Development League Lower - Northern Premier East</t>
+  </si>
+  <si>
+    <t>UK Youth Development League Lower - Northern Premier West</t>
+  </si>
+  <si>
+    <t>UK Youth Development League Lower - North East 1</t>
+  </si>
+  <si>
+    <t>UK Youth Development League Lower - North West 1</t>
+  </si>
+  <si>
+    <t>UK Youth Development League Lower - North West 2</t>
+  </si>
+  <si>
+    <t>Treborth Athletics Track</t>
+  </si>
+  <si>
+    <t>Treborth</t>
+  </si>
+  <si>
+    <t>LL57 2RZ</t>
+  </si>
+  <si>
+    <t>Gloucestershire County Hammer Throw Championships</t>
+  </si>
+  <si>
+    <t>https://www.athletics4u.co.uk/track-and-field/</t>
+  </si>
+  <si>
+    <t>OUT 26/360</t>
+  </si>
+  <si>
+    <t>West Midlands Schools County Schools Championship</t>
+  </si>
+  <si>
+    <t>OUT 26/361</t>
+  </si>
+  <si>
+    <t>Southern Athletics League Division 3 South</t>
+  </si>
+  <si>
+    <t>OUT 26/362</t>
+  </si>
+  <si>
+    <t>Southern Athletics League Division 2 North &amp; East</t>
+  </si>
+  <si>
+    <t>OUT 26/363</t>
+  </si>
+  <si>
+    <t>Stuart Storey Athletic Track</t>
+  </si>
+  <si>
+    <t>Ware</t>
+  </si>
+  <si>
+    <t>SG12 0UQ</t>
+  </si>
+  <si>
+    <t>Stockwood Park Stadium</t>
+  </si>
+  <si>
+    <t>Luton</t>
+  </si>
+  <si>
+    <t>LU1 4BH</t>
+  </si>
+  <si>
+    <t>Westminster Lodge Athletics Track</t>
+  </si>
+  <si>
+    <t>St. Albans</t>
+  </si>
+  <si>
+    <t>AL1 2DL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GAA Miler Meet </t>
+  </si>
+  <si>
+    <t>https://data.opentrack.run/en-gb/x/</t>
+  </si>
+  <si>
+    <t>OUT 26/364</t>
+  </si>
+  <si>
+    <t>OUT 26/365</t>
+  </si>
+  <si>
+    <t>Watford Harriers High Jump &amp; Long Jump Meetings</t>
+  </si>
+  <si>
+    <t>OUT 26/366</t>
+  </si>
+  <si>
+    <t>British Milers Club Grand Prix</t>
+  </si>
+  <si>
+    <t>OUT 26/367</t>
+  </si>
+  <si>
+    <t>Tonypandy Track Classic</t>
+  </si>
+  <si>
+    <t>King George V Clydach</t>
+  </si>
+  <si>
+    <t>Tonypandy</t>
+  </si>
+  <si>
+    <t>CF40 2RJ</t>
+  </si>
+  <si>
+    <t>https://wales.opentrack.run/en-gb/x/2026/GBR/ttc/</t>
+  </si>
+  <si>
+    <t>OUT 26/368</t>
+  </si>
+  <si>
+    <t>Nottinghamshire County Schools Championships</t>
+  </si>
+  <si>
+    <t>OUT 26/369</t>
+  </si>
+  <si>
+    <t>Scottish Schools AA Secondary T&amp;F Championships</t>
+  </si>
+  <si>
+    <t>https://www.ssaa.co.uk/</t>
+  </si>
+  <si>
+    <t>OUT 26/370</t>
+  </si>
+  <si>
+    <t>MK Sprint Series</t>
+  </si>
+  <si>
+    <t>OUT 26/371</t>
+  </si>
+  <si>
+    <t>Palmer Park Race Night 3000m</t>
+  </si>
+  <si>
+    <t>https://readingroadrunners.myclubhouse.co.uk/Events/Calendar/View?id=400</t>
+  </si>
+  <si>
+    <t>OUT 26/372</t>
+  </si>
+  <si>
+    <t>BMAF Throws Pentathlon, 10000m &amp; 1Mile Championships with Open Events</t>
+  </si>
+  <si>
+    <t>https://data.opentrack.run/en-gb/x/2026/GBR/bmaf-pen-10000-1mile/</t>
+  </si>
+  <si>
+    <t>OUT 26/373</t>
+  </si>
+  <si>
+    <t>Southern Counties Veterans AC League - South London Division</t>
+  </si>
+  <si>
+    <t>OUT 26/374</t>
+  </si>
+  <si>
+    <t>CWG Games Throws - Wales A &amp; B std athletes</t>
+  </si>
+  <si>
+    <t>OUT 26/375</t>
+  </si>
+  <si>
+    <t xml:space="preserve">English Schools Athletic Association Track &amp; Field Championships </t>
+  </si>
+  <si>
+    <t>https://esaa.org.uk/competitions/track-field-championship/</t>
+  </si>
+  <si>
+    <t>OUT 26/376</t>
   </si>
   <si>
     <t>COMPETITION NAME</t>
   </si>
   <si>
     <t>LICENCE NUMBER</t>
   </si>
   <si>
     <t>COMPETITION TYPE</t>
   </si>
   <si>
     <t>ENTRY LINK</t>
   </si>
   <si>
     <t>APPROVED</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -2836,198 +4830,219 @@
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...10 lines deleted...]
-    </font>
   </fonts>
-  <fills count="5">
+  <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.59999389629810485"/>
+        <fgColor rgb="FF92D050"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF00B050"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFB4C6E7"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="8" tint="0.39997558519241921"/>
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC000"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFF0000"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="16" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="16" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="16" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="16" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="45"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="45"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="16" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="0" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="16" fontId="0" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="16" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="16" fontId="1" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" textRotation="90"/>
+    <xf numFmtId="16" fontId="1" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="16" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="16" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
-[...35 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
@@ -3303,12839 +5318,27409 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipswichekiden.co.uk/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wirralxcountry.weebly.com/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cheshireschoolsaa.co.uk/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wirralxcountry.weebly.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nysd.org.uk/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.southportwaterlooac.co.uk/schools.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eastsussexcrosscountry.co.uk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bearbrookrunningclub.co.uk/page/view/hardwick-x-stream" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stuweb.co.uk/events/2026/03/21/4534/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipswichekiden.co.uk/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.southerncrosscountryleague.co.uk/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipswichekiden.co.uk/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://url.uk.m.mimecastprotect.com/s/2EwQC9QEGi1lkJf1uRSqvfjQ?domain=data.opentrack.run" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://url.uk.m.mimecastprotect.com/s/L4LZC86DWtr26mFotVSyVrvM?domain=data.opentrack.run" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://url.uk.m.mimecastprotect.com/s/zEeBC7LBYHq8ArSNsnSoeCVc?domain=data.opentrack.run" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{180884D6-600D-45AC-B37C-533E3E1C85DE}">
   <sheetPr>
     <tabColor theme="9" tint="0.39997558519241921"/>
   </sheetPr>
-  <dimension ref="A1:H46"/>
+  <dimension ref="A1:K146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft"/>
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="22.85546875" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="15" style="1" customWidth="1"/>
+    <col min="1" max="1" width="22.85546875" style="34" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="63.42578125" style="34" customWidth="1"/>
+    <col min="3" max="3" width="22.85546875" style="34" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10.5703125" style="34" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="30.28515625" style="34" customWidth="1"/>
+    <col min="6" max="7" width="9.140625" style="34"/>
+    <col min="9" max="9" width="10.5703125" style="34" bestFit="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="78" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-      <c r="D2" s="27">
+    <row r="1" spans="1:11" customFormat="1" ht="78" x14ac:dyDescent="0.25">
+      <c r="A1" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B1" s="33" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C1" s="33" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D1" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1" s="33" t="s">
+        <v>1571</v>
+      </c>
+      <c r="G1" s="33" t="s">
+        <v>1572</v>
+      </c>
+      <c r="I1" s="33" t="s">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A2" s="35" t="s">
+        <v>74</v>
+      </c>
+      <c r="B2" s="35" t="s">
+        <v>329</v>
+      </c>
+      <c r="C2" s="35" t="s">
+        <v>376</v>
+      </c>
+      <c r="D2" s="36">
+        <v>46162</v>
+      </c>
+      <c r="E2" s="35" t="s">
+        <v>330</v>
+      </c>
+      <c r="F2" s="35" t="s">
+        <v>321</v>
+      </c>
+      <c r="G2" s="35"/>
+      <c r="I2" s="36">
+        <v>46063</v>
+      </c>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A3" s="35" t="s">
+        <v>71</v>
+      </c>
+      <c r="B3" s="35" t="s">
+        <v>70</v>
+      </c>
+      <c r="C3" s="35" t="s">
+        <v>326</v>
+      </c>
+      <c r="D3" s="36">
+        <v>46176</v>
+      </c>
+      <c r="E3" s="35" t="s">
+        <v>327</v>
+      </c>
+      <c r="F3" s="35" t="s">
+        <v>320</v>
+      </c>
+      <c r="G3" s="35" t="s">
+        <v>328</v>
+      </c>
+      <c r="I3" s="36">
+        <v>46041</v>
+      </c>
+      <c r="J3" s="35"/>
+      <c r="K3" s="35"/>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A4" s="35" t="s">
+        <v>72</v>
+      </c>
+      <c r="B4" s="35" t="s">
+        <v>377</v>
+      </c>
+      <c r="C4" s="35" t="s">
+        <v>378</v>
+      </c>
+      <c r="D4" s="36">
+        <v>46204</v>
+      </c>
+      <c r="E4" s="35" t="s">
+        <v>75</v>
+      </c>
+      <c r="F4" s="35" t="s">
+        <v>321</v>
+      </c>
+      <c r="G4" s="35"/>
+      <c r="I4" s="36">
+        <v>46069</v>
+      </c>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A5" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" s="35" t="s">
+        <v>188</v>
+      </c>
+      <c r="C5" s="35" t="s">
+        <v>382</v>
+      </c>
+      <c r="D5" s="36">
         <v>46208</v>
       </c>
-      <c r="E2" s="25" t="s">
-[...6 lines deleted...]
-      <c r="H2" s="27">
+      <c r="E5" s="35" t="s">
+        <v>383</v>
+      </c>
+      <c r="F5" s="35" t="s">
+        <v>323</v>
+      </c>
+      <c r="G5" s="37" t="s">
+        <v>384</v>
+      </c>
+      <c r="I5" s="36">
         <v>46079</v>
       </c>
-    </row>
-[...58 lines deleted...]
-      <c r="D5" s="27">
+      <c r="J5" s="35"/>
+      <c r="K5" s="35"/>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A6" s="35" t="s">
+        <v>73</v>
+      </c>
+      <c r="B6" s="35" t="s">
+        <v>379</v>
+      </c>
+      <c r="C6" s="35" t="s">
+        <v>380</v>
+      </c>
+      <c r="D6" s="36">
+        <v>46219</v>
+      </c>
+      <c r="E6" s="35" t="s">
+        <v>381</v>
+      </c>
+      <c r="F6" s="35" t="s">
+        <v>323</v>
+      </c>
+      <c r="G6" s="35"/>
+      <c r="I6" s="36">
+        <v>46069</v>
+      </c>
+      <c r="J6" s="35"/>
+      <c r="K6" s="35"/>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A7" s="35" t="s">
+        <v>74</v>
+      </c>
+      <c r="B7" s="35" t="s">
+        <v>329</v>
+      </c>
+      <c r="C7" s="35" t="s">
+        <v>375</v>
+      </c>
+      <c r="D7" s="36">
+        <v>46246</v>
+      </c>
+      <c r="E7" s="35" t="s">
+        <v>331</v>
+      </c>
+      <c r="F7" s="35" t="s">
+        <v>321</v>
+      </c>
+      <c r="G7" s="35"/>
+      <c r="I7" s="36">
+        <v>46063</v>
+      </c>
+      <c r="J7" s="35"/>
+      <c r="K7" s="35"/>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A8" s="35" t="s">
+        <v>194</v>
+      </c>
+      <c r="B8" s="35" t="s">
+        <v>198</v>
+      </c>
+      <c r="C8" s="35" t="s">
+        <v>199</v>
+      </c>
+      <c r="D8" s="36">
         <v>46327</v>
       </c>
-      <c r="E5" s="25" t="s">
-[...6 lines deleted...]
-      <c r="H5" s="27">
+      <c r="E8" s="35" t="s">
+        <v>200</v>
+      </c>
+      <c r="F8" s="35" t="s">
+        <v>320</v>
+      </c>
+      <c r="G8" s="35"/>
+      <c r="I8" s="36">
         <v>45862</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D6" s="27">
+      <c r="J8" s="35"/>
+      <c r="K8" s="35"/>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A9" s="35" t="s">
+        <v>194</v>
+      </c>
+      <c r="B9" s="35" t="s">
+        <v>201</v>
+      </c>
+      <c r="C9" s="35" t="s">
+        <v>202</v>
+      </c>
+      <c r="D9" s="36">
         <v>46327</v>
       </c>
-      <c r="E6" s="25" t="s">
-[...6 lines deleted...]
-      <c r="H6" s="27">
+      <c r="E9" s="35" t="s">
+        <v>200</v>
+      </c>
+      <c r="F9" s="35" t="s">
+        <v>319</v>
+      </c>
+      <c r="G9" s="35"/>
+      <c r="I9" s="36">
         <v>45862</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D7" s="27">
+      <c r="J9" s="35"/>
+      <c r="K9" s="35"/>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A10" s="35" t="s">
+        <v>206</v>
+      </c>
+      <c r="B10" s="35" t="s">
+        <v>213</v>
+      </c>
+      <c r="C10" s="35" t="s">
+        <v>212</v>
+      </c>
+      <c r="D10" s="36">
+        <v>46369</v>
+      </c>
+      <c r="E10" s="35" t="s">
+        <v>214</v>
+      </c>
+      <c r="F10" s="35" t="s">
+        <v>322</v>
+      </c>
+      <c r="G10" s="35"/>
+      <c r="I10" s="36">
+        <v>45971</v>
+      </c>
+      <c r="J10" s="35"/>
+      <c r="K10" s="35"/>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A11" s="35" t="s">
+        <v>194</v>
+      </c>
+      <c r="B11" s="35" t="s">
+        <v>324</v>
+      </c>
+      <c r="C11" s="35" t="s">
+        <v>325</v>
+      </c>
+      <c r="D11" s="36">
         <v>46787</v>
       </c>
-      <c r="E7" s="25" t="s">
-[...6 lines deleted...]
-      <c r="H7" s="27">
+      <c r="E11" s="35" t="s">
+        <v>205</v>
+      </c>
+      <c r="F11" s="35" t="s">
+        <v>322</v>
+      </c>
+      <c r="G11" s="35"/>
+      <c r="I11" s="36">
         <v>46041</v>
       </c>
-    </row>
-[...578 lines deleted...]
-      <c r="H46" s="13"/>
+      <c r="J11" s="35"/>
+      <c r="K11" s="35"/>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A12" s="35"/>
+      <c r="B12" s="35"/>
+      <c r="C12" s="35"/>
+      <c r="D12" s="39"/>
+      <c r="E12" s="35"/>
+      <c r="F12" s="35"/>
+      <c r="G12" s="35"/>
+      <c r="I12" s="39"/>
+      <c r="J12" s="35"/>
+      <c r="K12" s="35"/>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A13" s="35"/>
+      <c r="B13" s="35"/>
+      <c r="C13" s="35"/>
+      <c r="D13" s="39"/>
+      <c r="E13" s="35"/>
+      <c r="F13" s="35"/>
+      <c r="G13" s="35"/>
+      <c r="I13" s="39"/>
+      <c r="J13" s="35"/>
+      <c r="K13" s="35"/>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A14" s="35"/>
+      <c r="B14" s="35"/>
+      <c r="C14" s="35"/>
+      <c r="D14" s="39"/>
+      <c r="E14" s="35"/>
+      <c r="F14" s="35"/>
+      <c r="G14" s="35"/>
+      <c r="I14" s="39"/>
+      <c r="J14" s="35"/>
+      <c r="K14" s="35"/>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A15" s="35"/>
+      <c r="B15" s="35"/>
+      <c r="C15" s="35"/>
+      <c r="D15" s="39"/>
+      <c r="E15" s="35"/>
+      <c r="F15" s="35"/>
+      <c r="G15" s="35"/>
+      <c r="I15" s="39"/>
+      <c r="J15" s="35"/>
+      <c r="K15" s="35"/>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A16" s="35"/>
+      <c r="B16" s="35"/>
+      <c r="C16" s="35"/>
+      <c r="D16" s="39"/>
+      <c r="E16" s="35"/>
+      <c r="F16" s="35"/>
+      <c r="G16" s="35"/>
+      <c r="I16" s="39"/>
+      <c r="J16" s="35"/>
+      <c r="K16" s="35"/>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A17" s="35"/>
+      <c r="B17" s="35"/>
+      <c r="C17" s="35"/>
+      <c r="D17" s="39"/>
+      <c r="E17" s="35"/>
+      <c r="F17" s="35"/>
+      <c r="G17" s="35"/>
+      <c r="I17" s="39"/>
+      <c r="J17" s="35"/>
+      <c r="K17" s="35"/>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A18" s="35"/>
+      <c r="B18" s="35"/>
+      <c r="C18" s="35"/>
+      <c r="D18" s="39"/>
+      <c r="E18" s="35"/>
+      <c r="F18" s="35"/>
+      <c r="G18" s="35"/>
+      <c r="I18" s="39"/>
+      <c r="J18" s="35"/>
+      <c r="K18" s="35"/>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" s="35"/>
+      <c r="B19" s="35"/>
+      <c r="C19" s="35"/>
+      <c r="D19" s="39"/>
+      <c r="E19" s="35"/>
+      <c r="F19" s="35"/>
+      <c r="G19" s="35"/>
+      <c r="I19" s="39"/>
+      <c r="J19" s="35"/>
+      <c r="K19" s="35"/>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A20" s="35"/>
+      <c r="B20" s="35"/>
+      <c r="C20" s="35"/>
+      <c r="D20" s="39"/>
+      <c r="E20" s="35"/>
+      <c r="F20" s="35"/>
+      <c r="G20" s="35"/>
+      <c r="I20" s="39"/>
+      <c r="J20" s="35"/>
+      <c r="K20" s="35"/>
+    </row>
+    <row r="21" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A21" s="35"/>
+      <c r="B21" s="35"/>
+      <c r="C21" s="35"/>
+      <c r="D21" s="39"/>
+      <c r="E21" s="35"/>
+      <c r="F21" s="35"/>
+      <c r="G21" s="35"/>
+      <c r="I21" s="39"/>
+      <c r="J21" s="35"/>
+      <c r="K21" s="35"/>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A22" s="35"/>
+      <c r="B22" s="35"/>
+      <c r="C22" s="35"/>
+      <c r="D22" s="39"/>
+      <c r="E22" s="35"/>
+      <c r="F22" s="35"/>
+      <c r="G22" s="35"/>
+      <c r="I22" s="39"/>
+      <c r="J22" s="35"/>
+      <c r="K22" s="35"/>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A23" s="35"/>
+      <c r="B23" s="35"/>
+      <c r="C23" s="35"/>
+      <c r="D23" s="39"/>
+      <c r="E23" s="35"/>
+      <c r="F23" s="35"/>
+      <c r="G23" s="35"/>
+      <c r="I23" s="39"/>
+      <c r="J23" s="35"/>
+      <c r="K23" s="35"/>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A24" s="35"/>
+      <c r="B24" s="35"/>
+      <c r="C24" s="35"/>
+      <c r="D24" s="39"/>
+      <c r="E24" s="35"/>
+      <c r="F24" s="35"/>
+      <c r="G24" s="35"/>
+      <c r="I24" s="39"/>
+      <c r="J24" s="35"/>
+      <c r="K24" s="35"/>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A25" s="35"/>
+      <c r="B25" s="35"/>
+      <c r="C25" s="35"/>
+      <c r="D25" s="39"/>
+      <c r="E25" s="35"/>
+      <c r="F25" s="35"/>
+      <c r="G25" s="35"/>
+      <c r="I25" s="39"/>
+      <c r="J25" s="35"/>
+      <c r="K25" s="35"/>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A26" s="35"/>
+      <c r="B26" s="35"/>
+      <c r="C26" s="35"/>
+      <c r="D26" s="39"/>
+      <c r="E26" s="35"/>
+      <c r="F26" s="35"/>
+      <c r="G26" s="35"/>
+      <c r="I26" s="39"/>
+      <c r="J26" s="35"/>
+      <c r="K26" s="35"/>
+    </row>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A27" s="35"/>
+      <c r="B27" s="35"/>
+      <c r="C27" s="35"/>
+      <c r="D27" s="39"/>
+      <c r="E27" s="35"/>
+      <c r="F27" s="35"/>
+      <c r="G27" s="35"/>
+      <c r="I27" s="39"/>
+      <c r="J27" s="35"/>
+      <c r="K27" s="35"/>
+    </row>
+    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A28" s="35"/>
+      <c r="B28" s="35"/>
+      <c r="C28" s="35"/>
+      <c r="D28" s="39"/>
+      <c r="E28" s="35"/>
+      <c r="F28" s="35"/>
+      <c r="G28" s="35"/>
+      <c r="I28" s="39"/>
+      <c r="J28" s="35"/>
+      <c r="K28" s="35"/>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A29" s="35"/>
+      <c r="B29" s="35"/>
+      <c r="C29" s="35"/>
+      <c r="D29" s="39"/>
+      <c r="E29" s="35"/>
+      <c r="F29" s="35"/>
+      <c r="G29" s="35"/>
+      <c r="I29" s="39"/>
+      <c r="J29" s="35"/>
+      <c r="K29" s="35"/>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A30" s="35"/>
+      <c r="B30" s="35"/>
+      <c r="C30" s="35"/>
+      <c r="D30" s="39"/>
+      <c r="E30" s="35"/>
+      <c r="F30" s="35"/>
+      <c r="G30" s="35"/>
+      <c r="I30" s="39"/>
+      <c r="J30" s="35"/>
+      <c r="K30" s="35"/>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A31" s="35"/>
+      <c r="B31" s="35"/>
+      <c r="C31" s="35"/>
+      <c r="D31" s="39"/>
+      <c r="E31" s="35"/>
+      <c r="F31" s="35"/>
+      <c r="G31" s="35"/>
+      <c r="I31" s="39"/>
+      <c r="J31" s="35"/>
+      <c r="K31" s="35"/>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A32" s="35"/>
+      <c r="B32" s="35"/>
+      <c r="C32" s="35"/>
+      <c r="D32" s="39"/>
+      <c r="E32" s="35"/>
+      <c r="F32" s="35"/>
+      <c r="G32" s="35"/>
+      <c r="I32" s="39"/>
+      <c r="J32" s="35"/>
+      <c r="K32" s="35"/>
+    </row>
+    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A33" s="35"/>
+      <c r="B33" s="35"/>
+      <c r="C33" s="35"/>
+      <c r="D33" s="39"/>
+      <c r="E33" s="35"/>
+      <c r="F33" s="35"/>
+      <c r="G33" s="35"/>
+      <c r="I33" s="39"/>
+      <c r="J33" s="35"/>
+      <c r="K33" s="35"/>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A34" s="35"/>
+      <c r="B34" s="35"/>
+      <c r="C34" s="35"/>
+      <c r="D34" s="39"/>
+      <c r="E34" s="35"/>
+      <c r="F34" s="35"/>
+      <c r="G34" s="35"/>
+      <c r="I34" s="39"/>
+      <c r="J34" s="35"/>
+      <c r="K34" s="35"/>
+    </row>
+    <row r="35" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A35" s="35"/>
+      <c r="B35" s="35"/>
+      <c r="C35" s="35"/>
+      <c r="D35" s="39"/>
+      <c r="E35" s="35"/>
+      <c r="F35" s="35"/>
+      <c r="G35" s="35"/>
+      <c r="I35" s="39"/>
+      <c r="J35" s="35"/>
+      <c r="K35" s="35"/>
+    </row>
+    <row r="36" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A36" s="35"/>
+      <c r="B36" s="35"/>
+      <c r="C36" s="35"/>
+      <c r="D36" s="39"/>
+      <c r="E36" s="35"/>
+      <c r="F36" s="35"/>
+      <c r="G36" s="35"/>
+      <c r="I36" s="39"/>
+      <c r="J36" s="35"/>
+      <c r="K36" s="35"/>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A37" s="35"/>
+      <c r="B37" s="35"/>
+      <c r="C37" s="35"/>
+      <c r="D37" s="39"/>
+      <c r="E37" s="35"/>
+      <c r="F37" s="35"/>
+      <c r="G37" s="35"/>
+      <c r="I37" s="39"/>
+      <c r="J37" s="35"/>
+      <c r="K37" s="35"/>
+    </row>
+    <row r="38" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A38" s="35"/>
+      <c r="B38" s="35"/>
+      <c r="C38" s="35"/>
+      <c r="D38" s="39"/>
+      <c r="E38" s="35"/>
+      <c r="F38" s="35"/>
+      <c r="G38" s="35"/>
+      <c r="I38" s="39"/>
+      <c r="J38" s="35"/>
+      <c r="K38" s="35"/>
+    </row>
+    <row r="39" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A39" s="35"/>
+      <c r="B39" s="35"/>
+      <c r="C39" s="35"/>
+      <c r="D39" s="39"/>
+      <c r="E39" s="35"/>
+      <c r="F39" s="35"/>
+      <c r="G39" s="35"/>
+      <c r="I39" s="39"/>
+      <c r="J39" s="35"/>
+      <c r="K39" s="35"/>
+    </row>
+    <row r="40" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A40" s="35"/>
+      <c r="B40" s="35"/>
+      <c r="C40" s="35"/>
+      <c r="D40" s="39"/>
+      <c r="E40" s="35"/>
+      <c r="F40" s="35"/>
+      <c r="G40" s="35"/>
+      <c r="I40" s="39"/>
+      <c r="J40" s="35"/>
+      <c r="K40" s="35"/>
+    </row>
+    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A41" s="35"/>
+      <c r="B41" s="35"/>
+      <c r="C41" s="35"/>
+      <c r="D41" s="39"/>
+      <c r="E41" s="35"/>
+      <c r="F41" s="35"/>
+      <c r="G41" s="35"/>
+      <c r="I41" s="39"/>
+      <c r="J41" s="35"/>
+      <c r="K41" s="35"/>
+    </row>
+    <row r="42" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A42" s="35"/>
+      <c r="B42" s="35"/>
+      <c r="C42" s="35"/>
+      <c r="D42" s="39"/>
+      <c r="E42" s="35"/>
+      <c r="F42" s="35"/>
+      <c r="G42" s="35"/>
+      <c r="I42" s="39"/>
+      <c r="J42" s="35"/>
+      <c r="K42" s="35"/>
+    </row>
+    <row r="43" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A43" s="35"/>
+      <c r="B43" s="35"/>
+      <c r="C43" s="35"/>
+      <c r="D43" s="39"/>
+      <c r="E43" s="35"/>
+      <c r="F43" s="35"/>
+      <c r="G43" s="35"/>
+      <c r="I43" s="39"/>
+      <c r="J43" s="35"/>
+      <c r="K43" s="35"/>
+    </row>
+    <row r="44" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A44" s="35"/>
+      <c r="B44" s="35"/>
+      <c r="C44" s="35"/>
+      <c r="D44" s="39"/>
+      <c r="E44" s="35"/>
+      <c r="F44" s="35"/>
+      <c r="G44" s="35"/>
+      <c r="I44" s="39"/>
+      <c r="J44" s="35"/>
+      <c r="K44" s="35"/>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A45" s="35"/>
+      <c r="B45" s="35"/>
+      <c r="C45" s="35"/>
+      <c r="D45" s="39"/>
+      <c r="E45" s="35"/>
+      <c r="F45" s="35"/>
+      <c r="G45" s="35"/>
+      <c r="I45" s="39"/>
+      <c r="J45" s="35"/>
+      <c r="K45" s="35"/>
+    </row>
+    <row r="46" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A46" s="35"/>
+      <c r="B46" s="35"/>
+      <c r="C46" s="35"/>
+      <c r="D46" s="39"/>
+      <c r="E46" s="35"/>
+      <c r="F46" s="35"/>
+      <c r="G46" s="35"/>
+      <c r="I46" s="39"/>
+      <c r="J46" s="35"/>
+      <c r="K46" s="35"/>
+    </row>
+    <row r="47" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A47" s="35"/>
+      <c r="B47" s="35"/>
+      <c r="C47" s="35"/>
+      <c r="D47" s="39"/>
+      <c r="E47" s="35"/>
+      <c r="F47" s="35"/>
+      <c r="G47" s="35"/>
+      <c r="I47" s="39"/>
+      <c r="J47" s="35"/>
+      <c r="K47" s="35"/>
+    </row>
+    <row r="48" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A48" s="35"/>
+      <c r="B48" s="35"/>
+      <c r="C48" s="35"/>
+      <c r="D48" s="39"/>
+      <c r="E48" s="35"/>
+      <c r="F48" s="35"/>
+      <c r="G48" s="35"/>
+      <c r="I48" s="39"/>
+      <c r="J48" s="35"/>
+      <c r="K48" s="35"/>
+    </row>
+    <row r="49" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A49" s="35"/>
+      <c r="B49" s="35"/>
+      <c r="C49" s="35"/>
+      <c r="D49" s="39"/>
+      <c r="E49" s="35"/>
+      <c r="F49" s="35"/>
+      <c r="G49" s="35"/>
+      <c r="I49" s="39"/>
+      <c r="J49" s="35"/>
+      <c r="K49" s="35"/>
+    </row>
+    <row r="50" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A50" s="35"/>
+      <c r="B50" s="35"/>
+      <c r="C50" s="35"/>
+      <c r="D50" s="39"/>
+      <c r="E50" s="35"/>
+      <c r="F50" s="35"/>
+      <c r="G50" s="35"/>
+      <c r="I50" s="39"/>
+      <c r="J50" s="35"/>
+      <c r="K50" s="35"/>
+    </row>
+    <row r="51" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A51" s="35"/>
+      <c r="B51" s="35"/>
+      <c r="C51" s="35"/>
+      <c r="D51" s="39"/>
+      <c r="E51" s="35"/>
+      <c r="F51" s="35"/>
+      <c r="G51" s="35"/>
+      <c r="I51" s="39"/>
+      <c r="J51" s="35"/>
+      <c r="K51" s="35"/>
+    </row>
+    <row r="52" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A52" s="35"/>
+      <c r="B52" s="35"/>
+      <c r="C52" s="35"/>
+      <c r="D52" s="39"/>
+      <c r="E52" s="35"/>
+      <c r="F52" s="35"/>
+      <c r="G52" s="35"/>
+      <c r="I52" s="39"/>
+      <c r="J52" s="35"/>
+      <c r="K52" s="35"/>
+    </row>
+    <row r="53" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A53" s="35"/>
+      <c r="B53" s="35"/>
+      <c r="C53" s="35"/>
+      <c r="D53" s="39"/>
+      <c r="E53" s="35"/>
+      <c r="F53" s="35"/>
+      <c r="G53" s="35"/>
+      <c r="I53" s="39"/>
+      <c r="J53" s="35"/>
+      <c r="K53" s="35"/>
+    </row>
+    <row r="54" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A54" s="35"/>
+      <c r="B54" s="35"/>
+      <c r="C54" s="35"/>
+      <c r="D54" s="39"/>
+      <c r="E54" s="35"/>
+      <c r="F54" s="35"/>
+      <c r="G54" s="35"/>
+      <c r="I54" s="39"/>
+      <c r="J54" s="35"/>
+      <c r="K54" s="35"/>
+    </row>
+    <row r="55" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A55" s="35"/>
+      <c r="B55" s="35"/>
+      <c r="C55" s="35"/>
+      <c r="D55" s="39"/>
+      <c r="E55" s="35"/>
+      <c r="F55" s="35"/>
+      <c r="G55" s="35"/>
+      <c r="I55" s="39"/>
+      <c r="J55" s="35"/>
+      <c r="K55" s="35"/>
+    </row>
+    <row r="56" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A56" s="35"/>
+      <c r="B56" s="35"/>
+      <c r="C56" s="35"/>
+      <c r="D56" s="39"/>
+      <c r="E56" s="35"/>
+      <c r="F56" s="35"/>
+      <c r="G56" s="35"/>
+      <c r="I56" s="39"/>
+      <c r="J56" s="35"/>
+      <c r="K56" s="35"/>
+    </row>
+    <row r="57" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A57" s="35"/>
+      <c r="B57" s="35"/>
+      <c r="C57" s="35"/>
+      <c r="D57" s="39"/>
+      <c r="E57" s="35"/>
+      <c r="F57" s="35"/>
+      <c r="G57" s="35"/>
+      <c r="I57" s="39"/>
+      <c r="J57" s="35"/>
+      <c r="K57" s="35"/>
+    </row>
+    <row r="58" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A58" s="35"/>
+      <c r="B58" s="35"/>
+      <c r="C58" s="35"/>
+      <c r="D58" s="39"/>
+      <c r="E58" s="35"/>
+      <c r="F58" s="35"/>
+      <c r="G58" s="35"/>
+      <c r="I58" s="39"/>
+      <c r="J58" s="35"/>
+      <c r="K58" s="35"/>
+    </row>
+    <row r="59" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A59" s="35"/>
+      <c r="B59" s="35"/>
+      <c r="C59" s="35"/>
+      <c r="D59" s="39"/>
+      <c r="E59" s="35"/>
+      <c r="F59" s="35"/>
+      <c r="G59" s="35"/>
+      <c r="I59" s="39"/>
+      <c r="J59" s="35"/>
+      <c r="K59" s="35"/>
+    </row>
+    <row r="60" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A60" s="35"/>
+      <c r="B60" s="35"/>
+      <c r="C60" s="35"/>
+      <c r="D60" s="39"/>
+      <c r="E60" s="35"/>
+      <c r="F60" s="35"/>
+      <c r="G60" s="35"/>
+      <c r="I60" s="39"/>
+      <c r="J60" s="35"/>
+      <c r="K60" s="35"/>
+    </row>
+    <row r="61" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A61" s="35"/>
+      <c r="B61" s="35"/>
+      <c r="C61" s="35"/>
+      <c r="D61" s="39"/>
+      <c r="E61" s="35"/>
+      <c r="F61" s="35"/>
+      <c r="G61" s="35"/>
+      <c r="I61" s="39"/>
+      <c r="J61" s="35"/>
+      <c r="K61" s="35"/>
+    </row>
+    <row r="62" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A62" s="35"/>
+      <c r="B62" s="35"/>
+      <c r="C62" s="35"/>
+      <c r="D62" s="39"/>
+      <c r="E62" s="35"/>
+      <c r="F62" s="35"/>
+      <c r="G62" s="35"/>
+      <c r="I62" s="39"/>
+      <c r="J62" s="35"/>
+      <c r="K62" s="35"/>
+    </row>
+    <row r="63" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A63" s="35"/>
+      <c r="B63" s="35"/>
+      <c r="C63" s="35"/>
+      <c r="D63" s="39"/>
+      <c r="E63" s="35"/>
+      <c r="F63" s="35"/>
+      <c r="G63" s="35"/>
+      <c r="I63" s="39"/>
+      <c r="J63" s="35"/>
+      <c r="K63" s="35"/>
+    </row>
+    <row r="64" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A64" s="35"/>
+      <c r="B64" s="35"/>
+      <c r="C64" s="35"/>
+      <c r="D64" s="39"/>
+      <c r="E64" s="35"/>
+      <c r="F64" s="35"/>
+      <c r="G64" s="35"/>
+      <c r="I64" s="39"/>
+      <c r="J64" s="35"/>
+      <c r="K64" s="35"/>
+    </row>
+    <row r="65" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A65" s="35"/>
+      <c r="B65" s="35"/>
+      <c r="C65" s="35"/>
+      <c r="D65" s="39"/>
+      <c r="E65" s="35"/>
+      <c r="F65" s="35"/>
+      <c r="G65" s="35"/>
+      <c r="I65" s="39"/>
+      <c r="J65" s="35"/>
+      <c r="K65" s="35"/>
+    </row>
+    <row r="66" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A66" s="35"/>
+      <c r="B66" s="35"/>
+      <c r="C66" s="35"/>
+      <c r="D66" s="39"/>
+      <c r="E66" s="35"/>
+      <c r="F66" s="35"/>
+      <c r="G66" s="35"/>
+      <c r="I66" s="39"/>
+      <c r="J66" s="35"/>
+      <c r="K66" s="35"/>
+    </row>
+    <row r="67" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A67" s="35"/>
+      <c r="B67" s="35"/>
+      <c r="C67" s="35"/>
+      <c r="D67" s="39"/>
+      <c r="E67" s="35"/>
+      <c r="F67" s="35"/>
+      <c r="G67" s="35"/>
+      <c r="I67" s="39"/>
+      <c r="J67" s="35"/>
+      <c r="K67" s="35"/>
+    </row>
+    <row r="68" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A68" s="35"/>
+      <c r="B68" s="35"/>
+      <c r="C68" s="35"/>
+      <c r="D68" s="39"/>
+      <c r="E68" s="35"/>
+      <c r="F68" s="35"/>
+      <c r="G68" s="35"/>
+      <c r="I68" s="39"/>
+      <c r="J68" s="35"/>
+      <c r="K68" s="35"/>
+    </row>
+    <row r="69" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A69" s="35"/>
+      <c r="B69" s="35"/>
+      <c r="C69" s="35"/>
+      <c r="D69" s="39"/>
+      <c r="E69" s="35"/>
+      <c r="F69" s="35"/>
+      <c r="G69" s="35"/>
+      <c r="I69" s="39"/>
+      <c r="J69" s="35"/>
+      <c r="K69" s="35"/>
+    </row>
+    <row r="70" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A70" s="35"/>
+      <c r="B70" s="35"/>
+      <c r="C70" s="35"/>
+      <c r="D70" s="39"/>
+      <c r="E70" s="35"/>
+      <c r="F70" s="35"/>
+      <c r="G70" s="35"/>
+      <c r="I70" s="39"/>
+      <c r="J70" s="35"/>
+      <c r="K70" s="35"/>
+    </row>
+    <row r="71" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A71" s="35"/>
+      <c r="B71" s="35"/>
+      <c r="C71" s="35"/>
+      <c r="D71" s="39"/>
+      <c r="E71" s="35"/>
+      <c r="F71" s="35"/>
+      <c r="G71" s="35"/>
+      <c r="I71" s="39"/>
+      <c r="J71" s="35"/>
+      <c r="K71" s="35"/>
+    </row>
+    <row r="72" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A72" s="35"/>
+      <c r="B72" s="35"/>
+      <c r="C72" s="35"/>
+      <c r="D72" s="39"/>
+      <c r="E72" s="35"/>
+      <c r="F72" s="35"/>
+      <c r="G72" s="35"/>
+      <c r="I72" s="39"/>
+      <c r="J72" s="35"/>
+      <c r="K72" s="35"/>
+    </row>
+    <row r="73" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A73" s="35"/>
+      <c r="B73" s="35"/>
+      <c r="C73" s="35"/>
+      <c r="D73" s="39"/>
+      <c r="E73" s="35"/>
+      <c r="F73" s="35"/>
+      <c r="G73" s="35"/>
+      <c r="I73" s="39"/>
+      <c r="J73" s="35"/>
+      <c r="K73" s="35"/>
+    </row>
+    <row r="74" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A74" s="35"/>
+      <c r="B74" s="35"/>
+      <c r="C74" s="35"/>
+      <c r="D74" s="39"/>
+      <c r="E74" s="35"/>
+      <c r="F74" s="35"/>
+      <c r="G74" s="35"/>
+      <c r="I74" s="39"/>
+      <c r="J74" s="35"/>
+      <c r="K74" s="35"/>
+    </row>
+    <row r="75" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A75" s="35"/>
+      <c r="B75" s="35"/>
+      <c r="C75" s="35"/>
+      <c r="D75" s="39"/>
+      <c r="E75" s="35"/>
+      <c r="F75" s="35"/>
+      <c r="G75" s="35"/>
+      <c r="I75" s="39"/>
+      <c r="J75" s="35"/>
+      <c r="K75" s="35"/>
+    </row>
+    <row r="76" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A76" s="35"/>
+      <c r="B76" s="35"/>
+      <c r="C76" s="35"/>
+      <c r="D76" s="39"/>
+      <c r="E76" s="35"/>
+      <c r="F76" s="35"/>
+      <c r="G76" s="35"/>
+      <c r="I76" s="39"/>
+      <c r="J76" s="35"/>
+      <c r="K76" s="35"/>
+    </row>
+    <row r="77" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A77" s="35"/>
+      <c r="B77" s="35"/>
+      <c r="C77" s="35"/>
+      <c r="D77" s="39"/>
+      <c r="E77" s="35"/>
+      <c r="F77" s="35"/>
+      <c r="G77" s="35"/>
+      <c r="I77" s="39"/>
+      <c r="J77" s="35"/>
+      <c r="K77" s="35"/>
+    </row>
+    <row r="78" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A78" s="35"/>
+      <c r="B78" s="35"/>
+      <c r="C78" s="35"/>
+      <c r="D78" s="39"/>
+      <c r="E78" s="35"/>
+      <c r="F78" s="35"/>
+      <c r="G78" s="35"/>
+      <c r="I78" s="39"/>
+      <c r="J78" s="35"/>
+      <c r="K78" s="35"/>
+    </row>
+    <row r="79" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A79" s="35"/>
+      <c r="B79" s="35"/>
+      <c r="C79" s="35"/>
+      <c r="D79" s="39"/>
+      <c r="E79" s="35"/>
+      <c r="F79" s="35"/>
+      <c r="G79" s="35"/>
+      <c r="I79" s="39"/>
+      <c r="J79" s="35"/>
+      <c r="K79" s="35"/>
+    </row>
+    <row r="80" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A80" s="35"/>
+      <c r="B80" s="35"/>
+      <c r="C80" s="35"/>
+      <c r="D80" s="39"/>
+      <c r="E80" s="35"/>
+      <c r="F80" s="35"/>
+      <c r="G80" s="35"/>
+      <c r="I80" s="39"/>
+      <c r="J80" s="35"/>
+      <c r="K80" s="35"/>
+    </row>
+    <row r="81" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A81" s="35"/>
+      <c r="B81" s="35"/>
+      <c r="C81" s="35"/>
+      <c r="D81" s="39"/>
+      <c r="E81" s="35"/>
+      <c r="F81" s="35"/>
+      <c r="G81" s="35"/>
+      <c r="I81" s="39"/>
+      <c r="J81" s="35"/>
+      <c r="K81" s="35"/>
+    </row>
+    <row r="82" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A82" s="35"/>
+      <c r="B82" s="35"/>
+      <c r="C82" s="35"/>
+      <c r="D82" s="39"/>
+      <c r="E82" s="35"/>
+      <c r="F82" s="35"/>
+      <c r="G82" s="35"/>
+      <c r="I82" s="39"/>
+      <c r="J82" s="35"/>
+      <c r="K82" s="35"/>
+    </row>
+    <row r="83" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A83" s="35"/>
+      <c r="B83" s="35"/>
+      <c r="C83" s="35"/>
+      <c r="D83" s="39"/>
+      <c r="E83" s="35"/>
+      <c r="F83" s="35"/>
+      <c r="G83" s="35"/>
+      <c r="I83" s="39"/>
+      <c r="J83" s="35"/>
+      <c r="K83" s="35"/>
+    </row>
+    <row r="84" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A84" s="35"/>
+      <c r="B84" s="35"/>
+      <c r="C84" s="35"/>
+      <c r="D84" s="39"/>
+      <c r="E84" s="35"/>
+      <c r="F84" s="35"/>
+      <c r="G84" s="35"/>
+      <c r="I84" s="39"/>
+      <c r="J84" s="35"/>
+      <c r="K84" s="35"/>
+    </row>
+    <row r="85" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A85" s="35"/>
+      <c r="B85" s="35"/>
+      <c r="C85" s="35"/>
+      <c r="D85" s="39"/>
+      <c r="E85" s="35"/>
+      <c r="F85" s="35"/>
+      <c r="G85" s="35"/>
+      <c r="I85" s="39"/>
+      <c r="J85" s="35"/>
+      <c r="K85" s="35"/>
+    </row>
+    <row r="86" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A86" s="35"/>
+      <c r="B86" s="35"/>
+      <c r="C86" s="35"/>
+      <c r="D86" s="39"/>
+      <c r="E86" s="35"/>
+      <c r="F86" s="35"/>
+      <c r="G86" s="35"/>
+      <c r="I86" s="39"/>
+      <c r="J86" s="35"/>
+      <c r="K86" s="35"/>
+    </row>
+    <row r="87" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A87" s="35"/>
+      <c r="B87" s="35"/>
+      <c r="C87" s="35"/>
+      <c r="D87" s="39"/>
+      <c r="E87" s="35"/>
+      <c r="F87" s="35"/>
+      <c r="G87" s="35"/>
+      <c r="I87" s="39"/>
+      <c r="J87" s="35"/>
+      <c r="K87" s="35"/>
+    </row>
+    <row r="88" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A88" s="35"/>
+      <c r="B88" s="35"/>
+      <c r="C88" s="35"/>
+      <c r="D88" s="39"/>
+      <c r="E88" s="35"/>
+      <c r="F88" s="35"/>
+      <c r="G88" s="35"/>
+      <c r="I88" s="39"/>
+      <c r="J88" s="35"/>
+      <c r="K88" s="35"/>
+    </row>
+    <row r="89" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A89" s="35"/>
+      <c r="B89" s="35"/>
+      <c r="C89" s="35"/>
+      <c r="D89" s="39"/>
+      <c r="E89" s="35"/>
+      <c r="F89" s="35"/>
+      <c r="G89" s="35"/>
+      <c r="I89" s="39"/>
+      <c r="J89" s="35"/>
+      <c r="K89" s="35"/>
+    </row>
+    <row r="90" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A90" s="35"/>
+      <c r="B90" s="35"/>
+      <c r="C90" s="35"/>
+      <c r="D90" s="39"/>
+      <c r="E90" s="35"/>
+      <c r="F90" s="35"/>
+      <c r="G90" s="35"/>
+      <c r="I90" s="39"/>
+      <c r="J90" s="35"/>
+      <c r="K90" s="35"/>
+    </row>
+    <row r="91" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A91" s="35"/>
+      <c r="B91" s="35"/>
+      <c r="C91" s="35"/>
+      <c r="D91" s="39"/>
+      <c r="E91" s="35"/>
+      <c r="F91" s="35"/>
+      <c r="G91" s="35"/>
+      <c r="I91" s="39"/>
+      <c r="J91" s="35"/>
+      <c r="K91" s="35"/>
+    </row>
+    <row r="92" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A92" s="35"/>
+      <c r="B92" s="35"/>
+      <c r="C92" s="35"/>
+      <c r="D92" s="39"/>
+      <c r="E92" s="35"/>
+      <c r="F92" s="35"/>
+      <c r="G92" s="35"/>
+      <c r="I92" s="39"/>
+      <c r="J92" s="35"/>
+      <c r="K92" s="35"/>
+    </row>
+    <row r="93" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A93" s="35"/>
+      <c r="B93" s="35"/>
+      <c r="C93" s="35"/>
+      <c r="D93" s="39"/>
+      <c r="E93" s="35"/>
+      <c r="F93" s="35"/>
+      <c r="G93" s="35"/>
+      <c r="I93" s="39"/>
+      <c r="J93" s="35"/>
+      <c r="K93" s="35"/>
+    </row>
+    <row r="94" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A94" s="35"/>
+      <c r="B94" s="35"/>
+      <c r="C94" s="35"/>
+      <c r="D94" s="39"/>
+      <c r="E94" s="35"/>
+      <c r="F94" s="35"/>
+      <c r="G94" s="35"/>
+      <c r="I94" s="39"/>
+      <c r="J94" s="35"/>
+      <c r="K94" s="35"/>
+    </row>
+    <row r="95" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A95" s="35"/>
+      <c r="B95" s="35"/>
+      <c r="C95" s="35"/>
+      <c r="D95" s="39"/>
+      <c r="E95" s="35"/>
+      <c r="F95" s="35"/>
+      <c r="G95" s="35"/>
+      <c r="I95" s="39"/>
+      <c r="J95" s="35"/>
+      <c r="K95" s="35"/>
+    </row>
+    <row r="96" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A96" s="35"/>
+      <c r="B96" s="35"/>
+      <c r="C96" s="35"/>
+      <c r="D96" s="39"/>
+      <c r="E96" s="35"/>
+      <c r="F96" s="35"/>
+      <c r="G96" s="35"/>
+      <c r="I96" s="39"/>
+      <c r="J96" s="35"/>
+      <c r="K96" s="35"/>
+    </row>
+    <row r="97" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A97" s="35"/>
+      <c r="B97" s="35"/>
+      <c r="C97" s="35"/>
+      <c r="D97" s="39"/>
+      <c r="E97" s="35"/>
+      <c r="F97" s="35"/>
+      <c r="G97" s="35"/>
+      <c r="I97" s="39"/>
+      <c r="J97" s="35"/>
+      <c r="K97" s="35"/>
+    </row>
+    <row r="98" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A98" s="35"/>
+      <c r="B98" s="35"/>
+      <c r="C98" s="35"/>
+      <c r="D98" s="39"/>
+      <c r="E98" s="35"/>
+      <c r="F98" s="35"/>
+      <c r="G98" s="35"/>
+      <c r="I98" s="39"/>
+      <c r="J98" s="35"/>
+      <c r="K98" s="35"/>
+    </row>
+    <row r="99" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A99" s="35"/>
+      <c r="B99" s="35"/>
+      <c r="C99" s="35"/>
+      <c r="D99" s="39"/>
+      <c r="E99" s="35"/>
+      <c r="F99" s="35"/>
+      <c r="G99" s="35"/>
+      <c r="I99" s="39"/>
+      <c r="J99" s="35"/>
+      <c r="K99" s="35"/>
+    </row>
+    <row r="100" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A100" s="35"/>
+      <c r="B100" s="35"/>
+      <c r="C100" s="35"/>
+      <c r="D100" s="39"/>
+      <c r="E100" s="35"/>
+      <c r="F100" s="35"/>
+      <c r="G100" s="35"/>
+      <c r="I100" s="39"/>
+      <c r="J100" s="35"/>
+      <c r="K100" s="35"/>
+    </row>
+    <row r="101" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A101" s="35"/>
+      <c r="B101" s="35"/>
+      <c r="C101" s="35"/>
+      <c r="D101" s="39"/>
+      <c r="E101" s="35"/>
+      <c r="F101" s="35"/>
+      <c r="G101" s="35"/>
+      <c r="I101" s="39"/>
+      <c r="J101" s="35"/>
+      <c r="K101" s="35"/>
+    </row>
+    <row r="102" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A102" s="35"/>
+      <c r="B102" s="35"/>
+      <c r="C102" s="35"/>
+      <c r="D102" s="39"/>
+      <c r="E102" s="35"/>
+      <c r="F102" s="35"/>
+      <c r="G102" s="35"/>
+      <c r="I102" s="39"/>
+      <c r="J102" s="35"/>
+      <c r="K102" s="35"/>
+    </row>
+    <row r="103" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A103" s="35"/>
+      <c r="B103" s="35"/>
+      <c r="C103" s="35"/>
+      <c r="D103" s="39"/>
+      <c r="E103" s="35"/>
+      <c r="F103" s="35"/>
+      <c r="G103" s="35"/>
+      <c r="I103" s="39"/>
+      <c r="J103" s="35"/>
+      <c r="K103" s="35"/>
+    </row>
+    <row r="104" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A104" s="35"/>
+      <c r="B104" s="35"/>
+      <c r="C104" s="35"/>
+      <c r="D104" s="39"/>
+      <c r="E104" s="35"/>
+      <c r="F104" s="35"/>
+      <c r="G104" s="35"/>
+      <c r="I104" s="39"/>
+      <c r="J104" s="35"/>
+      <c r="K104" s="35"/>
+    </row>
+    <row r="105" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A105" s="35"/>
+      <c r="B105" s="35"/>
+      <c r="C105" s="35"/>
+      <c r="D105" s="39"/>
+      <c r="E105" s="35"/>
+      <c r="F105" s="35"/>
+      <c r="G105" s="35"/>
+      <c r="I105" s="39"/>
+      <c r="J105" s="35"/>
+      <c r="K105" s="35"/>
+    </row>
+    <row r="106" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A106" s="35"/>
+      <c r="B106" s="35"/>
+      <c r="C106" s="35"/>
+      <c r="D106" s="39"/>
+      <c r="E106" s="35"/>
+      <c r="F106" s="35"/>
+      <c r="G106" s="35"/>
+      <c r="I106" s="39"/>
+      <c r="J106" s="35"/>
+      <c r="K106" s="35"/>
+    </row>
+    <row r="107" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A107" s="35"/>
+      <c r="B107" s="35"/>
+      <c r="C107" s="35"/>
+      <c r="D107" s="39"/>
+      <c r="E107" s="35"/>
+      <c r="F107" s="35"/>
+      <c r="G107" s="35"/>
+      <c r="I107" s="39"/>
+      <c r="J107" s="35"/>
+      <c r="K107" s="35"/>
+    </row>
+    <row r="108" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A108" s="35"/>
+      <c r="B108" s="35"/>
+      <c r="C108" s="35"/>
+      <c r="D108" s="39"/>
+      <c r="E108" s="35"/>
+      <c r="F108" s="35"/>
+      <c r="G108" s="35"/>
+      <c r="I108" s="39"/>
+      <c r="J108" s="35"/>
+      <c r="K108" s="35"/>
+    </row>
+    <row r="109" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A109" s="35"/>
+      <c r="B109" s="35"/>
+      <c r="C109" s="35"/>
+      <c r="D109" s="39"/>
+      <c r="E109" s="35"/>
+      <c r="F109" s="35"/>
+      <c r="G109" s="35"/>
+      <c r="I109" s="39"/>
+      <c r="J109" s="35"/>
+      <c r="K109" s="35"/>
+    </row>
+    <row r="110" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A110" s="35"/>
+      <c r="B110" s="35"/>
+      <c r="C110" s="35"/>
+      <c r="D110" s="39"/>
+      <c r="E110" s="35"/>
+      <c r="F110" s="35"/>
+      <c r="G110" s="35"/>
+      <c r="I110" s="39"/>
+      <c r="J110" s="35"/>
+      <c r="K110" s="35"/>
+    </row>
+    <row r="111" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A111" s="35"/>
+      <c r="B111" s="35"/>
+      <c r="C111" s="35"/>
+      <c r="D111" s="39"/>
+      <c r="E111" s="35"/>
+      <c r="F111" s="35"/>
+      <c r="G111" s="35"/>
+      <c r="I111" s="39"/>
+      <c r="J111" s="35"/>
+      <c r="K111" s="35"/>
+    </row>
+    <row r="112" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A112" s="35"/>
+      <c r="B112" s="35"/>
+      <c r="C112" s="35"/>
+      <c r="D112" s="39"/>
+      <c r="E112" s="35"/>
+      <c r="F112" s="35"/>
+      <c r="G112" s="35"/>
+      <c r="I112" s="39"/>
+      <c r="J112" s="35"/>
+      <c r="K112" s="35"/>
+    </row>
+    <row r="113" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A113" s="35"/>
+      <c r="B113" s="35"/>
+      <c r="C113" s="35"/>
+      <c r="D113" s="39"/>
+      <c r="E113" s="35"/>
+      <c r="F113" s="35"/>
+      <c r="G113" s="35"/>
+      <c r="I113" s="39"/>
+      <c r="J113" s="35"/>
+      <c r="K113" s="35"/>
+    </row>
+    <row r="114" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A114" s="35"/>
+      <c r="B114" s="35"/>
+      <c r="C114" s="35"/>
+      <c r="D114" s="39"/>
+      <c r="E114" s="35"/>
+      <c r="F114" s="35"/>
+      <c r="G114" s="35"/>
+      <c r="I114" s="39"/>
+      <c r="J114" s="35"/>
+      <c r="K114" s="35"/>
+    </row>
+    <row r="115" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A115" s="35"/>
+      <c r="B115" s="35"/>
+      <c r="C115" s="35"/>
+      <c r="D115" s="39"/>
+      <c r="E115" s="35"/>
+      <c r="F115" s="35"/>
+      <c r="G115" s="35"/>
+      <c r="I115" s="39"/>
+      <c r="J115" s="35"/>
+      <c r="K115" s="35"/>
+    </row>
+    <row r="116" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A116" s="35"/>
+      <c r="B116" s="35"/>
+      <c r="C116" s="35"/>
+      <c r="D116" s="39"/>
+      <c r="E116" s="35"/>
+      <c r="F116" s="35"/>
+      <c r="G116" s="35"/>
+      <c r="I116" s="39"/>
+      <c r="J116" s="35"/>
+      <c r="K116" s="35"/>
+    </row>
+    <row r="117" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A117" s="35"/>
+      <c r="B117" s="35"/>
+      <c r="C117" s="35"/>
+      <c r="D117" s="39"/>
+      <c r="E117" s="35"/>
+      <c r="F117" s="35"/>
+      <c r="G117" s="35"/>
+      <c r="I117" s="39"/>
+      <c r="J117" s="35"/>
+      <c r="K117" s="35"/>
+    </row>
+    <row r="118" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A118" s="35"/>
+      <c r="B118" s="35"/>
+      <c r="C118" s="35"/>
+      <c r="D118" s="39"/>
+      <c r="E118" s="35"/>
+      <c r="F118" s="35"/>
+      <c r="G118" s="35"/>
+      <c r="I118" s="39"/>
+      <c r="J118" s="35"/>
+      <c r="K118" s="35"/>
+    </row>
+    <row r="119" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A119" s="35"/>
+      <c r="B119" s="35"/>
+      <c r="C119" s="35"/>
+      <c r="D119" s="39"/>
+      <c r="E119" s="35"/>
+      <c r="F119" s="35"/>
+      <c r="G119" s="35"/>
+      <c r="I119" s="39"/>
+      <c r="J119" s="35"/>
+      <c r="K119" s="35"/>
+    </row>
+    <row r="120" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A120" s="35"/>
+      <c r="B120" s="35"/>
+      <c r="C120" s="35"/>
+      <c r="D120" s="39"/>
+      <c r="E120" s="35"/>
+      <c r="F120" s="35"/>
+      <c r="G120" s="35"/>
+      <c r="I120" s="39"/>
+      <c r="J120" s="35"/>
+      <c r="K120" s="35"/>
+    </row>
+    <row r="121" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A121" s="35"/>
+      <c r="B121" s="35"/>
+      <c r="C121" s="35"/>
+      <c r="D121" s="39"/>
+      <c r="E121" s="35"/>
+      <c r="F121" s="35"/>
+      <c r="G121" s="35"/>
+      <c r="I121" s="39"/>
+      <c r="J121" s="35"/>
+      <c r="K121" s="35"/>
+    </row>
+    <row r="122" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A122" s="35"/>
+      <c r="B122" s="35"/>
+      <c r="C122" s="35"/>
+      <c r="D122" s="39"/>
+      <c r="E122" s="35"/>
+      <c r="F122" s="35"/>
+      <c r="G122" s="35"/>
+      <c r="I122" s="39"/>
+      <c r="J122" s="35"/>
+      <c r="K122" s="35"/>
+    </row>
+    <row r="123" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A123" s="35"/>
+      <c r="B123" s="35"/>
+      <c r="C123" s="35"/>
+      <c r="D123" s="39"/>
+      <c r="E123" s="35"/>
+      <c r="F123" s="35"/>
+      <c r="G123" s="35"/>
+      <c r="I123" s="39"/>
+      <c r="J123" s="35"/>
+      <c r="K123" s="35"/>
+    </row>
+    <row r="124" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A124" s="35"/>
+      <c r="B124" s="35"/>
+      <c r="C124" s="35"/>
+      <c r="D124" s="39"/>
+      <c r="E124" s="35"/>
+      <c r="F124" s="35"/>
+      <c r="G124" s="35"/>
+      <c r="I124" s="39"/>
+      <c r="J124" s="35"/>
+      <c r="K124" s="35"/>
+    </row>
+    <row r="125" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A125" s="35"/>
+      <c r="B125" s="35"/>
+      <c r="C125" s="35"/>
+      <c r="D125" s="39"/>
+      <c r="E125" s="35"/>
+      <c r="F125" s="35"/>
+      <c r="G125" s="35"/>
+      <c r="I125" s="39"/>
+      <c r="J125" s="35"/>
+      <c r="K125" s="35"/>
+    </row>
+    <row r="126" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A126" s="35"/>
+      <c r="B126" s="35"/>
+      <c r="C126" s="35"/>
+      <c r="D126" s="39"/>
+      <c r="E126" s="35"/>
+      <c r="F126" s="35"/>
+      <c r="G126" s="35"/>
+      <c r="I126" s="39"/>
+      <c r="J126" s="35"/>
+      <c r="K126" s="35"/>
+    </row>
+    <row r="127" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A127" s="35"/>
+      <c r="B127" s="35"/>
+      <c r="C127" s="35"/>
+      <c r="D127" s="39"/>
+      <c r="E127" s="35"/>
+      <c r="F127" s="35"/>
+      <c r="G127" s="35"/>
+      <c r="I127" s="39"/>
+      <c r="J127" s="35"/>
+      <c r="K127" s="35"/>
+    </row>
+    <row r="128" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A128" s="35"/>
+      <c r="B128" s="35"/>
+      <c r="C128" s="35"/>
+      <c r="D128" s="39"/>
+      <c r="E128" s="35"/>
+      <c r="F128" s="35"/>
+      <c r="G128" s="35"/>
+      <c r="I128" s="39"/>
+      <c r="J128" s="35"/>
+      <c r="K128" s="35"/>
+    </row>
+    <row r="129" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A129" s="35"/>
+      <c r="B129" s="35"/>
+      <c r="C129" s="35"/>
+      <c r="D129" s="39"/>
+      <c r="E129" s="35"/>
+      <c r="F129" s="35"/>
+      <c r="G129" s="35"/>
+      <c r="I129" s="39"/>
+      <c r="J129" s="35"/>
+      <c r="K129" s="35"/>
+    </row>
+    <row r="130" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A130" s="35"/>
+      <c r="B130" s="35"/>
+      <c r="C130" s="35"/>
+      <c r="D130" s="39"/>
+      <c r="E130" s="35"/>
+      <c r="F130" s="35"/>
+      <c r="G130" s="35"/>
+      <c r="I130" s="39"/>
+      <c r="J130" s="35"/>
+      <c r="K130" s="35"/>
+    </row>
+    <row r="131" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A131" s="35"/>
+      <c r="B131" s="35"/>
+      <c r="C131" s="35"/>
+      <c r="D131" s="39"/>
+      <c r="E131" s="35"/>
+      <c r="F131" s="35"/>
+      <c r="G131" s="35"/>
+      <c r="I131" s="39"/>
+      <c r="J131" s="35"/>
+      <c r="K131" s="35"/>
+    </row>
+    <row r="132" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A132" s="35"/>
+      <c r="B132" s="35"/>
+      <c r="C132" s="35"/>
+      <c r="D132" s="39"/>
+      <c r="E132" s="35"/>
+      <c r="F132" s="35"/>
+      <c r="G132" s="35"/>
+      <c r="I132" s="39"/>
+      <c r="J132" s="35"/>
+      <c r="K132" s="35"/>
+    </row>
+    <row r="133" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A133" s="35"/>
+      <c r="B133" s="35"/>
+      <c r="C133" s="35"/>
+      <c r="D133" s="39"/>
+      <c r="E133" s="35"/>
+      <c r="F133" s="35"/>
+      <c r="G133" s="35"/>
+      <c r="I133" s="39"/>
+      <c r="J133" s="35"/>
+      <c r="K133" s="35"/>
+    </row>
+    <row r="134" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A134" s="35"/>
+      <c r="B134" s="35"/>
+      <c r="C134" s="35"/>
+      <c r="D134" s="39"/>
+      <c r="E134" s="35"/>
+      <c r="F134" s="35"/>
+      <c r="G134" s="35"/>
+      <c r="I134" s="39"/>
+      <c r="J134" s="35"/>
+      <c r="K134" s="35"/>
+    </row>
+    <row r="135" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A135" s="35"/>
+      <c r="B135" s="35"/>
+      <c r="C135" s="35"/>
+      <c r="D135" s="39"/>
+      <c r="E135" s="35"/>
+      <c r="F135" s="35"/>
+      <c r="G135" s="35"/>
+      <c r="I135" s="39"/>
+      <c r="J135" s="35"/>
+      <c r="K135" s="35"/>
+    </row>
+    <row r="136" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A136" s="35"/>
+      <c r="B136" s="35"/>
+      <c r="C136" s="35"/>
+      <c r="D136" s="39"/>
+      <c r="E136" s="35"/>
+      <c r="F136" s="35"/>
+      <c r="G136" s="35"/>
+      <c r="I136" s="39"/>
+      <c r="J136" s="35"/>
+      <c r="K136" s="35"/>
+    </row>
+    <row r="137" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A137" s="35"/>
+      <c r="B137" s="35"/>
+      <c r="C137" s="35"/>
+      <c r="D137" s="39"/>
+      <c r="E137" s="35"/>
+      <c r="F137" s="35"/>
+      <c r="G137" s="35"/>
+      <c r="I137" s="39"/>
+      <c r="J137" s="35"/>
+      <c r="K137" s="35"/>
+    </row>
+    <row r="138" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A138" s="35"/>
+      <c r="B138" s="35"/>
+      <c r="C138" s="35"/>
+      <c r="D138" s="39"/>
+      <c r="E138" s="35"/>
+      <c r="F138" s="35"/>
+      <c r="G138" s="35"/>
+      <c r="I138" s="39"/>
+      <c r="J138" s="35"/>
+      <c r="K138" s="35"/>
+    </row>
+    <row r="139" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A139" s="35"/>
+      <c r="B139" s="35"/>
+      <c r="C139" s="35"/>
+      <c r="D139" s="39"/>
+      <c r="E139" s="35"/>
+      <c r="F139" s="35"/>
+      <c r="G139" s="35"/>
+      <c r="I139" s="39"/>
+      <c r="J139" s="35"/>
+      <c r="K139" s="35"/>
+    </row>
+    <row r="140" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A140" s="35"/>
+      <c r="B140" s="35"/>
+      <c r="C140" s="35"/>
+      <c r="D140" s="39"/>
+      <c r="E140" s="35"/>
+      <c r="F140" s="35"/>
+      <c r="G140" s="35"/>
+      <c r="I140" s="39"/>
+      <c r="J140" s="35"/>
+      <c r="K140" s="35"/>
+    </row>
+    <row r="141" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A141" s="35"/>
+      <c r="B141" s="35"/>
+      <c r="C141" s="35"/>
+      <c r="D141" s="39"/>
+      <c r="E141" s="35"/>
+      <c r="F141" s="35"/>
+      <c r="G141" s="35"/>
+      <c r="I141" s="39"/>
+      <c r="J141" s="35"/>
+      <c r="K141" s="35"/>
+    </row>
+    <row r="142" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A142" s="35"/>
+      <c r="B142" s="35"/>
+      <c r="C142" s="35"/>
+      <c r="D142" s="39"/>
+      <c r="E142" s="35"/>
+      <c r="F142" s="35"/>
+      <c r="G142" s="35"/>
+      <c r="I142" s="39"/>
+      <c r="J142" s="35"/>
+      <c r="K142" s="35"/>
+    </row>
+    <row r="143" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A143" s="35"/>
+      <c r="B143" s="35"/>
+      <c r="C143" s="35"/>
+      <c r="D143" s="39"/>
+      <c r="E143" s="35"/>
+      <c r="F143" s="35"/>
+      <c r="G143" s="35"/>
+      <c r="I143" s="39"/>
+      <c r="J143" s="35"/>
+      <c r="K143" s="35"/>
+    </row>
+    <row r="144" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A144" s="35"/>
+      <c r="B144" s="35"/>
+      <c r="C144" s="35"/>
+      <c r="D144" s="39"/>
+      <c r="E144" s="35"/>
+      <c r="F144" s="35"/>
+      <c r="G144" s="35"/>
+      <c r="I144" s="39"/>
+      <c r="J144" s="35"/>
+      <c r="K144" s="35"/>
+    </row>
+    <row r="145" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A145" s="35"/>
+      <c r="B145" s="35"/>
+      <c r="C145" s="35"/>
+      <c r="D145" s="39"/>
+      <c r="E145" s="35"/>
+      <c r="F145" s="35"/>
+      <c r="G145" s="35"/>
+      <c r="I145" s="39"/>
+      <c r="J145" s="35"/>
+      <c r="K145" s="35"/>
+    </row>
+    <row r="146" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A146" s="35"/>
+      <c r="B146" s="35"/>
+      <c r="C146" s="35"/>
+      <c r="D146" s="39"/>
+      <c r="E146" s="35"/>
+      <c r="F146" s="35"/>
+      <c r="G146" s="35"/>
+      <c r="I146" s="39"/>
+      <c r="J146" s="35"/>
+      <c r="K146" s="35"/>
     </row>
   </sheetData>
-  <autoFilter ref="B1:H1" xr:uid="{180884D6-600D-45AC-B37C-533E3E1C85DE}"/>
-[...1 lines deleted...]
-    <sortCondition ref="A2:A428"/>
+  <autoFilter ref="B1:D1" xr:uid="{180884D6-600D-45AC-B37C-533E3E1C85DE}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:K146">
+    <sortCondition ref="D2:D146"/>
   </sortState>
   <hyperlinks>
-    <hyperlink ref="G9" r:id="rId1" xr:uid="{92418C6C-F4C9-4FA3-8AC7-F3A1E8D17584}"/>
-[...7 lines deleted...]
-    <hyperlink ref="G21" r:id="rId9" xr:uid="{4C0AB21C-CA92-4E44-934A-DA2A6B01E914}"/>
+    <hyperlink ref="G5" r:id="rId1" display="https://www.ipswichekiden.co.uk/" xr:uid="{D8C884A2-C925-49EF-AF75-9677D80484C3}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F043861F-E601-4F3B-9E6E-4A99DD3385EB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{43FC29AB-F8D9-4062-AF44-87D9585745D6}">
   <sheetPr>
-    <tabColor theme="4" tint="0.39997558519241921"/>
+    <tabColor theme="9" tint="-0.249977111117893"/>
   </sheetPr>
-  <dimension ref="A1:L12"/>
+  <dimension ref="A1:H11"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:XFD11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="23.7109375" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="12" width="13.140625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="61.85546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="16.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="50.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="10.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="120" customHeight="1" x14ac:dyDescent="0.25">
-[...302 lines deleted...]
-      <c r="C10" s="12">
+    <row r="1" spans="1:8" ht="87" x14ac:dyDescent="0.25">
+      <c r="A1" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="14" t="s">
+        <v>63</v>
+      </c>
+      <c r="C1" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="E1" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="F1" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="G1" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="H1" s="15" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" s="34" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="35" t="s">
+        <v>70</v>
+      </c>
+      <c r="B2" s="35" t="s">
+        <v>326</v>
+      </c>
+      <c r="C2" s="40">
+        <v>46176</v>
+      </c>
+      <c r="D2" s="35" t="s">
+        <v>327</v>
+      </c>
+      <c r="E2" s="35" t="s">
+        <v>320</v>
+      </c>
+      <c r="F2" s="35" t="s">
+        <v>328</v>
+      </c>
+      <c r="G2" s="35" t="s">
+        <v>71</v>
+      </c>
+      <c r="H2" s="40">
+        <v>46041</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" s="34" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="35" t="s">
+        <v>329</v>
+      </c>
+      <c r="B3" s="35" t="s">
+        <v>375</v>
+      </c>
+      <c r="C3" s="40">
+        <v>46246</v>
+      </c>
+      <c r="D3" s="35" t="s">
+        <v>331</v>
+      </c>
+      <c r="E3" s="35" t="s">
+        <v>321</v>
+      </c>
+      <c r="F3" s="35"/>
+      <c r="G3" s="35" t="s">
+        <v>74</v>
+      </c>
+      <c r="H3" s="40">
+        <v>46063</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="34" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="35" t="s">
+        <v>377</v>
+      </c>
+      <c r="B4" s="35" t="s">
+        <v>378</v>
+      </c>
+      <c r="C4" s="40">
+        <v>46205</v>
+      </c>
+      <c r="D4" s="35" t="s">
+        <v>75</v>
+      </c>
+      <c r="E4" s="35" t="s">
+        <v>321</v>
+      </c>
+      <c r="F4" s="35"/>
+      <c r="G4" s="35" t="s">
+        <v>72</v>
+      </c>
+      <c r="H4" s="40">
+        <v>46069</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" s="34" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="35" t="s">
+        <v>379</v>
+      </c>
+      <c r="B5" s="35" t="s">
+        <v>380</v>
+      </c>
+      <c r="C5" s="40">
+        <v>46219</v>
+      </c>
+      <c r="D5" s="35" t="s">
+        <v>381</v>
+      </c>
+      <c r="E5" s="35" t="s">
+        <v>323</v>
+      </c>
+      <c r="F5" s="35"/>
+      <c r="G5" s="35" t="s">
+        <v>73</v>
+      </c>
+      <c r="H5" s="40">
+        <v>46069</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" s="34" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="35" t="s">
+        <v>188</v>
+      </c>
+      <c r="B6" s="35" t="s">
+        <v>382</v>
+      </c>
+      <c r="C6" s="40">
+        <v>46208</v>
+      </c>
+      <c r="D6" s="35" t="s">
+        <v>383</v>
+      </c>
+      <c r="E6" s="35" t="s">
+        <v>323</v>
+      </c>
+      <c r="F6" s="37" t="s">
+        <v>384</v>
+      </c>
+      <c r="G6" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="H6" s="40">
+        <v>46079</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" s="34" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="35" t="s">
+        <v>207</v>
+      </c>
+      <c r="B7" s="35" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C7" s="40">
         <v>46117</v>
       </c>
-      <c r="D10" s="11" t="s">
-[...65 lines deleted...]
-    </row>
+      <c r="D7" s="35" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E7" s="35" t="s">
+        <v>319</v>
+      </c>
+      <c r="F7" s="37" t="s">
+        <v>208</v>
+      </c>
+      <c r="G7" s="35" t="s">
+        <v>73</v>
+      </c>
+      <c r="H7" s="40">
+        <v>46099</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" s="34" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="35" t="s">
+        <v>190</v>
+      </c>
+      <c r="B8" s="35" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C8" s="40">
+        <v>46225</v>
+      </c>
+      <c r="D8" s="35" t="s">
+        <v>191</v>
+      </c>
+      <c r="E8" s="35" t="s">
+        <v>323</v>
+      </c>
+      <c r="F8" s="35"/>
+      <c r="G8" s="35" t="s">
+        <v>73</v>
+      </c>
+      <c r="H8" s="40">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" s="34" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="38" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B9" s="38" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C9" s="41">
+        <v>46239</v>
+      </c>
+      <c r="D9" s="38" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E9" s="38" t="s">
+        <v>320</v>
+      </c>
+      <c r="F9" s="38"/>
+      <c r="G9" s="38" t="s">
+        <v>206</v>
+      </c>
+      <c r="H9" s="41">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" s="34" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="38" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B10" s="38" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C10" s="41">
+        <v>46285</v>
+      </c>
+      <c r="D10" s="38" t="s">
+        <v>203</v>
+      </c>
+      <c r="E10" s="38" t="s">
+        <v>320</v>
+      </c>
+      <c r="F10" s="38"/>
+      <c r="G10" s="38" t="s">
+        <v>194</v>
+      </c>
+      <c r="H10" s="41">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" s="34" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <autoFilter ref="A1:L7" xr:uid="{F043861F-E601-4F3B-9E6E-4A99DD3385EB}"/>
-[...3 lines deleted...]
-  <phoneticPr fontId="9" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="F6" r:id="rId1" display="https://www.ipswichekiden.co.uk/" xr:uid="{64354543-8452-4CD8-BCBA-832662776CE8}"/>
+    <hyperlink ref="F7" r:id="rId2" xr:uid="{CFCA8472-B987-4F5D-A5BE-024D40F62326}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E3B5BA92-8971-47E0-B465-DD0E4151C9FC}">
   <sheetPr>
-    <tabColor theme="5" tint="0.39997558519241921"/>
+    <tabColor theme="5" tint="-0.249977111117893"/>
   </sheetPr>
-  <dimension ref="A1:L347"/>
+  <dimension ref="A1:L786"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft"/>
+      <pane ySplit="1" topLeftCell="A753" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="N762" sqref="N762"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="33.42578125" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="11" max="12" width="12.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="4.42578125" customWidth="1"/>
+    <col min="2" max="2" width="22.85546875" customWidth="1"/>
+    <col min="4" max="4" width="22.28515625" customWidth="1"/>
+    <col min="5" max="5" width="11.42578125" customWidth="1"/>
+    <col min="6" max="6" width="10" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="8.7109375" customWidth="1"/>
+    <col min="10" max="10" width="4.5703125" customWidth="1"/>
+    <col min="11" max="11" width="10.5703125" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="8.85546875" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="81.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="8" t="s">
+      <c r="A1" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="B1" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1" s="29" t="s">
+        <v>196</v>
+      </c>
+      <c r="F1" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="G1" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="I1" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="J1" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="K1" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="L1" s="31" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="8" t="s">
-[...5 lines deleted...]
-      <c r="D1" s="8" t="s">
+      <c r="B2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C2" s="9">
+        <v>46095</v>
+      </c>
+      <c r="D2" t="s">
+        <v>124</v>
+      </c>
+      <c r="E2" t="s">
+        <v>86</v>
+      </c>
+      <c r="F2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G2">
+        <v>2</v>
+      </c>
+      <c r="H2" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I2" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="J2" t="s">
+        <v>209</v>
+      </c>
+      <c r="K2" t="s">
+        <v>210</v>
+      </c>
+      <c r="L2" s="17">
+        <v>46254</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B3" t="s">
+        <v>123</v>
+      </c>
+      <c r="C3" s="1">
+        <v>46110</v>
+      </c>
+      <c r="D3" t="s">
+        <v>124</v>
+      </c>
+      <c r="E3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G3">
+        <v>2</v>
+      </c>
+      <c r="H3" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" t="s">
+        <v>209</v>
+      </c>
+      <c r="K3" t="s">
+        <v>210</v>
+      </c>
+      <c r="L3" s="17">
+        <v>46254</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>219</v>
+      </c>
+      <c r="C4" s="1">
+        <v>46124</v>
+      </c>
+      <c r="D4" t="s">
+        <v>141</v>
+      </c>
+      <c r="E4" t="s">
+        <v>142</v>
+      </c>
+      <c r="F4" t="s">
+        <v>143</v>
+      </c>
+      <c r="G4">
+        <v>2</v>
+      </c>
+      <c r="H4" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="K4" t="s">
+        <v>220</v>
+      </c>
+      <c r="L4" s="17">
+        <v>45961</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" t="s">
+        <v>221</v>
+      </c>
+      <c r="C5" s="1">
+        <v>46127</v>
+      </c>
+      <c r="D5" t="s">
+        <v>178</v>
+      </c>
+      <c r="E5" t="s">
+        <v>145</v>
+      </c>
+      <c r="F5" t="s">
+        <v>146</v>
+      </c>
+      <c r="G5">
+        <v>2</v>
+      </c>
+      <c r="H5" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J5" t="s">
+        <v>222</v>
+      </c>
+      <c r="K5" t="s">
+        <v>223</v>
+      </c>
+      <c r="L5" s="17">
+        <v>45979</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A6" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C6" s="3">
+        <v>46081</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G6" s="2">
+        <v>2</v>
+      </c>
+      <c r="H6" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="I6" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="K6" t="s">
+        <v>224</v>
+      </c>
+      <c r="L6" s="17">
+        <v>45985</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C7" s="3">
+        <v>46082</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G7" s="2">
+        <v>2</v>
+      </c>
+      <c r="H7" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="I7" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="K7" t="s">
+        <v>224</v>
+      </c>
+      <c r="L7" s="17">
+        <v>45985</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="C8" s="3">
+        <v>46060</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="G8" s="2">
+        <v>2</v>
+      </c>
+      <c r="H8" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I8" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" t="s">
+        <v>41</v>
+      </c>
+      <c r="K8" t="s">
+        <v>226</v>
+      </c>
+      <c r="L8" s="17">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="C9" s="3">
+        <v>46061</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="G9" s="2">
+        <v>2</v>
+      </c>
+      <c r="H9" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I9" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" t="s">
+        <v>41</v>
+      </c>
+      <c r="K9" t="s">
+        <v>226</v>
+      </c>
+      <c r="L9" s="17">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="C10" s="3">
+        <v>46067</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="G10" s="2">
+        <v>2</v>
+      </c>
+      <c r="H10" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" t="s">
+        <v>41</v>
+      </c>
+      <c r="K10" t="s">
+        <v>228</v>
+      </c>
+      <c r="L10" s="17">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="C11" s="3">
+        <v>46068</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="G11" s="2">
+        <v>2</v>
+      </c>
+      <c r="H11" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I11" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" t="s">
+        <v>41</v>
+      </c>
+      <c r="K11" t="s">
+        <v>228</v>
+      </c>
+      <c r="L11" s="17">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="C12" s="3">
+        <v>46067</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="G12" s="2">
+        <v>2</v>
+      </c>
+      <c r="H12" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I12" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="K12" t="s">
+        <v>232</v>
+      </c>
+      <c r="L12" s="17">
+        <v>46013</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" t="s">
+        <v>233</v>
+      </c>
+      <c r="C13" s="1">
+        <v>46136</v>
+      </c>
+      <c r="D13" t="s">
+        <v>161</v>
+      </c>
+      <c r="E13" t="s">
+        <v>162</v>
+      </c>
+      <c r="F13" t="s">
+        <v>163</v>
+      </c>
+      <c r="G13">
+        <v>2</v>
+      </c>
+      <c r="H13" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="K13" t="s">
+        <v>234</v>
+      </c>
+      <c r="L13" s="17">
+        <v>46013</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" t="s">
+        <v>235</v>
+      </c>
+      <c r="C14" s="1">
+        <v>46164</v>
+      </c>
+      <c r="D14" t="s">
+        <v>161</v>
+      </c>
+      <c r="E14" t="s">
+        <v>162</v>
+      </c>
+      <c r="F14" t="s">
+        <v>163</v>
+      </c>
+      <c r="G14">
+        <v>2</v>
+      </c>
+      <c r="H14" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="K14" t="s">
+        <v>236</v>
+      </c>
+      <c r="L14" s="17">
+        <v>46013</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" t="s">
+        <v>121</v>
+      </c>
+      <c r="C15" s="1">
+        <v>46110</v>
+      </c>
+      <c r="D15" t="s">
+        <v>237</v>
+      </c>
+      <c r="E15" t="s">
+        <v>84</v>
+      </c>
+      <c r="F15" t="s">
+        <v>85</v>
+      </c>
+      <c r="G15">
+        <v>1</v>
+      </c>
+      <c r="K15" t="s">
+        <v>238</v>
+      </c>
+      <c r="L15" s="17">
+        <v>46014</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" t="s">
+        <v>240</v>
+      </c>
+      <c r="C16" s="1">
+        <v>46207</v>
+      </c>
+      <c r="D16" t="s">
+        <v>27</v>
+      </c>
+      <c r="E16" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" t="s">
+        <v>76</v>
+      </c>
+      <c r="H16" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="K16" t="s">
+        <v>241</v>
+      </c>
+      <c r="L16" s="17">
+        <v>46369</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" t="s">
+        <v>242</v>
+      </c>
+      <c r="C17" s="1">
+        <v>46270</v>
+      </c>
+      <c r="D17" t="s">
+        <v>27</v>
+      </c>
+      <c r="E17" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" t="s">
+        <v>76</v>
+      </c>
+      <c r="G17">
+        <v>2</v>
+      </c>
+      <c r="H17" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="J17" t="s">
+        <v>243</v>
+      </c>
+      <c r="K17" t="s">
+        <v>244</v>
+      </c>
+      <c r="L17" s="17">
+        <v>46369</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" t="s">
+        <v>125</v>
+      </c>
+      <c r="C18" s="1">
+        <v>46103</v>
+      </c>
+      <c r="D18" t="s">
+        <v>31</v>
+      </c>
+      <c r="E18" t="s">
+        <v>32</v>
+      </c>
+      <c r="F18" t="s">
+        <v>50</v>
+      </c>
+      <c r="G18">
+        <v>1</v>
+      </c>
+      <c r="J18" t="s">
+        <v>126</v>
+      </c>
+      <c r="K18" t="s">
+        <v>245</v>
+      </c>
+      <c r="L18" s="17">
+        <v>46036</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" t="s">
+        <v>125</v>
+      </c>
+      <c r="C19" s="1">
+        <v>46117</v>
+      </c>
+      <c r="D19" t="s">
+        <v>31</v>
+      </c>
+      <c r="E19" t="s">
+        <v>32</v>
+      </c>
+      <c r="F19" t="s">
+        <v>50</v>
+      </c>
+      <c r="G19">
+        <v>1</v>
+      </c>
+      <c r="J19" t="s">
+        <v>126</v>
+      </c>
+      <c r="K19" t="s">
+        <v>245</v>
+      </c>
+      <c r="L19" s="17">
+        <v>46036</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B20" t="s">
+        <v>125</v>
+      </c>
+      <c r="C20" s="1">
+        <v>46146</v>
+      </c>
+      <c r="D20" t="s">
+        <v>31</v>
+      </c>
+      <c r="E20" t="s">
+        <v>32</v>
+      </c>
+      <c r="F20" t="s">
+        <v>50</v>
+      </c>
+      <c r="G20">
+        <v>1</v>
+      </c>
+      <c r="J20" t="s">
+        <v>126</v>
+      </c>
+      <c r="K20" t="s">
+        <v>245</v>
+      </c>
+      <c r="L20" s="17">
+        <v>46036</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" t="s">
+        <v>125</v>
+      </c>
+      <c r="C21" s="1">
+        <v>46167</v>
+      </c>
+      <c r="D21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E21" t="s">
+        <v>32</v>
+      </c>
+      <c r="F21" t="s">
+        <v>50</v>
+      </c>
+      <c r="G21">
+        <v>1</v>
+      </c>
+      <c r="J21" t="s">
+        <v>126</v>
+      </c>
+      <c r="K21" t="s">
+        <v>245</v>
+      </c>
+      <c r="L21" s="17">
+        <v>46036</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>21</v>
+      </c>
+      <c r="B22" t="s">
+        <v>125</v>
+      </c>
+      <c r="C22" s="1">
+        <v>46187</v>
+      </c>
+      <c r="D22" t="s">
+        <v>31</v>
+      </c>
+      <c r="E22" t="s">
+        <v>32</v>
+      </c>
+      <c r="F22" t="s">
+        <v>50</v>
+      </c>
+      <c r="G22">
+        <v>1</v>
+      </c>
+      <c r="J22" t="s">
+        <v>126</v>
+      </c>
+      <c r="K22" t="s">
+        <v>245</v>
+      </c>
+      <c r="L22" s="17">
+        <v>46036</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" t="s">
+        <v>125</v>
+      </c>
+      <c r="C23" s="1">
+        <v>46243</v>
+      </c>
+      <c r="D23" t="s">
+        <v>31</v>
+      </c>
+      <c r="E23" t="s">
+        <v>32</v>
+      </c>
+      <c r="F23" t="s">
+        <v>50</v>
+      </c>
+      <c r="G23">
+        <v>1</v>
+      </c>
+      <c r="J23" t="s">
+        <v>126</v>
+      </c>
+      <c r="K23" t="s">
+        <v>245</v>
+      </c>
+      <c r="L23" s="17">
+        <v>46036</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B24" t="s">
+        <v>125</v>
+      </c>
+      <c r="C24" s="1">
+        <v>46265</v>
+      </c>
+      <c r="D24" t="s">
+        <v>31</v>
+      </c>
+      <c r="E24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F24" t="s">
+        <v>50</v>
+      </c>
+      <c r="G24">
+        <v>1</v>
+      </c>
+      <c r="J24" t="s">
+        <v>126</v>
+      </c>
+      <c r="K24" t="s">
+        <v>245</v>
+      </c>
+      <c r="L24" s="17">
+        <v>46036</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>21</v>
+      </c>
+      <c r="B25" t="s">
+        <v>125</v>
+      </c>
+      <c r="C25" s="1">
+        <v>46278</v>
+      </c>
+      <c r="D25" t="s">
+        <v>31</v>
+      </c>
+      <c r="E25" t="s">
+        <v>32</v>
+      </c>
+      <c r="F25" t="s">
+        <v>50</v>
+      </c>
+      <c r="G25">
+        <v>1</v>
+      </c>
+      <c r="J25" t="s">
+        <v>126</v>
+      </c>
+      <c r="K25" t="s">
+        <v>245</v>
+      </c>
+      <c r="L25" s="17">
+        <v>46036</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" t="s">
+        <v>125</v>
+      </c>
+      <c r="C26" s="1">
+        <v>46292</v>
+      </c>
+      <c r="D26" t="s">
+        <v>31</v>
+      </c>
+      <c r="E26" t="s">
+        <v>32</v>
+      </c>
+      <c r="F26" t="s">
+        <v>50</v>
+      </c>
+      <c r="G26">
+        <v>1</v>
+      </c>
+      <c r="J26" t="s">
+        <v>126</v>
+      </c>
+      <c r="K26" t="s">
+        <v>245</v>
+      </c>
+      <c r="L26" s="17">
+        <v>46036</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B27" t="s">
+        <v>246</v>
+      </c>
+      <c r="C27" s="1">
+        <v>46140</v>
+      </c>
+      <c r="D27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E27" t="s">
+        <v>32</v>
+      </c>
+      <c r="F27" t="s">
+        <v>50</v>
+      </c>
+      <c r="G27">
+        <v>1</v>
+      </c>
+      <c r="J27" t="s">
+        <v>126</v>
+      </c>
+      <c r="K27" t="s">
+        <v>247</v>
+      </c>
+      <c r="L27" s="17">
+        <v>46036</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>21</v>
+      </c>
+      <c r="B28" t="s">
+        <v>246</v>
+      </c>
+      <c r="C28" s="1">
+        <v>46154</v>
+      </c>
+      <c r="D28" t="s">
+        <v>31</v>
+      </c>
+      <c r="E28" t="s">
+        <v>32</v>
+      </c>
+      <c r="F28" t="s">
+        <v>50</v>
+      </c>
+      <c r="G28">
+        <v>1</v>
+      </c>
+      <c r="J28" t="s">
+        <v>126</v>
+      </c>
+      <c r="K28" t="s">
+        <v>247</v>
+      </c>
+      <c r="L28" s="17">
+        <v>46036</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>21</v>
+      </c>
+      <c r="B29" t="s">
+        <v>246</v>
+      </c>
+      <c r="C29" s="1">
+        <v>46168</v>
+      </c>
+      <c r="D29" t="s">
+        <v>31</v>
+      </c>
+      <c r="E29" t="s">
+        <v>32</v>
+      </c>
+      <c r="F29" t="s">
+        <v>50</v>
+      </c>
+      <c r="G29">
+        <v>1</v>
+      </c>
+      <c r="J29" t="s">
+        <v>126</v>
+      </c>
+      <c r="K29" t="s">
+        <v>247</v>
+      </c>
+      <c r="L29" s="17">
+        <v>46036</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>21</v>
+      </c>
+      <c r="B30" t="s">
+        <v>246</v>
+      </c>
+      <c r="C30" s="1">
+        <v>46182</v>
+      </c>
+      <c r="D30" t="s">
+        <v>31</v>
+      </c>
+      <c r="E30" t="s">
+        <v>32</v>
+      </c>
+      <c r="F30" t="s">
+        <v>50</v>
+      </c>
+      <c r="G30">
+        <v>1</v>
+      </c>
+      <c r="J30" t="s">
+        <v>126</v>
+      </c>
+      <c r="K30" t="s">
+        <v>247</v>
+      </c>
+      <c r="L30" s="17">
+        <v>46036</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>21</v>
+      </c>
+      <c r="B31" t="s">
+        <v>246</v>
+      </c>
+      <c r="C31" s="1">
+        <v>46196</v>
+      </c>
+      <c r="D31" t="s">
+        <v>31</v>
+      </c>
+      <c r="E31" t="s">
+        <v>32</v>
+      </c>
+      <c r="F31" t="s">
+        <v>50</v>
+      </c>
+      <c r="G31">
+        <v>1</v>
+      </c>
+      <c r="J31" t="s">
+        <v>126</v>
+      </c>
+      <c r="K31" t="s">
+        <v>247</v>
+      </c>
+      <c r="L31" s="17">
+        <v>46036</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>21</v>
+      </c>
+      <c r="B32" t="s">
+        <v>246</v>
+      </c>
+      <c r="C32" s="1">
+        <v>46210</v>
+      </c>
+      <c r="D32" t="s">
+        <v>31</v>
+      </c>
+      <c r="E32" t="s">
+        <v>32</v>
+      </c>
+      <c r="F32" t="s">
+        <v>50</v>
+      </c>
+      <c r="G32">
+        <v>1</v>
+      </c>
+      <c r="J32" t="s">
+        <v>126</v>
+      </c>
+      <c r="K32" t="s">
+        <v>247</v>
+      </c>
+      <c r="L32" s="17">
+        <v>46036</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B33" t="s">
+        <v>246</v>
+      </c>
+      <c r="C33" s="1">
+        <v>46224</v>
+      </c>
+      <c r="D33" t="s">
+        <v>31</v>
+      </c>
+      <c r="E33" t="s">
+        <v>32</v>
+      </c>
+      <c r="F33" t="s">
+        <v>50</v>
+      </c>
+      <c r="G33">
+        <v>1</v>
+      </c>
+      <c r="J33" t="s">
+        <v>126</v>
+      </c>
+      <c r="K33" t="s">
+        <v>247</v>
+      </c>
+      <c r="L33" s="17">
+        <v>46036</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>21</v>
+      </c>
+      <c r="B34" t="s">
+        <v>246</v>
+      </c>
+      <c r="C34" s="1">
+        <v>46238</v>
+      </c>
+      <c r="D34" t="s">
+        <v>31</v>
+      </c>
+      <c r="E34" t="s">
+        <v>32</v>
+      </c>
+      <c r="F34" t="s">
+        <v>50</v>
+      </c>
+      <c r="G34">
+        <v>1</v>
+      </c>
+      <c r="J34" t="s">
+        <v>126</v>
+      </c>
+      <c r="K34" t="s">
+        <v>247</v>
+      </c>
+      <c r="L34" s="17">
+        <v>46036</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>21</v>
+      </c>
+      <c r="B35" t="s">
+        <v>246</v>
+      </c>
+      <c r="C35" s="1">
+        <v>46252</v>
+      </c>
+      <c r="D35" t="s">
+        <v>31</v>
+      </c>
+      <c r="E35" t="s">
+        <v>32</v>
+      </c>
+      <c r="F35" t="s">
+        <v>50</v>
+      </c>
+      <c r="G35">
+        <v>1</v>
+      </c>
+      <c r="J35" t="s">
+        <v>126</v>
+      </c>
+      <c r="K35" t="s">
+        <v>247</v>
+      </c>
+      <c r="L35" s="17">
+        <v>46036</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A36" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="C36" s="3">
+        <v>46167</v>
+      </c>
+      <c r="D36" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="E36" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="F36" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="G36" s="13">
+        <v>2</v>
+      </c>
+      <c r="H36" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I36" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="J36" t="s">
+        <v>249</v>
+      </c>
+      <c r="K36" t="s">
+        <v>250</v>
+      </c>
+      <c r="L36" s="17">
+        <v>46036</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A37" s="13" t="s">
+        <v>192</v>
+      </c>
+      <c r="B37" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="C37" s="3">
+        <v>46151</v>
+      </c>
+      <c r="D37" s="13" t="s">
+        <v>251</v>
+      </c>
+      <c r="E37" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="F37" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="G37" s="13">
+        <v>1</v>
+      </c>
+      <c r="J37" t="s">
+        <v>252</v>
+      </c>
+      <c r="K37" t="s">
+        <v>253</v>
+      </c>
+      <c r="L37" s="17">
+        <v>46036</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A38" s="13" t="s">
+        <v>192</v>
+      </c>
+      <c r="B38" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="C38" s="3">
+        <v>46152</v>
+      </c>
+      <c r="D38" s="13" t="s">
+        <v>251</v>
+      </c>
+      <c r="E38" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="F38" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="G38" s="13">
+        <v>1</v>
+      </c>
+      <c r="J38" t="s">
+        <v>252</v>
+      </c>
+      <c r="K38" t="s">
+        <v>253</v>
+      </c>
+      <c r="L38" s="17">
+        <v>46036</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>25</v>
+      </c>
+      <c r="B39" t="s">
+        <v>254</v>
+      </c>
+      <c r="C39" s="1">
+        <v>46130</v>
+      </c>
+      <c r="D39" t="s">
+        <v>127</v>
+      </c>
+      <c r="E39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F39" t="s">
+        <v>129</v>
+      </c>
+      <c r="G39">
+        <v>1</v>
+      </c>
+      <c r="J39" t="s">
+        <v>204</v>
+      </c>
+      <c r="K39" t="s">
+        <v>255</v>
+      </c>
+      <c r="L39" s="17">
+        <v>46036</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>19</v>
+      </c>
+      <c r="B40" t="s">
+        <v>34</v>
+      </c>
+      <c r="C40" s="1">
+        <v>46131</v>
+      </c>
+      <c r="D40" t="s">
+        <v>35</v>
+      </c>
+      <c r="E40" t="s">
+        <v>36</v>
+      </c>
+      <c r="F40" t="s">
+        <v>79</v>
+      </c>
+      <c r="G40">
+        <v>1</v>
+      </c>
+      <c r="K40" t="s">
+        <v>256</v>
+      </c>
+      <c r="L40" s="17">
+        <v>46036</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>19</v>
+      </c>
+      <c r="B41" t="s">
+        <v>34</v>
+      </c>
+      <c r="C41" s="1">
+        <v>46166</v>
+      </c>
+      <c r="D41" t="s">
+        <v>37</v>
+      </c>
+      <c r="E41" t="s">
+        <v>38</v>
+      </c>
+      <c r="F41" t="s">
+        <v>80</v>
+      </c>
+      <c r="G41">
+        <v>1</v>
+      </c>
+      <c r="K41" t="s">
+        <v>256</v>
+      </c>
+      <c r="L41" s="17">
+        <v>46036</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>19</v>
+      </c>
+      <c r="B42" t="s">
+        <v>34</v>
+      </c>
+      <c r="C42" s="1">
+        <v>46271</v>
+      </c>
+      <c r="D42" t="s">
+        <v>37</v>
+      </c>
+      <c r="E42" t="s">
+        <v>38</v>
+      </c>
+      <c r="F42" t="s">
+        <v>80</v>
+      </c>
+      <c r="G42">
+        <v>1</v>
+      </c>
+      <c r="K42" t="s">
+        <v>256</v>
+      </c>
+      <c r="L42" s="17">
+        <v>46036</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A43" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B43" t="s">
+        <v>257</v>
+      </c>
+      <c r="C43" s="1">
+        <v>46054</v>
+      </c>
+      <c r="D43" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="E43" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="F43" s="12" t="s">
+        <v>117</v>
+      </c>
+      <c r="G43" s="12">
+        <v>1</v>
+      </c>
+      <c r="K43" t="s">
+        <v>258</v>
+      </c>
+      <c r="L43" s="17">
+        <v>46037</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>18</v>
+      </c>
+      <c r="B44" t="s">
+        <v>259</v>
+      </c>
+      <c r="C44" s="1">
+        <v>46130</v>
+      </c>
+      <c r="D44" t="s">
+        <v>260</v>
+      </c>
+      <c r="E44" t="s">
+        <v>145</v>
+      </c>
+      <c r="F44" t="s">
+        <v>146</v>
+      </c>
+      <c r="G44">
+        <v>1</v>
+      </c>
+      <c r="J44" t="s">
+        <v>261</v>
+      </c>
+      <c r="K44" t="s">
+        <v>262</v>
+      </c>
+      <c r="L44" s="17">
+        <v>46037</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A45" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B45" s="12" t="s">
+        <v>263</v>
+      </c>
+      <c r="C45" s="11">
+        <v>46131</v>
+      </c>
+      <c r="D45" s="12" t="s">
+        <v>181</v>
+      </c>
+      <c r="E45" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="F45" s="12" t="s">
+        <v>183</v>
+      </c>
+      <c r="G45" s="12">
+        <v>1</v>
+      </c>
+      <c r="J45" s="12" t="s">
+        <v>264</v>
+      </c>
+      <c r="K45" t="s">
+        <v>265</v>
+      </c>
+      <c r="L45" s="17">
+        <v>46037</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A46" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B46" s="12" t="s">
+        <v>263</v>
+      </c>
+      <c r="C46" s="11">
+        <v>46155</v>
+      </c>
+      <c r="D46" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="E46" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="F46" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="G46" s="12">
+        <v>1</v>
+      </c>
+      <c r="J46" s="12" t="s">
+        <v>264</v>
+      </c>
+      <c r="K46" t="s">
+        <v>265</v>
+      </c>
+      <c r="L46" s="17">
+        <v>46037</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A47" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B47" s="12" t="s">
+        <v>263</v>
+      </c>
+      <c r="C47" s="11">
+        <v>46176</v>
+      </c>
+      <c r="D47" s="12" t="s">
+        <v>181</v>
+      </c>
+      <c r="E47" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="F47" s="12" t="s">
+        <v>183</v>
+      </c>
+      <c r="G47" s="12">
+        <v>1</v>
+      </c>
+      <c r="J47" s="12" t="s">
+        <v>264</v>
+      </c>
+      <c r="K47" t="s">
+        <v>265</v>
+      </c>
+      <c r="L47" s="17">
+        <v>46037</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A48" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B48" s="12" t="s">
+        <v>263</v>
+      </c>
+      <c r="C48" s="11">
+        <v>46197</v>
+      </c>
+      <c r="D48" s="12" t="s">
+        <v>181</v>
+      </c>
+      <c r="E48" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="F48" s="12" t="s">
+        <v>183</v>
+      </c>
+      <c r="G48" s="12">
+        <v>1</v>
+      </c>
+      <c r="J48" s="12" t="s">
+        <v>264</v>
+      </c>
+      <c r="K48" t="s">
+        <v>265</v>
+      </c>
+      <c r="L48" s="17">
+        <v>46037</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A49" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B49" s="12" t="s">
+        <v>263</v>
+      </c>
+      <c r="C49" s="11">
+        <v>46215</v>
+      </c>
+      <c r="D49" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="E49" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="F49" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="G49" s="12">
+        <v>1</v>
+      </c>
+      <c r="J49" s="12" t="s">
+        <v>264</v>
+      </c>
+      <c r="K49" t="s">
+        <v>265</v>
+      </c>
+      <c r="L49" s="17">
+        <v>46037</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A50" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B50" s="12" t="s">
+        <v>263</v>
+      </c>
+      <c r="C50" s="11">
+        <v>46246</v>
+      </c>
+      <c r="D50" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="E50" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="F50" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="G50" s="12">
+        <v>1</v>
+      </c>
+      <c r="J50" s="12" t="s">
+        <v>264</v>
+      </c>
+      <c r="K50" t="s">
+        <v>265</v>
+      </c>
+      <c r="L50" s="17">
+        <v>46037</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A51" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B51" s="12" t="s">
+        <v>263</v>
+      </c>
+      <c r="C51" s="11">
+        <v>46278</v>
+      </c>
+      <c r="D51" s="12" t="s">
+        <v>181</v>
+      </c>
+      <c r="E51" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="F51" s="12" t="s">
+        <v>183</v>
+      </c>
+      <c r="G51" s="12">
+        <v>1</v>
+      </c>
+      <c r="J51" s="12" t="s">
+        <v>264</v>
+      </c>
+      <c r="K51" t="s">
+        <v>265</v>
+      </c>
+      <c r="L51" s="17">
+        <v>46037</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>18</v>
+      </c>
+      <c r="B52" t="s">
+        <v>266</v>
+      </c>
+      <c r="C52" s="1">
+        <v>46116</v>
+      </c>
+      <c r="D52" t="s">
+        <v>103</v>
+      </c>
+      <c r="E52" t="s">
+        <v>104</v>
+      </c>
+      <c r="F52" t="s">
+        <v>105</v>
+      </c>
+      <c r="G52">
+        <v>1</v>
+      </c>
+      <c r="J52" t="s">
+        <v>267</v>
+      </c>
+      <c r="K52" t="s">
+        <v>268</v>
+      </c>
+      <c r="L52" s="17">
+        <v>46037</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>20</v>
+      </c>
+      <c r="B53" t="s">
+        <v>106</v>
+      </c>
+      <c r="C53" s="1">
+        <v>46158</v>
+      </c>
+      <c r="D53" t="s">
+        <v>107</v>
+      </c>
+      <c r="E53" t="s">
+        <v>107</v>
+      </c>
+      <c r="F53" t="s">
+        <v>108</v>
+      </c>
+      <c r="G53">
+        <v>1</v>
+      </c>
+      <c r="J53" t="s">
+        <v>269</v>
+      </c>
+      <c r="K53" t="s">
+        <v>270</v>
+      </c>
+      <c r="L53" s="17">
+        <v>46037</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>18</v>
+      </c>
+      <c r="B54" t="s">
+        <v>106</v>
+      </c>
+      <c r="C54" s="1">
+        <v>46158</v>
+      </c>
+      <c r="D54" t="s">
+        <v>115</v>
+      </c>
+      <c r="E54" t="s">
+        <v>116</v>
+      </c>
+      <c r="F54" t="s">
+        <v>117</v>
+      </c>
+      <c r="G54">
+        <v>1</v>
+      </c>
+      <c r="J54" t="s">
+        <v>269</v>
+      </c>
+      <c r="K54" t="s">
+        <v>270</v>
+      </c>
+      <c r="L54" s="17">
+        <v>46037</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>20</v>
+      </c>
+      <c r="B55" t="s">
+        <v>106</v>
+      </c>
+      <c r="C55" s="1">
+        <v>46158</v>
+      </c>
+      <c r="D55" t="s">
+        <v>158</v>
+      </c>
+      <c r="E55" t="s">
+        <v>189</v>
+      </c>
+      <c r="F55" t="s">
+        <v>159</v>
+      </c>
+      <c r="G55">
+        <v>1</v>
+      </c>
+      <c r="J55" t="s">
+        <v>269</v>
+      </c>
+      <c r="K55" t="s">
+        <v>270</v>
+      </c>
+      <c r="L55" s="17">
+        <v>46037</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>23</v>
+      </c>
+      <c r="B56" t="s">
+        <v>106</v>
+      </c>
+      <c r="C56" s="1">
+        <v>46194</v>
+      </c>
+      <c r="D56" t="s">
+        <v>95</v>
+      </c>
+      <c r="E56" t="s">
+        <v>96</v>
+      </c>
+      <c r="F56" t="s">
+        <v>97</v>
+      </c>
+      <c r="G56">
+        <v>1</v>
+      </c>
+      <c r="J56" t="s">
+        <v>269</v>
+      </c>
+      <c r="K56" t="s">
+        <v>270</v>
+      </c>
+      <c r="L56" s="17">
+        <v>46037</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>18</v>
+      </c>
+      <c r="B57" t="s">
+        <v>106</v>
+      </c>
+      <c r="C57" s="1">
+        <v>46194</v>
+      </c>
+      <c r="D57" t="s">
+        <v>91</v>
+      </c>
+      <c r="E57" t="s">
         <v>11</v>
       </c>
-      <c r="E1" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G1" s="10" t="s">
+      <c r="F57" t="s">
+        <v>78</v>
+      </c>
+      <c r="G57">
+        <v>1</v>
+      </c>
+      <c r="J57" t="s">
+        <v>269</v>
+      </c>
+      <c r="K57" t="s">
+        <v>270</v>
+      </c>
+      <c r="L57" s="17">
+        <v>46037</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>20</v>
+      </c>
+      <c r="B58" t="s">
+        <v>106</v>
+      </c>
+      <c r="C58" s="1">
+        <v>46194</v>
+      </c>
+      <c r="D58" t="s">
+        <v>172</v>
+      </c>
+      <c r="E58" t="s">
+        <v>173</v>
+      </c>
+      <c r="F58" t="s">
+        <v>174</v>
+      </c>
+      <c r="G58">
+        <v>1</v>
+      </c>
+      <c r="J58" t="s">
+        <v>269</v>
+      </c>
+      <c r="K58" t="s">
+        <v>270</v>
+      </c>
+      <c r="L58" s="17">
+        <v>46037</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>20</v>
+      </c>
+      <c r="B59" t="s">
+        <v>106</v>
+      </c>
+      <c r="C59" s="1">
+        <v>46222</v>
+      </c>
+      <c r="D59" t="s">
+        <v>98</v>
+      </c>
+      <c r="E59" t="s">
+        <v>99</v>
+      </c>
+      <c r="F59" t="s">
+        <v>100</v>
+      </c>
+      <c r="G59">
+        <v>1</v>
+      </c>
+      <c r="J59" t="s">
+        <v>269</v>
+      </c>
+      <c r="K59" t="s">
+        <v>270</v>
+      </c>
+      <c r="L59" s="17">
+        <v>46037</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>18</v>
+      </c>
+      <c r="B60" t="s">
+        <v>106</v>
+      </c>
+      <c r="C60" s="1">
+        <v>46222</v>
+      </c>
+      <c r="D60" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" t="s">
+        <v>271</v>
+      </c>
+      <c r="F60" t="s">
+        <v>187</v>
+      </c>
+      <c r="G60">
+        <v>1</v>
+      </c>
+      <c r="J60" t="s">
+        <v>269</v>
+      </c>
+      <c r="K60" t="s">
+        <v>270</v>
+      </c>
+      <c r="L60" s="17">
+        <v>46037</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>18</v>
+      </c>
+      <c r="B61" t="s">
+        <v>106</v>
+      </c>
+      <c r="C61" s="1">
+        <v>46222</v>
+      </c>
+      <c r="D61" t="s">
+        <v>109</v>
+      </c>
+      <c r="E61" t="s">
+        <v>110</v>
+      </c>
+      <c r="F61" t="s">
+        <v>111</v>
+      </c>
+      <c r="G61">
+        <v>1</v>
+      </c>
+      <c r="J61" t="s">
+        <v>269</v>
+      </c>
+      <c r="K61" t="s">
+        <v>270</v>
+      </c>
+      <c r="L61" s="17">
+        <v>46037</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>20</v>
+      </c>
+      <c r="B62" t="s">
+        <v>106</v>
+      </c>
+      <c r="C62" s="1">
+        <v>46242</v>
+      </c>
+      <c r="D62" t="s">
+        <v>98</v>
+      </c>
+      <c r="E62" t="s">
+        <v>99</v>
+      </c>
+      <c r="F62" t="s">
+        <v>100</v>
+      </c>
+      <c r="G62">
+        <v>1</v>
+      </c>
+      <c r="J62" t="s">
+        <v>269</v>
+      </c>
+      <c r="K62" t="s">
+        <v>270</v>
+      </c>
+      <c r="L62" s="17">
+        <v>46037</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>20</v>
+      </c>
+      <c r="B63" t="s">
+        <v>106</v>
+      </c>
+      <c r="C63" s="1">
+        <v>46242</v>
+      </c>
+      <c r="D63" t="s">
+        <v>112</v>
+      </c>
+      <c r="E63" t="s">
+        <v>113</v>
+      </c>
+      <c r="F63" t="s">
+        <v>114</v>
+      </c>
+      <c r="G63">
+        <v>1</v>
+      </c>
+      <c r="J63" t="s">
+        <v>269</v>
+      </c>
+      <c r="K63" t="s">
+        <v>270</v>
+      </c>
+      <c r="L63" s="17">
+        <v>46037</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>18</v>
+      </c>
+      <c r="B64" t="s">
+        <v>106</v>
+      </c>
+      <c r="C64" s="1">
+        <v>46242</v>
+      </c>
+      <c r="D64" t="s">
+        <v>109</v>
+      </c>
+      <c r="E64" t="s">
+        <v>110</v>
+      </c>
+      <c r="F64" t="s">
+        <v>111</v>
+      </c>
+      <c r="G64">
+        <v>1</v>
+      </c>
+      <c r="J64" t="s">
+        <v>269</v>
+      </c>
+      <c r="K64" t="s">
+        <v>270</v>
+      </c>
+      <c r="L64" s="17">
+        <v>46037</v>
+      </c>
+    </row>
+    <row r="65" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>192</v>
+      </c>
+      <c r="B65" t="s">
+        <v>140</v>
+      </c>
+      <c r="C65" s="1">
+        <v>46124</v>
+      </c>
+      <c r="D65" t="s">
+        <v>272</v>
+      </c>
+      <c r="E65" t="s">
+        <v>5</v>
+      </c>
+      <c r="F65" t="s">
+        <v>54</v>
+      </c>
+      <c r="G65">
+        <v>1</v>
+      </c>
+      <c r="J65" t="s">
+        <v>273</v>
+      </c>
+      <c r="K65" t="s">
+        <v>274</v>
+      </c>
+      <c r="L65" s="17">
+        <v>46041</v>
+      </c>
+    </row>
+    <row r="66" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>19</v>
+      </c>
+      <c r="B66" t="s">
+        <v>122</v>
+      </c>
+      <c r="C66" s="1">
+        <v>46151</v>
+      </c>
+      <c r="D66" t="s">
+        <v>215</v>
+      </c>
+      <c r="E66" t="s">
+        <v>216</v>
+      </c>
+      <c r="F66" t="s">
+        <v>217</v>
+      </c>
+      <c r="G66">
+        <v>1</v>
+      </c>
+      <c r="J66" t="s">
+        <v>275</v>
+      </c>
+      <c r="K66" t="s">
+        <v>276</v>
+      </c>
+      <c r="L66" s="17">
+        <v>46041</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>19</v>
+      </c>
+      <c r="B67" t="s">
+        <v>122</v>
+      </c>
+      <c r="C67" s="1">
+        <v>46152</v>
+      </c>
+      <c r="D67" t="s">
+        <v>215</v>
+      </c>
+      <c r="E67" t="s">
+        <v>216</v>
+      </c>
+      <c r="F67" t="s">
+        <v>217</v>
+      </c>
+      <c r="G67">
+        <v>1</v>
+      </c>
+      <c r="J67" t="s">
+        <v>275</v>
+      </c>
+      <c r="K67" t="s">
+        <v>276</v>
+      </c>
+      <c r="L67" s="17">
+        <v>46041</v>
+      </c>
+    </row>
+    <row r="68" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>28</v>
+      </c>
+      <c r="B68" t="s">
+        <v>277</v>
+      </c>
+      <c r="C68" s="1">
+        <v>46110</v>
+      </c>
+      <c r="D68" t="s">
+        <v>417</v>
+      </c>
+      <c r="E68" t="s">
+        <v>170</v>
+      </c>
+      <c r="F68" t="s">
+        <v>171</v>
+      </c>
+      <c r="G68">
+        <v>1</v>
+      </c>
+      <c r="J68" t="s">
+        <v>83</v>
+      </c>
+      <c r="K68" t="s">
+        <v>278</v>
+      </c>
+      <c r="L68" s="17">
+        <v>46041</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>28</v>
+      </c>
+      <c r="B69" t="s">
+        <v>279</v>
+      </c>
+      <c r="C69" s="1">
+        <v>46137</v>
+      </c>
+      <c r="D69" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" t="s">
+        <v>89</v>
+      </c>
+      <c r="F69" t="s">
+        <v>90</v>
+      </c>
+      <c r="G69">
         <v>2</v>
       </c>
-      <c r="H1" s="8" t="s">
+      <c r="H69" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="K69" t="s">
+        <v>280</v>
+      </c>
+      <c r="L69" s="17">
+        <v>46041</v>
+      </c>
+    </row>
+    <row r="70" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>25</v>
+      </c>
+      <c r="B70" t="s">
+        <v>281</v>
+      </c>
+      <c r="C70" s="1">
+        <v>46137</v>
+      </c>
+      <c r="D70" t="s">
+        <v>185</v>
+      </c>
+      <c r="E70" t="s">
+        <v>33</v>
+      </c>
+      <c r="F70" t="s">
+        <v>49</v>
+      </c>
+      <c r="G70">
+        <v>1</v>
+      </c>
+      <c r="J70" t="s">
+        <v>282</v>
+      </c>
+      <c r="K70" t="s">
+        <v>283</v>
+      </c>
+      <c r="L70" s="17">
+        <v>46042</v>
+      </c>
+    </row>
+    <row r="71" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>21</v>
+      </c>
+      <c r="B71" t="s">
+        <v>167</v>
+      </c>
+      <c r="C71" s="1">
+        <v>46151</v>
+      </c>
+      <c r="D71" t="s">
+        <v>153</v>
+      </c>
+      <c r="E71" t="s">
+        <v>155</v>
+      </c>
+      <c r="F71" t="s">
+        <v>154</v>
+      </c>
+      <c r="G71">
+        <v>1</v>
+      </c>
+      <c r="K71" t="s">
+        <v>284</v>
+      </c>
+      <c r="L71" s="17">
+        <v>46042</v>
+      </c>
+    </row>
+    <row r="72" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>21</v>
+      </c>
+      <c r="B72" t="s">
+        <v>167</v>
+      </c>
+      <c r="C72" s="1">
+        <v>46152</v>
+      </c>
+      <c r="D72" t="s">
+        <v>153</v>
+      </c>
+      <c r="E72" t="s">
+        <v>155</v>
+      </c>
+      <c r="F72" t="s">
+        <v>154</v>
+      </c>
+      <c r="G72">
+        <v>1</v>
+      </c>
+      <c r="K72" t="s">
+        <v>284</v>
+      </c>
+      <c r="L72" s="17">
+        <v>46042</v>
+      </c>
+    </row>
+    <row r="73" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A73" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="C73" s="3">
+        <v>46165</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="G73" s="2">
+        <v>1</v>
+      </c>
+      <c r="K73" t="s">
+        <v>287</v>
+      </c>
+      <c r="L73" s="17">
+        <v>46043</v>
+      </c>
+    </row>
+    <row r="74" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>193</v>
+      </c>
+      <c r="B74" t="s">
+        <v>288</v>
+      </c>
+      <c r="C74" s="1">
+        <v>46151</v>
+      </c>
+      <c r="D74" t="s">
+        <v>135</v>
+      </c>
+      <c r="E74" t="s">
+        <v>136</v>
+      </c>
+      <c r="F74" t="s">
+        <v>137</v>
+      </c>
+      <c r="G74">
+        <v>2</v>
+      </c>
+      <c r="H74" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="K74" t="s">
+        <v>289</v>
+      </c>
+      <c r="L74" s="17">
+        <v>46048</v>
+      </c>
+    </row>
+    <row r="75" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>18</v>
+      </c>
+      <c r="B75" t="s">
+        <v>290</v>
+      </c>
+      <c r="C75" s="1">
+        <v>46131</v>
+      </c>
+      <c r="D75" t="s">
+        <v>147</v>
+      </c>
+      <c r="E75" t="s">
+        <v>148</v>
+      </c>
+      <c r="F75" t="s">
+        <v>149</v>
+      </c>
+      <c r="G75">
+        <v>1</v>
+      </c>
+      <c r="J75" t="s">
+        <v>291</v>
+      </c>
+      <c r="K75" t="s">
+        <v>292</v>
+      </c>
+      <c r="L75" s="17">
+        <v>46048</v>
+      </c>
+    </row>
+    <row r="76" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>21</v>
+      </c>
+      <c r="B76" t="s">
+        <v>293</v>
+      </c>
+      <c r="C76" s="1">
+        <v>46124</v>
+      </c>
+      <c r="D76" t="s">
+        <v>92</v>
+      </c>
+      <c r="E76" t="s">
+        <v>93</v>
+      </c>
+      <c r="F76" t="s">
+        <v>94</v>
+      </c>
+      <c r="G76">
+        <v>1</v>
+      </c>
+      <c r="J76" t="s">
+        <v>294</v>
+      </c>
+      <c r="K76" t="s">
+        <v>295</v>
+      </c>
+      <c r="L76" s="17">
+        <v>46048</v>
+      </c>
+    </row>
+    <row r="77" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C77" s="1">
+        <v>46113</v>
+      </c>
+      <c r="D77" t="s">
+        <v>131</v>
+      </c>
+      <c r="E77" t="s">
+        <v>132</v>
+      </c>
+      <c r="F77" t="s">
+        <v>133</v>
+      </c>
+      <c r="G77">
+        <v>2</v>
+      </c>
+      <c r="I77" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="J77" t="s">
+        <v>134</v>
+      </c>
+      <c r="K77" t="s">
+        <v>296</v>
+      </c>
+      <c r="L77" s="17">
+        <v>46048</v>
+      </c>
+    </row>
+    <row r="78" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>23</v>
+      </c>
+      <c r="B78" t="s">
+        <v>130</v>
+      </c>
+      <c r="C78" s="1">
+        <v>46127</v>
+      </c>
+      <c r="D78" t="s">
+        <v>131</v>
+      </c>
+      <c r="E78" t="s">
+        <v>132</v>
+      </c>
+      <c r="F78" t="s">
+        <v>133</v>
+      </c>
+      <c r="G78">
+        <v>2</v>
+      </c>
+      <c r="H78" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I78" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="J78" t="s">
+        <v>134</v>
+      </c>
+      <c r="K78" t="s">
+        <v>296</v>
+      </c>
+      <c r="L78" s="17">
+        <v>46048</v>
+      </c>
+    </row>
+    <row r="79" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>23</v>
+      </c>
+      <c r="B79" t="s">
+        <v>130</v>
+      </c>
+      <c r="C79" s="1">
+        <v>46141</v>
+      </c>
+      <c r="D79" t="s">
+        <v>131</v>
+      </c>
+      <c r="E79" t="s">
+        <v>132</v>
+      </c>
+      <c r="F79" t="s">
+        <v>133</v>
+      </c>
+      <c r="G79">
+        <v>2</v>
+      </c>
+      <c r="H79" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I79" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="J79" t="s">
+        <v>134</v>
+      </c>
+      <c r="K79" t="s">
+        <v>296</v>
+      </c>
+      <c r="L79" s="17">
+        <v>46048</v>
+      </c>
+    </row>
+    <row r="80" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>23</v>
+      </c>
+      <c r="B80" t="s">
+        <v>130</v>
+      </c>
+      <c r="C80" s="1">
+        <v>46155</v>
+      </c>
+      <c r="D80" t="s">
+        <v>131</v>
+      </c>
+      <c r="E80" t="s">
+        <v>132</v>
+      </c>
+      <c r="F80" t="s">
+        <v>133</v>
+      </c>
+      <c r="G80">
+        <v>2</v>
+      </c>
+      <c r="H80" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I80" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="J80" t="s">
+        <v>134</v>
+      </c>
+      <c r="K80" t="s">
+        <v>296</v>
+      </c>
+      <c r="L80" s="17">
+        <v>46048</v>
+      </c>
+    </row>
+    <row r="81" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>28</v>
+      </c>
+      <c r="B81" t="s">
+        <v>81</v>
+      </c>
+      <c r="C81" s="1">
+        <v>46147</v>
+      </c>
+      <c r="D81" t="s">
+        <v>157</v>
+      </c>
+      <c r="E81" t="s">
+        <v>297</v>
+      </c>
+      <c r="F81" t="s">
+        <v>51</v>
+      </c>
+      <c r="G81">
+        <v>1</v>
+      </c>
+      <c r="J81" t="s">
+        <v>298</v>
+      </c>
+      <c r="K81" t="s">
+        <v>299</v>
+      </c>
+      <c r="L81" s="17">
+        <v>46049</v>
+      </c>
+    </row>
+    <row r="82" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>28</v>
+      </c>
+      <c r="B82" t="s">
+        <v>81</v>
+      </c>
+      <c r="C82" s="1">
+        <v>46175</v>
+      </c>
+      <c r="D82" t="s">
+        <v>157</v>
+      </c>
+      <c r="E82" t="s">
+        <v>297</v>
+      </c>
+      <c r="F82" t="s">
+        <v>51</v>
+      </c>
+      <c r="G82">
+        <v>1</v>
+      </c>
+      <c r="J82" s="16" t="s">
+        <v>1024</v>
+      </c>
+      <c r="K82" t="s">
+        <v>299</v>
+      </c>
+      <c r="L82" s="17">
+        <v>46049</v>
+      </c>
+    </row>
+    <row r="83" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>28</v>
+      </c>
+      <c r="B83" t="s">
+        <v>81</v>
+      </c>
+      <c r="C83" s="1">
+        <v>46210</v>
+      </c>
+      <c r="D83" t="s">
+        <v>157</v>
+      </c>
+      <c r="E83" t="s">
+        <v>297</v>
+      </c>
+      <c r="F83" t="s">
+        <v>51</v>
+      </c>
+      <c r="G83">
+        <v>1</v>
+      </c>
+      <c r="J83" s="16" t="s">
+        <v>1025</v>
+      </c>
+      <c r="K83" t="s">
+        <v>299</v>
+      </c>
+      <c r="L83" s="17">
+        <v>46049</v>
+      </c>
+    </row>
+    <row r="84" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>28</v>
+      </c>
+      <c r="B84" t="s">
+        <v>81</v>
+      </c>
+      <c r="C84" s="1">
+        <v>46238</v>
+      </c>
+      <c r="D84" t="s">
+        <v>157</v>
+      </c>
+      <c r="E84" t="s">
+        <v>297</v>
+      </c>
+      <c r="F84" t="s">
+        <v>51</v>
+      </c>
+      <c r="G84">
+        <v>1</v>
+      </c>
+      <c r="J84" s="16" t="s">
+        <v>1026</v>
+      </c>
+      <c r="K84" t="s">
+        <v>299</v>
+      </c>
+      <c r="L84" s="17">
+        <v>46049</v>
+      </c>
+    </row>
+    <row r="85" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>20</v>
+      </c>
+      <c r="B85" t="s">
+        <v>300</v>
+      </c>
+      <c r="C85" s="1">
+        <v>46134</v>
+      </c>
+      <c r="D85" t="s">
+        <v>118</v>
+      </c>
+      <c r="E85" t="s">
+        <v>119</v>
+      </c>
+      <c r="F85" t="s">
+        <v>120</v>
+      </c>
+      <c r="G85">
+        <v>1</v>
+      </c>
+      <c r="J85" t="s">
+        <v>139</v>
+      </c>
+      <c r="K85" t="s">
+        <v>301</v>
+      </c>
+      <c r="L85" s="17">
+        <v>46049</v>
+      </c>
+    </row>
+    <row r="86" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>20</v>
+      </c>
+      <c r="B86" t="s">
+        <v>138</v>
+      </c>
+      <c r="C86" s="1">
+        <v>46274</v>
+      </c>
+      <c r="D86" t="s">
+        <v>118</v>
+      </c>
+      <c r="E86" t="s">
+        <v>119</v>
+      </c>
+      <c r="F86" t="s">
+        <v>120</v>
+      </c>
+      <c r="G86">
+        <v>1</v>
+      </c>
+      <c r="J86" t="s">
+        <v>139</v>
+      </c>
+      <c r="K86" t="s">
+        <v>302</v>
+      </c>
+      <c r="L86" s="17">
+        <v>46049</v>
+      </c>
+    </row>
+    <row r="87" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>23</v>
+      </c>
+      <c r="B87" t="s">
+        <v>303</v>
+      </c>
+      <c r="C87" s="1">
+        <v>46109</v>
+      </c>
+      <c r="D87" t="s">
+        <v>177</v>
+      </c>
+      <c r="E87" t="s">
+        <v>151</v>
+      </c>
+      <c r="F87" t="s">
+        <v>152</v>
+      </c>
+      <c r="G87">
+        <v>1</v>
+      </c>
+      <c r="K87" t="s">
+        <v>304</v>
+      </c>
+      <c r="L87" s="17">
+        <v>46049</v>
+      </c>
+    </row>
+    <row r="88" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>23</v>
+      </c>
+      <c r="B88" t="s">
+        <v>305</v>
+      </c>
+      <c r="C88" s="1">
+        <v>46265</v>
+      </c>
+      <c r="D88" t="s">
+        <v>44</v>
+      </c>
+      <c r="E88" t="s">
+        <v>45</v>
+      </c>
+      <c r="F88" t="s">
+        <v>48</v>
+      </c>
+      <c r="G88">
+        <v>1</v>
+      </c>
+      <c r="J88" t="s">
+        <v>306</v>
+      </c>
+      <c r="K88" t="s">
+        <v>307</v>
+      </c>
+      <c r="L88" s="17">
+        <v>46050</v>
+      </c>
+    </row>
+    <row r="89" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>18</v>
+      </c>
+      <c r="B89" t="s">
+        <v>308</v>
+      </c>
+      <c r="C89" s="1">
+        <v>46116</v>
+      </c>
+      <c r="D89" t="s">
+        <v>91</v>
+      </c>
+      <c r="E89" t="s">
+        <v>11</v>
+      </c>
+      <c r="F89" t="s">
+        <v>78</v>
+      </c>
+      <c r="G89">
+        <v>1</v>
+      </c>
+      <c r="J89" t="s">
+        <v>309</v>
+      </c>
+      <c r="K89" t="s">
+        <v>310</v>
+      </c>
+      <c r="L89" s="17">
+        <v>46050</v>
+      </c>
+    </row>
+    <row r="90" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A90" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="C90" s="3">
+        <v>46110</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="G90" s="2">
+        <v>1</v>
+      </c>
+      <c r="J90" t="s">
+        <v>312</v>
+      </c>
+      <c r="K90" t="s">
+        <v>313</v>
+      </c>
+      <c r="L90" s="17">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="91" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A91" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="C91" s="3">
+        <v>46138</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="G91" s="2">
+        <v>2</v>
+      </c>
+      <c r="H91" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I91" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="J91" t="s">
+        <v>315</v>
+      </c>
+      <c r="K91" t="s">
+        <v>316</v>
+      </c>
+      <c r="L91" s="17">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="92" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>20</v>
+      </c>
+      <c r="B92" t="s">
+        <v>317</v>
+      </c>
+      <c r="C92" s="1">
+        <v>46060</v>
+      </c>
+      <c r="D92" t="s">
+        <v>82</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="G92">
+        <v>1</v>
+      </c>
+      <c r="K92" t="s">
+        <v>318</v>
+      </c>
+      <c r="L92" s="17">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="93" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A93" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="C93" s="3">
+        <v>46159</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="G93" s="2">
+        <v>2</v>
+      </c>
+      <c r="H93" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I93" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="J93" t="s">
+        <v>332</v>
+      </c>
+      <c r="K93" t="s">
+        <v>333</v>
+      </c>
+      <c r="L93" s="17">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="94" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>21</v>
+      </c>
+      <c r="B94" t="s">
+        <v>334</v>
+      </c>
+      <c r="C94" s="1">
+        <v>46102</v>
+      </c>
+      <c r="D94" t="s">
+        <v>153</v>
+      </c>
+      <c r="E94" t="s">
+        <v>155</v>
+      </c>
+      <c r="F94" t="s">
+        <v>154</v>
+      </c>
+      <c r="G94">
+        <v>1</v>
+      </c>
+      <c r="J94" t="s">
+        <v>335</v>
+      </c>
+      <c r="K94" t="s">
+        <v>336</v>
+      </c>
+      <c r="L94" s="17">
+        <v>46055</v>
+      </c>
+    </row>
+    <row r="95" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>21</v>
+      </c>
+      <c r="B95" t="s">
+        <v>337</v>
+      </c>
+      <c r="C95" s="1">
+        <v>46123</v>
+      </c>
+      <c r="D95" t="s">
+        <v>153</v>
+      </c>
+      <c r="E95" t="s">
+        <v>155</v>
+      </c>
+      <c r="F95" t="s">
+        <v>154</v>
+      </c>
+      <c r="G95">
+        <v>1</v>
+      </c>
+      <c r="J95" t="s">
+        <v>338</v>
+      </c>
+      <c r="K95" t="s">
+        <v>339</v>
+      </c>
+      <c r="L95" s="17">
+        <v>46055</v>
+      </c>
+    </row>
+    <row r="96" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>21</v>
+      </c>
+      <c r="B96" t="s">
+        <v>337</v>
+      </c>
+      <c r="C96" s="1">
+        <v>46124</v>
+      </c>
+      <c r="D96" t="s">
+        <v>153</v>
+      </c>
+      <c r="E96" t="s">
+        <v>155</v>
+      </c>
+      <c r="F96" t="s">
+        <v>154</v>
+      </c>
+      <c r="G96">
+        <v>1</v>
+      </c>
+      <c r="J96" t="s">
+        <v>338</v>
+      </c>
+      <c r="K96" t="s">
+        <v>339</v>
+      </c>
+      <c r="L96" s="17">
+        <v>46055</v>
+      </c>
+    </row>
+    <row r="97" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A97" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="C97" s="3">
+        <v>46144</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="G97" s="2">
+        <v>2</v>
+      </c>
+      <c r="J97" t="s">
+        <v>344</v>
+      </c>
+      <c r="K97" t="s">
+        <v>345</v>
+      </c>
+      <c r="L97" s="17">
+        <v>46055</v>
+      </c>
+    </row>
+    <row r="98" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A98" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="C98" s="3">
+        <v>46186</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="G98" s="2">
+        <v>2</v>
+      </c>
+      <c r="J98" t="s">
+        <v>344</v>
+      </c>
+      <c r="K98" t="s">
+        <v>345</v>
+      </c>
+      <c r="L98" s="17">
+        <v>46055</v>
+      </c>
+    </row>
+    <row r="99" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A99" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="C99" s="3">
+        <v>46215</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="G99" s="2">
+        <v>2</v>
+      </c>
+      <c r="J99" t="s">
+        <v>344</v>
+      </c>
+      <c r="K99" t="s">
+        <v>345</v>
+      </c>
+      <c r="L99" s="17">
+        <v>46055</v>
+      </c>
+    </row>
+    <row r="100" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A100" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="C100" s="3">
+        <v>46235</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="G100" s="2">
+        <v>2</v>
+      </c>
+      <c r="J100" t="s">
+        <v>344</v>
+      </c>
+      <c r="K100" t="s">
+        <v>345</v>
+      </c>
+      <c r="L100" s="17">
+        <v>46055</v>
+      </c>
+    </row>
+    <row r="101" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>18</v>
+      </c>
+      <c r="B101" t="s">
+        <v>346</v>
+      </c>
+      <c r="C101" s="1">
+        <v>46164</v>
+      </c>
+      <c r="D101" t="s">
+        <v>347</v>
+      </c>
+      <c r="E101" t="s">
+        <v>348</v>
+      </c>
+      <c r="F101" t="s">
+        <v>349</v>
+      </c>
+      <c r="G101">
+        <v>1</v>
+      </c>
+      <c r="J101" t="s">
+        <v>350</v>
+      </c>
+      <c r="K101" t="s">
+        <v>351</v>
+      </c>
+      <c r="L101" s="17">
+        <v>46056</v>
+      </c>
+    </row>
+    <row r="102" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A102" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="C102" s="3">
+        <v>46146</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="G102" s="2">
+        <v>2</v>
+      </c>
+      <c r="H102" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I102" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="J102" t="s">
+        <v>356</v>
+      </c>
+      <c r="K102" t="s">
+        <v>357</v>
+      </c>
+      <c r="L102" s="17">
+        <v>46056</v>
+      </c>
+    </row>
+    <row r="103" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>192</v>
+      </c>
+      <c r="B103" t="s">
+        <v>358</v>
+      </c>
+      <c r="C103" s="1">
+        <v>46124</v>
+      </c>
+      <c r="D103" t="s">
+        <v>359</v>
+      </c>
+      <c r="E103" t="s">
+        <v>360</v>
+      </c>
+      <c r="F103" t="s">
+        <v>361</v>
+      </c>
+      <c r="G103">
+        <v>1</v>
+      </c>
+      <c r="K103" t="s">
+        <v>362</v>
+      </c>
+      <c r="L103" s="17">
+        <v>46057</v>
+      </c>
+    </row>
+    <row r="104" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>192</v>
+      </c>
+      <c r="B104" t="s">
+        <v>363</v>
+      </c>
+      <c r="C104" s="1">
+        <v>46124</v>
+      </c>
+      <c r="D104" t="s">
+        <v>364</v>
+      </c>
+      <c r="E104" t="s">
+        <v>365</v>
+      </c>
+      <c r="F104" t="s">
+        <v>366</v>
+      </c>
+      <c r="G104">
+        <v>1</v>
+      </c>
+      <c r="J104" t="s">
+        <v>367</v>
+      </c>
+      <c r="K104" t="s">
+        <v>368</v>
+      </c>
+      <c r="L104" s="17">
+        <v>46057</v>
+      </c>
+    </row>
+    <row r="105" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>18</v>
+      </c>
+      <c r="B105" t="s">
+        <v>369</v>
+      </c>
+      <c r="C105" s="1">
+        <v>46109</v>
+      </c>
+      <c r="D105" t="s">
+        <v>370</v>
+      </c>
+      <c r="E105" t="s">
+        <v>371</v>
+      </c>
+      <c r="F105" t="s">
+        <v>372</v>
+      </c>
+      <c r="G105">
+        <v>1</v>
+      </c>
+      <c r="J105" t="s">
+        <v>373</v>
+      </c>
+      <c r="K105" t="s">
+        <v>374</v>
+      </c>
+      <c r="L105" s="17">
+        <v>46058</v>
+      </c>
+    </row>
+    <row r="106" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>21</v>
+      </c>
+      <c r="B106" t="s">
+        <v>386</v>
+      </c>
+      <c r="C106" s="1">
+        <v>46074</v>
+      </c>
+      <c r="D106" t="s">
+        <v>387</v>
+      </c>
+      <c r="E106" t="s">
+        <v>388</v>
+      </c>
+      <c r="F106" t="s">
+        <v>389</v>
+      </c>
+      <c r="G106">
+        <v>1</v>
+      </c>
+      <c r="K106" t="s">
+        <v>390</v>
+      </c>
+      <c r="L106" s="17">
+        <v>46063</v>
+      </c>
+    </row>
+    <row r="107" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>21</v>
+      </c>
+      <c r="B107" t="s">
+        <v>386</v>
+      </c>
+      <c r="C107" s="1">
+        <v>46102</v>
+      </c>
+      <c r="D107" t="s">
+        <v>387</v>
+      </c>
+      <c r="E107" t="s">
+        <v>388</v>
+      </c>
+      <c r="F107" t="s">
+        <v>389</v>
+      </c>
+      <c r="G107">
+        <v>1</v>
+      </c>
+      <c r="K107" t="s">
+        <v>391</v>
+      </c>
+      <c r="L107" s="17">
+        <v>46063</v>
+      </c>
+    </row>
+    <row r="108" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>18</v>
+      </c>
+      <c r="B108" t="s">
+        <v>392</v>
+      </c>
+      <c r="C108" s="1">
+        <v>46088</v>
+      </c>
+      <c r="D108" t="s">
+        <v>393</v>
+      </c>
+      <c r="E108" t="s">
+        <v>394</v>
+      </c>
+      <c r="F108" t="s">
+        <v>395</v>
+      </c>
+      <c r="G108">
+        <v>1</v>
+      </c>
+      <c r="J108" t="s">
+        <v>239</v>
+      </c>
+      <c r="K108" t="s">
+        <v>396</v>
+      </c>
+      <c r="L108" s="17">
+        <v>46063</v>
+      </c>
+    </row>
+    <row r="109" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>18</v>
+      </c>
+      <c r="B109" t="s">
+        <v>392</v>
+      </c>
+      <c r="C109" s="1">
+        <v>46089</v>
+      </c>
+      <c r="D109" t="s">
+        <v>393</v>
+      </c>
+      <c r="E109" t="s">
+        <v>394</v>
+      </c>
+      <c r="F109" t="s">
+        <v>395</v>
+      </c>
+      <c r="G109">
+        <v>1</v>
+      </c>
+      <c r="J109" t="s">
+        <v>239</v>
+      </c>
+      <c r="K109" t="s">
+        <v>396</v>
+      </c>
+      <c r="L109" s="17">
+        <v>46063</v>
+      </c>
+    </row>
+    <row r="110" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>28</v>
+      </c>
+      <c r="B110" t="s">
+        <v>397</v>
+      </c>
+      <c r="C110" s="1">
+        <v>46120</v>
+      </c>
+      <c r="D110" t="s">
+        <v>156</v>
+      </c>
+      <c r="E110" t="s">
+        <v>89</v>
+      </c>
+      <c r="F110" t="s">
+        <v>90</v>
+      </c>
+      <c r="G110">
+        <v>1</v>
+      </c>
+      <c r="K110" t="s">
+        <v>398</v>
+      </c>
+      <c r="L110" s="17">
+        <v>46063</v>
+      </c>
+    </row>
+    <row r="111" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>23</v>
+      </c>
+      <c r="B111" t="s">
+        <v>399</v>
+      </c>
+      <c r="C111" s="1">
+        <v>46124</v>
+      </c>
+      <c r="D111" t="s">
+        <v>400</v>
+      </c>
+      <c r="E111" t="s">
+        <v>401</v>
+      </c>
+      <c r="F111" t="s">
+        <v>402</v>
+      </c>
+      <c r="G111">
+        <v>1</v>
+      </c>
+      <c r="J111" t="s">
+        <v>403</v>
+      </c>
+      <c r="K111" t="s">
+        <v>404</v>
+      </c>
+      <c r="L111" s="17">
+        <v>46063</v>
+      </c>
+    </row>
+    <row r="112" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>23</v>
+      </c>
+      <c r="B112" t="s">
+        <v>399</v>
+      </c>
+      <c r="C112" s="1">
+        <v>46133</v>
+      </c>
+      <c r="D112" t="s">
+        <v>400</v>
+      </c>
+      <c r="E112" t="s">
+        <v>401</v>
+      </c>
+      <c r="F112" t="s">
+        <v>402</v>
+      </c>
+      <c r="G112">
+        <v>1</v>
+      </c>
+      <c r="J112" t="s">
+        <v>403</v>
+      </c>
+      <c r="K112" t="s">
+        <v>404</v>
+      </c>
+      <c r="L112" s="17">
+        <v>46063</v>
+      </c>
+    </row>
+    <row r="113" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>23</v>
+      </c>
+      <c r="B113" t="s">
+        <v>399</v>
+      </c>
+      <c r="C113" s="1">
+        <v>46140</v>
+      </c>
+      <c r="D113" t="s">
+        <v>400</v>
+      </c>
+      <c r="E113" t="s">
+        <v>401</v>
+      </c>
+      <c r="F113" t="s">
+        <v>402</v>
+      </c>
+      <c r="G113">
+        <v>1</v>
+      </c>
+      <c r="J113" t="s">
+        <v>403</v>
+      </c>
+      <c r="K113" t="s">
+        <v>404</v>
+      </c>
+      <c r="L113" s="17">
+        <v>46063</v>
+      </c>
+    </row>
+    <row r="114" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>23</v>
+      </c>
+      <c r="B114" t="s">
+        <v>399</v>
+      </c>
+      <c r="C114" s="1">
+        <v>46161</v>
+      </c>
+      <c r="D114" t="s">
+        <v>400</v>
+      </c>
+      <c r="E114" t="s">
+        <v>401</v>
+      </c>
+      <c r="F114" t="s">
+        <v>402</v>
+      </c>
+      <c r="G114">
+        <v>1</v>
+      </c>
+      <c r="J114" t="s">
+        <v>403</v>
+      </c>
+      <c r="K114" t="s">
+        <v>404</v>
+      </c>
+      <c r="L114" s="17">
+        <v>46063</v>
+      </c>
+    </row>
+    <row r="115" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>23</v>
+      </c>
+      <c r="B115" t="s">
+        <v>399</v>
+      </c>
+      <c r="C115" s="1">
+        <v>46189</v>
+      </c>
+      <c r="D115" t="s">
+        <v>400</v>
+      </c>
+      <c r="E115" t="s">
+        <v>401</v>
+      </c>
+      <c r="F115" t="s">
+        <v>402</v>
+      </c>
+      <c r="G115">
+        <v>1</v>
+      </c>
+      <c r="J115" t="s">
+        <v>403</v>
+      </c>
+      <c r="K115" t="s">
+        <v>404</v>
+      </c>
+      <c r="L115" s="17">
+        <v>46063</v>
+      </c>
+    </row>
+    <row r="116" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>23</v>
+      </c>
+      <c r="B116" t="s">
+        <v>399</v>
+      </c>
+      <c r="C116" s="1">
+        <v>46224</v>
+      </c>
+      <c r="D116" t="s">
+        <v>400</v>
+      </c>
+      <c r="E116" t="s">
+        <v>401</v>
+      </c>
+      <c r="F116" t="s">
+        <v>402</v>
+      </c>
+      <c r="G116">
+        <v>1</v>
+      </c>
+      <c r="J116" t="s">
+        <v>403</v>
+      </c>
+      <c r="K116" t="s">
+        <v>404</v>
+      </c>
+      <c r="L116" s="17">
+        <v>46063</v>
+      </c>
+    </row>
+    <row r="117" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>23</v>
+      </c>
+      <c r="B117" t="s">
+        <v>399</v>
+      </c>
+      <c r="C117" s="1">
+        <v>46278</v>
+      </c>
+      <c r="D117" t="s">
+        <v>400</v>
+      </c>
+      <c r="E117" t="s">
+        <v>401</v>
+      </c>
+      <c r="F117" t="s">
+        <v>402</v>
+      </c>
+      <c r="G117">
+        <v>1</v>
+      </c>
+      <c r="J117" t="s">
+        <v>403</v>
+      </c>
+      <c r="K117" t="s">
+        <v>404</v>
+      </c>
+      <c r="L117" s="17">
+        <v>46063</v>
+      </c>
+    </row>
+    <row r="118" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>20</v>
+      </c>
+      <c r="B118" t="s">
+        <v>405</v>
+      </c>
+      <c r="C118" s="9">
+        <v>46164</v>
+      </c>
+      <c r="D118" t="s">
+        <v>406</v>
+      </c>
+      <c r="E118" t="s">
+        <v>407</v>
+      </c>
+      <c r="F118" t="s">
+        <v>408</v>
+      </c>
+      <c r="G118">
+        <v>2</v>
+      </c>
+      <c r="H118" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J118" t="s">
+        <v>409</v>
+      </c>
+      <c r="K118" t="s">
+        <v>410</v>
+      </c>
+      <c r="L118" s="17">
+        <v>46063</v>
+      </c>
+    </row>
+    <row r="119" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>20</v>
+      </c>
+      <c r="B119" t="s">
+        <v>411</v>
+      </c>
+      <c r="C119" s="1">
+        <v>46169</v>
+      </c>
+      <c r="D119" t="s">
+        <v>412</v>
+      </c>
+      <c r="E119" t="s">
+        <v>413</v>
+      </c>
+      <c r="F119" t="s">
+        <v>414</v>
+      </c>
+      <c r="G119">
+        <v>2</v>
+      </c>
+      <c r="H119" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="K119" t="s">
+        <v>415</v>
+      </c>
+      <c r="L119" s="17">
+        <v>46063</v>
+      </c>
+    </row>
+    <row r="120" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>28</v>
+      </c>
+      <c r="B120" t="s">
+        <v>416</v>
+      </c>
+      <c r="C120" s="1">
+        <v>46265</v>
+      </c>
+      <c r="D120" t="s">
+        <v>417</v>
+      </c>
+      <c r="E120" t="s">
+        <v>170</v>
+      </c>
+      <c r="F120" t="s">
+        <v>171</v>
+      </c>
+      <c r="G120">
+        <v>1</v>
+      </c>
+      <c r="J120" t="s">
+        <v>418</v>
+      </c>
+      <c r="K120" t="s">
+        <v>419</v>
+      </c>
+      <c r="L120" s="17">
+        <v>46063</v>
+      </c>
+    </row>
+    <row r="121" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>18</v>
+      </c>
+      <c r="B121" t="s">
+        <v>420</v>
+      </c>
+      <c r="C121" s="1">
+        <v>46123</v>
+      </c>
+      <c r="D121" t="s">
+        <v>91</v>
+      </c>
+      <c r="E121" t="s">
+        <v>11</v>
+      </c>
+      <c r="F121" t="s">
+        <v>78</v>
+      </c>
+      <c r="G121">
+        <v>2</v>
+      </c>
+      <c r="H121" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="K121" t="s">
+        <v>421</v>
+      </c>
+      <c r="L121" s="17">
+        <v>46063</v>
+      </c>
+    </row>
+    <row r="122" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>192</v>
+      </c>
+      <c r="B122" t="s">
+        <v>422</v>
+      </c>
+      <c r="C122" s="1">
+        <v>46123</v>
+      </c>
+      <c r="D122" t="s">
+        <v>423</v>
+      </c>
+      <c r="E122" t="s">
+        <v>424</v>
+      </c>
+      <c r="F122" t="s">
+        <v>425</v>
+      </c>
+      <c r="G122">
+        <v>1</v>
+      </c>
+      <c r="J122" t="s">
+        <v>426</v>
+      </c>
+      <c r="K122" t="s">
+        <v>427</v>
+      </c>
+      <c r="L122" s="17">
+        <v>46063</v>
+      </c>
+    </row>
+    <row r="123" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>21</v>
+      </c>
+      <c r="B123" t="s">
+        <v>428</v>
+      </c>
+      <c r="C123" s="1">
+        <v>46123</v>
+      </c>
+      <c r="D123" t="s">
+        <v>429</v>
+      </c>
+      <c r="E123" t="s">
+        <v>430</v>
+      </c>
+      <c r="F123" t="s">
+        <v>431</v>
+      </c>
+      <c r="G123">
+        <v>1</v>
+      </c>
+      <c r="K123" t="s">
+        <v>432</v>
+      </c>
+      <c r="L123" s="17">
+        <v>46063</v>
+      </c>
+    </row>
+    <row r="124" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A124" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="C124" s="3">
+        <v>46150</v>
+      </c>
+      <c r="D124" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="G124" s="2">
+        <v>1</v>
+      </c>
+      <c r="J124" t="s">
+        <v>435</v>
+      </c>
+      <c r="K124" t="s">
+        <v>436</v>
+      </c>
+      <c r="L124" s="17">
+        <v>46063</v>
+      </c>
+    </row>
+    <row r="125" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A125" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="C125" s="3">
+        <v>46151</v>
+      </c>
+      <c r="D125" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="G125" s="2">
+        <v>1</v>
+      </c>
+      <c r="J125" t="s">
+        <v>435</v>
+      </c>
+      <c r="K125" t="s">
+        <v>436</v>
+      </c>
+      <c r="L125" s="17">
+        <v>46063</v>
+      </c>
+    </row>
+    <row r="126" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>18</v>
+      </c>
+      <c r="B126" t="s">
+        <v>437</v>
+      </c>
+      <c r="C126" s="1">
+        <v>46142</v>
+      </c>
+      <c r="D126" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" t="s">
+        <v>355</v>
+      </c>
+      <c r="G126">
+        <v>1</v>
+      </c>
+      <c r="J126" t="s">
+        <v>438</v>
+      </c>
+      <c r="K126" t="s">
+        <v>439</v>
+      </c>
+      <c r="L126" s="17">
+        <v>46063</v>
+      </c>
+    </row>
+    <row r="127" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A127" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C127" s="3">
+        <v>46151</v>
+      </c>
+      <c r="D127" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="G127" s="2">
+        <v>1</v>
+      </c>
+      <c r="K127" t="s">
+        <v>440</v>
+      </c>
+      <c r="L127" s="17">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="128" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A128" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C128" s="3">
+        <v>46152</v>
+      </c>
+      <c r="D128" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="G128" s="2">
+        <v>1</v>
+      </c>
+      <c r="K128" t="s">
+        <v>440</v>
+      </c>
+      <c r="L128" s="17">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="129" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>18</v>
+      </c>
+      <c r="B129" t="s">
+        <v>441</v>
+      </c>
+      <c r="C129" s="1">
+        <v>46067</v>
+      </c>
+      <c r="D129" t="s">
+        <v>442</v>
+      </c>
+      <c r="E129" t="s">
+        <v>443</v>
+      </c>
+      <c r="F129" t="s">
+        <v>444</v>
+      </c>
+      <c r="G129">
+        <v>1</v>
+      </c>
+      <c r="K129" t="s">
+        <v>445</v>
+      </c>
+      <c r="L129" s="17">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="130" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>28</v>
+      </c>
+      <c r="B130" t="s">
+        <v>446</v>
+      </c>
+      <c r="C130" s="1">
+        <v>46131</v>
+      </c>
+      <c r="D130" t="s">
+        <v>447</v>
+      </c>
+      <c r="E130" t="s">
+        <v>448</v>
+      </c>
+      <c r="F130" t="s">
+        <v>449</v>
+      </c>
+      <c r="G130">
+        <v>1</v>
+      </c>
+      <c r="J130" t="s">
+        <v>450</v>
+      </c>
+      <c r="K130" t="s">
+        <v>451</v>
+      </c>
+      <c r="L130" s="17">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="131" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>20</v>
+      </c>
+      <c r="B131" t="s">
+        <v>452</v>
+      </c>
+      <c r="C131" s="1">
+        <v>46142</v>
+      </c>
+      <c r="D131" t="s">
+        <v>453</v>
+      </c>
+      <c r="E131" t="s">
+        <v>454</v>
+      </c>
+      <c r="F131" t="s">
+        <v>455</v>
+      </c>
+      <c r="G131">
+        <v>1</v>
+      </c>
+      <c r="K131" t="s">
+        <v>456</v>
+      </c>
+      <c r="L131" s="17">
+        <v>46069</v>
+      </c>
+    </row>
+    <row r="132" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A132" s="20" t="s">
+        <v>192</v>
+      </c>
+      <c r="B132" s="20" t="s">
+        <v>457</v>
+      </c>
+      <c r="C132" s="19">
+        <v>46085</v>
+      </c>
+      <c r="D132" s="20" t="s">
+        <v>458</v>
+      </c>
+      <c r="E132" s="20" t="s">
+        <v>459</v>
+      </c>
+      <c r="F132" s="20" t="s">
+        <v>460</v>
+      </c>
+      <c r="G132" s="20">
+        <v>1</v>
+      </c>
+      <c r="J132" s="20" t="s">
+        <v>461</v>
+      </c>
+      <c r="K132" s="20" t="s">
+        <v>175</v>
+      </c>
+      <c r="L132" s="21">
+        <v>46069</v>
+      </c>
+    </row>
+    <row r="133" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>18</v>
+      </c>
+      <c r="B133" t="s">
+        <v>462</v>
+      </c>
+      <c r="C133" s="1">
+        <v>46156</v>
+      </c>
+      <c r="D133" t="s">
+        <v>463</v>
+      </c>
+      <c r="E133" t="s">
+        <v>464</v>
+      </c>
+      <c r="F133" t="s">
+        <v>465</v>
+      </c>
+      <c r="G133">
+        <v>1</v>
+      </c>
+      <c r="K133" t="s">
+        <v>466</v>
+      </c>
+      <c r="L133" s="17">
+        <v>46069</v>
+      </c>
+    </row>
+    <row r="134" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>18</v>
+      </c>
+      <c r="B134" t="s">
+        <v>462</v>
+      </c>
+      <c r="C134" s="1">
+        <v>46191</v>
+      </c>
+      <c r="D134" t="s">
+        <v>463</v>
+      </c>
+      <c r="E134" t="s">
+        <v>464</v>
+      </c>
+      <c r="F134" t="s">
+        <v>465</v>
+      </c>
+      <c r="G134">
+        <v>1</v>
+      </c>
+      <c r="K134" t="s">
+        <v>466</v>
+      </c>
+      <c r="L134" s="17">
+        <v>46069</v>
+      </c>
+    </row>
+    <row r="135" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>18</v>
+      </c>
+      <c r="B135" t="s">
+        <v>462</v>
+      </c>
+      <c r="C135" s="1">
+        <v>46219</v>
+      </c>
+      <c r="D135" t="s">
+        <v>463</v>
+      </c>
+      <c r="E135" t="s">
+        <v>464</v>
+      </c>
+      <c r="F135" t="s">
+        <v>465</v>
+      </c>
+      <c r="G135">
+        <v>1</v>
+      </c>
+      <c r="K135" t="s">
+        <v>466</v>
+      </c>
+      <c r="L135" s="17">
+        <v>46069</v>
+      </c>
+    </row>
+    <row r="136" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>21</v>
+      </c>
+      <c r="B136" t="s">
+        <v>467</v>
+      </c>
+      <c r="C136" s="1">
+        <v>46103</v>
+      </c>
+      <c r="D136" t="s">
+        <v>468</v>
+      </c>
+      <c r="E136" t="s">
+        <v>469</v>
+      </c>
+      <c r="F136" t="s">
+        <v>470</v>
+      </c>
+      <c r="G136">
+        <v>1</v>
+      </c>
+      <c r="J136" t="s">
+        <v>471</v>
+      </c>
+      <c r="K136" t="s">
+        <v>472</v>
+      </c>
+      <c r="L136" s="17">
+        <v>46069</v>
+      </c>
+    </row>
+    <row r="137" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>20</v>
+      </c>
+      <c r="B137" t="s">
+        <v>473</v>
+      </c>
+      <c r="C137" s="1">
+        <v>46110</v>
+      </c>
+      <c r="D137" t="s">
+        <v>474</v>
+      </c>
+      <c r="E137" t="s">
+        <v>475</v>
+      </c>
+      <c r="F137" t="s">
+        <v>476</v>
+      </c>
+      <c r="G137">
+        <v>1</v>
+      </c>
+      <c r="J137" t="s">
+        <v>477</v>
+      </c>
+      <c r="K137" t="s">
+        <v>478</v>
+      </c>
+      <c r="L137" s="17">
+        <v>46069</v>
+      </c>
+    </row>
+    <row r="138" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>19</v>
+      </c>
+      <c r="B138" t="s">
+        <v>479</v>
+      </c>
+      <c r="C138" s="1">
+        <v>46122</v>
+      </c>
+      <c r="D138" t="s">
+        <v>215</v>
+      </c>
+      <c r="E138" t="s">
+        <v>216</v>
+      </c>
+      <c r="F138" t="s">
+        <v>217</v>
+      </c>
+      <c r="G138">
+        <v>1</v>
+      </c>
+      <c r="K138" t="s">
+        <v>480</v>
+      </c>
+      <c r="L138" s="17">
+        <v>46069</v>
+      </c>
+    </row>
+    <row r="139" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>19</v>
+      </c>
+      <c r="B139" t="s">
+        <v>479</v>
+      </c>
+      <c r="C139" s="1">
+        <v>46136</v>
+      </c>
+      <c r="D139" t="s">
+        <v>215</v>
+      </c>
+      <c r="E139" t="s">
+        <v>216</v>
+      </c>
+      <c r="F139" t="s">
+        <v>217</v>
+      </c>
+      <c r="G139">
+        <v>1</v>
+      </c>
+      <c r="K139" t="s">
+        <v>480</v>
+      </c>
+      <c r="L139" s="17">
+        <v>46069</v>
+      </c>
+    </row>
+    <row r="140" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>19</v>
+      </c>
+      <c r="B140" t="s">
+        <v>479</v>
+      </c>
+      <c r="C140" s="1">
+        <v>46178</v>
+      </c>
+      <c r="D140" t="s">
+        <v>215</v>
+      </c>
+      <c r="E140" t="s">
+        <v>216</v>
+      </c>
+      <c r="F140" t="s">
+        <v>217</v>
+      </c>
+      <c r="G140">
+        <v>1</v>
+      </c>
+      <c r="K140" t="s">
+        <v>480</v>
+      </c>
+      <c r="L140" s="17">
+        <v>46069</v>
+      </c>
+    </row>
+    <row r="141" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>19</v>
+      </c>
+      <c r="B141" t="s">
+        <v>479</v>
+      </c>
+      <c r="C141" s="1">
+        <v>46206</v>
+      </c>
+      <c r="D141" t="s">
+        <v>215</v>
+      </c>
+      <c r="E141" t="s">
+        <v>216</v>
+      </c>
+      <c r="F141" t="s">
+        <v>217</v>
+      </c>
+      <c r="G141">
+        <v>1</v>
+      </c>
+      <c r="K141" t="s">
+        <v>480</v>
+      </c>
+      <c r="L141" s="17">
+        <v>46069</v>
+      </c>
+    </row>
+    <row r="142" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>19</v>
+      </c>
+      <c r="B142" t="s">
+        <v>479</v>
+      </c>
+      <c r="C142" s="1">
+        <v>46227</v>
+      </c>
+      <c r="D142" t="s">
+        <v>215</v>
+      </c>
+      <c r="E142" t="s">
+        <v>216</v>
+      </c>
+      <c r="F142" t="s">
+        <v>217</v>
+      </c>
+      <c r="G142">
+        <v>1</v>
+      </c>
+      <c r="K142" t="s">
+        <v>480</v>
+      </c>
+      <c r="L142" s="17">
+        <v>46069</v>
+      </c>
+    </row>
+    <row r="143" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>19</v>
+      </c>
+      <c r="B143" t="s">
+        <v>479</v>
+      </c>
+      <c r="C143" s="1">
+        <v>46283</v>
+      </c>
+      <c r="D143" t="s">
+        <v>215</v>
+      </c>
+      <c r="E143" t="s">
+        <v>216</v>
+      </c>
+      <c r="F143" t="s">
+        <v>217</v>
+      </c>
+      <c r="G143">
+        <v>1</v>
+      </c>
+      <c r="K143" t="s">
+        <v>480</v>
+      </c>
+      <c r="L143" s="17">
+        <v>46069</v>
+      </c>
+    </row>
+    <row r="144" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A144" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B144" s="12" t="s">
+        <v>481</v>
+      </c>
+      <c r="C144" s="11">
+        <v>46124</v>
+      </c>
+      <c r="D144" s="12" t="s">
+        <v>482</v>
+      </c>
+      <c r="E144" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="F144" s="12" t="s">
+        <v>183</v>
+      </c>
+      <c r="G144">
+        <v>1</v>
+      </c>
+      <c r="J144" s="22" t="s">
+        <v>483</v>
+      </c>
+      <c r="K144" t="s">
+        <v>484</v>
+      </c>
+      <c r="L144" s="18">
+        <v>46070</v>
+      </c>
+    </row>
+    <row r="145" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A145" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="C145" s="3">
+        <v>46099</v>
+      </c>
+      <c r="D145" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="G145" s="2">
+        <v>1</v>
+      </c>
+      <c r="J145" t="s">
+        <v>489</v>
+      </c>
+      <c r="K145" t="s">
+        <v>490</v>
+      </c>
+      <c r="L145" s="18">
+        <v>46070</v>
+      </c>
+    </row>
+    <row r="146" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>23</v>
+      </c>
+      <c r="B146" t="s">
+        <v>491</v>
+      </c>
+      <c r="C146" s="1">
+        <v>46145</v>
+      </c>
+      <c r="D146" t="s">
+        <v>492</v>
+      </c>
+      <c r="E146" t="s">
+        <v>493</v>
+      </c>
+      <c r="F146" t="s">
+        <v>494</v>
+      </c>
+      <c r="G146">
+        <v>2</v>
+      </c>
+      <c r="H146" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J146" t="s">
+        <v>495</v>
+      </c>
+      <c r="K146" t="s">
+        <v>496</v>
+      </c>
+      <c r="L146" s="18">
+        <v>46070</v>
+      </c>
+    </row>
+    <row r="147" spans="1:12" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B147" s="12" t="s">
+        <v>497</v>
+      </c>
+      <c r="C147" s="11">
+        <v>46123</v>
+      </c>
+      <c r="D147" s="12" t="s">
+        <v>498</v>
+      </c>
+      <c r="E147" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="F147" s="12" t="s">
+        <v>500</v>
+      </c>
+      <c r="G147" s="12">
+        <v>1</v>
+      </c>
+      <c r="H147"/>
+      <c r="I147"/>
+      <c r="K147" t="s">
+        <v>501</v>
+      </c>
+      <c r="L147" s="18">
+        <v>46070</v>
+      </c>
+    </row>
+    <row r="148" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>23</v>
+      </c>
+      <c r="B148" t="s">
+        <v>502</v>
+      </c>
+      <c r="C148" s="1">
+        <v>46144</v>
+      </c>
+      <c r="D148" t="s">
+        <v>503</v>
+      </c>
+      <c r="E148" t="s">
+        <v>504</v>
+      </c>
+      <c r="F148" t="s">
+        <v>505</v>
+      </c>
+      <c r="G148">
+        <v>2</v>
+      </c>
+      <c r="H148" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J148" t="s">
+        <v>506</v>
+      </c>
+      <c r="K148" t="s">
+        <v>507</v>
+      </c>
+      <c r="L148" s="18">
+        <v>46070</v>
+      </c>
+    </row>
+    <row r="149" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A149" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="C149" s="3">
+        <v>46151</v>
+      </c>
+      <c r="D149" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="G149" s="2">
+        <v>1</v>
+      </c>
+      <c r="J149" t="s">
+        <v>512</v>
+      </c>
+      <c r="K149" t="s">
+        <v>513</v>
+      </c>
+      <c r="L149" s="18">
+        <v>46070</v>
+      </c>
+    </row>
+    <row r="150" spans="1:12" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A150" s="13" t="s">
+        <v>192</v>
+      </c>
+      <c r="B150" s="13" t="s">
+        <v>514</v>
+      </c>
+      <c r="C150" s="23">
+        <v>46152</v>
+      </c>
+      <c r="D150" s="13" t="s">
+        <v>364</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="G150" s="2">
+        <v>1</v>
+      </c>
+      <c r="H150"/>
+      <c r="I150"/>
+      <c r="J150" t="s">
+        <v>515</v>
+      </c>
+      <c r="K150" t="s">
+        <v>516</v>
+      </c>
+      <c r="L150" s="18">
+        <v>46070</v>
+      </c>
+    </row>
+    <row r="151" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>23</v>
+      </c>
+      <c r="B151" t="s">
+        <v>517</v>
+      </c>
+      <c r="C151" s="1">
+        <v>46100</v>
+      </c>
+      <c r="D151" t="s">
+        <v>518</v>
+      </c>
+      <c r="E151" t="s">
+        <v>519</v>
+      </c>
+      <c r="F151" t="s">
+        <v>520</v>
+      </c>
+      <c r="G151">
+        <v>1</v>
+      </c>
+      <c r="K151" t="s">
+        <v>521</v>
+      </c>
+      <c r="L151" s="17">
+        <v>46071</v>
+      </c>
+    </row>
+    <row r="152" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>23</v>
+      </c>
+      <c r="B152" t="s">
+        <v>522</v>
+      </c>
+      <c r="C152" s="1">
+        <v>46124</v>
+      </c>
+      <c r="D152" t="s">
+        <v>518</v>
+      </c>
+      <c r="E152" t="s">
+        <v>519</v>
+      </c>
+      <c r="F152" t="s">
+        <v>520</v>
+      </c>
+      <c r="G152">
+        <v>1</v>
+      </c>
+      <c r="K152" t="s">
+        <v>521</v>
+      </c>
+      <c r="L152" s="17">
+        <v>46071</v>
+      </c>
+    </row>
+    <row r="153" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>23</v>
+      </c>
+      <c r="B153" t="s">
+        <v>523</v>
+      </c>
+      <c r="C153" s="1">
+        <v>46138</v>
+      </c>
+      <c r="D153" t="s">
+        <v>518</v>
+      </c>
+      <c r="E153" t="s">
+        <v>519</v>
+      </c>
+      <c r="F153" t="s">
+        <v>520</v>
+      </c>
+      <c r="G153">
+        <v>1</v>
+      </c>
+      <c r="K153" t="s">
+        <v>521</v>
+      </c>
+      <c r="L153" s="17">
+        <v>46071</v>
+      </c>
+    </row>
+    <row r="154" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>23</v>
+      </c>
+      <c r="B154" t="s">
+        <v>524</v>
+      </c>
+      <c r="C154" s="1">
+        <v>46201</v>
+      </c>
+      <c r="D154" t="s">
+        <v>518</v>
+      </c>
+      <c r="E154" t="s">
+        <v>519</v>
+      </c>
+      <c r="F154" t="s">
+        <v>520</v>
+      </c>
+      <c r="G154">
+        <v>1</v>
+      </c>
+      <c r="K154" t="s">
+        <v>521</v>
+      </c>
+      <c r="L154" s="17">
+        <v>46071</v>
+      </c>
+    </row>
+    <row r="155" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>23</v>
+      </c>
+      <c r="B155" t="s">
+        <v>525</v>
+      </c>
+      <c r="C155" s="1">
+        <v>46208</v>
+      </c>
+      <c r="D155" t="s">
+        <v>518</v>
+      </c>
+      <c r="E155" t="s">
+        <v>519</v>
+      </c>
+      <c r="F155" t="s">
+        <v>520</v>
+      </c>
+      <c r="G155">
+        <v>1</v>
+      </c>
+      <c r="K155" t="s">
+        <v>521</v>
+      </c>
+      <c r="L155" s="17">
+        <v>46071</v>
+      </c>
+    </row>
+    <row r="156" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>23</v>
+      </c>
+      <c r="B156" t="s">
+        <v>526</v>
+      </c>
+      <c r="C156" s="1">
+        <v>46275</v>
+      </c>
+      <c r="D156" t="s">
+        <v>518</v>
+      </c>
+      <c r="E156" t="s">
+        <v>519</v>
+      </c>
+      <c r="F156" t="s">
+        <v>520</v>
+      </c>
+      <c r="G156">
+        <v>1</v>
+      </c>
+      <c r="K156" t="s">
+        <v>521</v>
+      </c>
+      <c r="L156" s="17">
+        <v>46071</v>
+      </c>
+    </row>
+    <row r="157" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>23</v>
+      </c>
+      <c r="B157" t="s">
+        <v>527</v>
+      </c>
+      <c r="C157" s="1">
+        <v>46280</v>
+      </c>
+      <c r="D157" t="s">
+        <v>518</v>
+      </c>
+      <c r="E157" t="s">
+        <v>519</v>
+      </c>
+      <c r="F157" t="s">
+        <v>520</v>
+      </c>
+      <c r="G157">
+        <v>1</v>
+      </c>
+      <c r="K157" t="s">
+        <v>521</v>
+      </c>
+      <c r="L157" s="17">
+        <v>46071</v>
+      </c>
+    </row>
+    <row r="158" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>23</v>
+      </c>
+      <c r="B158" t="s">
+        <v>528</v>
+      </c>
+      <c r="C158" s="1">
+        <v>46313</v>
+      </c>
+      <c r="D158" t="s">
+        <v>518</v>
+      </c>
+      <c r="E158" t="s">
+        <v>519</v>
+      </c>
+      <c r="F158" t="s">
+        <v>520</v>
+      </c>
+      <c r="G158">
+        <v>1</v>
+      </c>
+      <c r="K158" t="s">
+        <v>521</v>
+      </c>
+      <c r="L158" s="17">
+        <v>46071</v>
+      </c>
+    </row>
+    <row r="159" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>19</v>
+      </c>
+      <c r="B159" t="s">
+        <v>529</v>
+      </c>
+      <c r="C159" s="1">
+        <v>46123</v>
+      </c>
+      <c r="D159" t="s">
+        <v>530</v>
+      </c>
+      <c r="E159" t="s">
+        <v>531</v>
+      </c>
+      <c r="F159" t="s">
+        <v>532</v>
+      </c>
+      <c r="G159">
+        <v>1</v>
+      </c>
+      <c r="J159" t="s">
+        <v>533</v>
+      </c>
+      <c r="K159" t="s">
+        <v>534</v>
+      </c>
+      <c r="L159" s="17">
+        <v>46071</v>
+      </c>
+    </row>
+    <row r="160" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>20</v>
+      </c>
+      <c r="B160" t="s">
+        <v>535</v>
+      </c>
+      <c r="C160" s="1">
+        <v>46103</v>
+      </c>
+      <c r="D160" t="s">
+        <v>536</v>
+      </c>
+      <c r="E160" t="s">
+        <v>537</v>
+      </c>
+      <c r="F160" t="s">
+        <v>538</v>
+      </c>
+      <c r="G160">
+        <v>1</v>
+      </c>
+      <c r="J160" t="s">
+        <v>539</v>
+      </c>
+      <c r="K160" t="s">
+        <v>540</v>
+      </c>
+      <c r="L160" s="17">
+        <v>46071</v>
+      </c>
+    </row>
+    <row r="161" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>18</v>
+      </c>
+      <c r="B161" t="s">
+        <v>541</v>
+      </c>
+      <c r="C161" s="1">
+        <v>46124</v>
+      </c>
+      <c r="D161" t="s">
+        <v>393</v>
+      </c>
+      <c r="E161" t="s">
+        <v>394</v>
+      </c>
+      <c r="F161" t="s">
+        <v>395</v>
+      </c>
+      <c r="G161">
+        <v>1</v>
+      </c>
+      <c r="J161" t="s">
+        <v>542</v>
+      </c>
+      <c r="K161" t="s">
+        <v>543</v>
+      </c>
+      <c r="L161" s="17">
+        <v>46071</v>
+      </c>
+    </row>
+    <row r="162" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>18</v>
+      </c>
+      <c r="B162" t="s">
+        <v>541</v>
+      </c>
+      <c r="C162" s="1">
+        <v>46131</v>
+      </c>
+      <c r="D162" t="s">
+        <v>103</v>
+      </c>
+      <c r="E162" t="s">
+        <v>104</v>
+      </c>
+      <c r="F162" t="s">
+        <v>105</v>
+      </c>
+      <c r="G162">
+        <v>1</v>
+      </c>
+      <c r="J162" t="s">
+        <v>542</v>
+      </c>
+      <c r="K162" t="s">
+        <v>543</v>
+      </c>
+      <c r="L162" s="17">
+        <v>46071</v>
+      </c>
+    </row>
+    <row r="163" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>18</v>
+      </c>
+      <c r="B163" t="s">
+        <v>541</v>
+      </c>
+      <c r="C163" s="1">
+        <v>46138</v>
+      </c>
+      <c r="D163" t="s">
+        <v>544</v>
+      </c>
+      <c r="E163" t="s">
+        <v>545</v>
+      </c>
+      <c r="F163" t="s">
+        <v>546</v>
+      </c>
+      <c r="G163">
+        <v>1</v>
+      </c>
+      <c r="J163" t="s">
+        <v>542</v>
+      </c>
+      <c r="K163" t="s">
+        <v>543</v>
+      </c>
+      <c r="L163" s="17">
+        <v>46071</v>
+      </c>
+    </row>
+    <row r="164" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>18</v>
+      </c>
+      <c r="B164" t="s">
+        <v>541</v>
+      </c>
+      <c r="C164" s="1">
+        <v>46138</v>
+      </c>
+      <c r="D164" t="s">
+        <v>442</v>
+      </c>
+      <c r="E164" t="s">
+        <v>443</v>
+      </c>
+      <c r="F164" t="s">
+        <v>444</v>
+      </c>
+      <c r="G164">
+        <v>1</v>
+      </c>
+      <c r="J164" t="s">
+        <v>542</v>
+      </c>
+      <c r="K164" t="s">
+        <v>543</v>
+      </c>
+      <c r="L164" s="17">
+        <v>46071</v>
+      </c>
+    </row>
+    <row r="165" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>18</v>
+      </c>
+      <c r="B165" t="s">
+        <v>541</v>
+      </c>
+      <c r="C165" s="1">
+        <v>46180</v>
+      </c>
+      <c r="D165" t="s">
+        <v>544</v>
+      </c>
+      <c r="E165" t="s">
+        <v>545</v>
+      </c>
+      <c r="F165" t="s">
+        <v>546</v>
+      </c>
+      <c r="G165">
+        <v>1</v>
+      </c>
+      <c r="J165" t="s">
+        <v>542</v>
+      </c>
+      <c r="K165" t="s">
+        <v>543</v>
+      </c>
+      <c r="L165" s="17">
+        <v>46071</v>
+      </c>
+    </row>
+    <row r="166" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>192</v>
+      </c>
+      <c r="B166" t="s">
+        <v>541</v>
+      </c>
+      <c r="C166" s="1">
+        <v>46180</v>
+      </c>
+      <c r="D166" t="s">
+        <v>272</v>
+      </c>
+      <c r="E166" t="s">
+        <v>5</v>
+      </c>
+      <c r="F166" t="s">
+        <v>54</v>
+      </c>
+      <c r="G166">
+        <v>1</v>
+      </c>
+      <c r="J166" t="s">
+        <v>542</v>
+      </c>
+      <c r="K166" t="s">
+        <v>543</v>
+      </c>
+      <c r="L166" s="17">
+        <v>46071</v>
+      </c>
+    </row>
+    <row r="167" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>18</v>
+      </c>
+      <c r="B167" t="s">
+        <v>541</v>
+      </c>
+      <c r="C167" s="1">
+        <v>46187</v>
+      </c>
+      <c r="D167" t="s">
+        <v>547</v>
+      </c>
+      <c r="E167" t="s">
+        <v>548</v>
+      </c>
+      <c r="F167" t="s">
+        <v>549</v>
+      </c>
+      <c r="G167">
+        <v>1</v>
+      </c>
+      <c r="J167" t="s">
+        <v>542</v>
+      </c>
+      <c r="K167" t="s">
+        <v>543</v>
+      </c>
+      <c r="L167" s="17">
+        <v>46071</v>
+      </c>
+    </row>
+    <row r="168" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>18</v>
+      </c>
+      <c r="B168" t="s">
+        <v>541</v>
+      </c>
+      <c r="C168" s="1">
+        <v>46187</v>
+      </c>
+      <c r="D168" t="s">
+        <v>178</v>
+      </c>
+      <c r="E168" t="s">
+        <v>145</v>
+      </c>
+      <c r="F168" t="s">
+        <v>146</v>
+      </c>
+      <c r="G168">
+        <v>1</v>
+      </c>
+      <c r="J168" t="s">
+        <v>542</v>
+      </c>
+      <c r="K168" t="s">
+        <v>543</v>
+      </c>
+      <c r="L168" s="17">
+        <v>46071</v>
+      </c>
+    </row>
+    <row r="169" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>18</v>
+      </c>
+      <c r="B169" t="s">
+        <v>541</v>
+      </c>
+      <c r="C169" s="1">
+        <v>46201</v>
+      </c>
+      <c r="D169" t="s">
+        <v>115</v>
+      </c>
+      <c r="E169" t="s">
+        <v>116</v>
+      </c>
+      <c r="F169" t="s">
+        <v>117</v>
+      </c>
+      <c r="G169">
+        <v>1</v>
+      </c>
+      <c r="J169" t="s">
+        <v>542</v>
+      </c>
+      <c r="K169" t="s">
+        <v>543</v>
+      </c>
+      <c r="L169" s="17">
+        <v>46071</v>
+      </c>
+    </row>
+    <row r="170" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>192</v>
+      </c>
+      <c r="B170" t="s">
+        <v>541</v>
+      </c>
+      <c r="C170" s="1">
+        <v>46201</v>
+      </c>
+      <c r="D170" t="s">
+        <v>272</v>
+      </c>
+      <c r="E170" t="s">
+        <v>5</v>
+      </c>
+      <c r="F170" t="s">
+        <v>54</v>
+      </c>
+      <c r="G170">
+        <v>1</v>
+      </c>
+      <c r="J170" t="s">
+        <v>542</v>
+      </c>
+      <c r="K170" t="s">
+        <v>543</v>
+      </c>
+      <c r="L170" s="17">
+        <v>46071</v>
+      </c>
+    </row>
+    <row r="171" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>192</v>
+      </c>
+      <c r="B171" t="s">
+        <v>541</v>
+      </c>
+      <c r="C171" s="1">
+        <v>46208</v>
+      </c>
+      <c r="D171" t="s">
+        <v>550</v>
+      </c>
+      <c r="E171" t="s">
+        <v>551</v>
+      </c>
+      <c r="F171" t="s">
+        <v>552</v>
+      </c>
+      <c r="G171">
+        <v>1</v>
+      </c>
+      <c r="J171" t="s">
+        <v>542</v>
+      </c>
+      <c r="K171" t="s">
+        <v>543</v>
+      </c>
+      <c r="L171" s="17">
+        <v>46071</v>
+      </c>
+    </row>
+    <row r="172" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>192</v>
+      </c>
+      <c r="B172" t="s">
+        <v>541</v>
+      </c>
+      <c r="C172" s="1">
+        <v>46208</v>
+      </c>
+      <c r="D172" t="s">
+        <v>553</v>
+      </c>
+      <c r="E172" t="s">
+        <v>554</v>
+      </c>
+      <c r="F172" t="s">
+        <v>555</v>
+      </c>
+      <c r="G172">
+        <v>1</v>
+      </c>
+      <c r="J172" t="s">
+        <v>542</v>
+      </c>
+      <c r="K172" t="s">
+        <v>543</v>
+      </c>
+      <c r="L172" s="17">
+        <v>46071</v>
+      </c>
+    </row>
+    <row r="173" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>192</v>
+      </c>
+      <c r="B173" t="s">
+        <v>541</v>
+      </c>
+      <c r="C173" s="1">
+        <v>46215</v>
+      </c>
+      <c r="D173" t="s">
+        <v>556</v>
+      </c>
+      <c r="E173" t="s">
+        <v>557</v>
+      </c>
+      <c r="F173" t="s">
+        <v>558</v>
+      </c>
+      <c r="G173">
+        <v>1</v>
+      </c>
+      <c r="J173" t="s">
+        <v>542</v>
+      </c>
+      <c r="K173" t="s">
+        <v>543</v>
+      </c>
+      <c r="L173" s="17">
+        <v>46071</v>
+      </c>
+    </row>
+    <row r="174" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>18</v>
+      </c>
+      <c r="B174" t="s">
+        <v>541</v>
+      </c>
+      <c r="C174" s="1">
+        <v>46215</v>
+      </c>
+      <c r="D174" t="s">
+        <v>393</v>
+      </c>
+      <c r="E174" t="s">
+        <v>394</v>
+      </c>
+      <c r="F174" t="s">
+        <v>395</v>
+      </c>
+      <c r="G174">
+        <v>1</v>
+      </c>
+      <c r="J174" t="s">
+        <v>542</v>
+      </c>
+      <c r="K174" t="s">
+        <v>543</v>
+      </c>
+      <c r="L174" s="17">
+        <v>46071</v>
+      </c>
+    </row>
+    <row r="175" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>192</v>
+      </c>
+      <c r="B175" t="s">
+        <v>541</v>
+      </c>
+      <c r="C175" s="1">
+        <v>46215</v>
+      </c>
+      <c r="D175" t="s">
+        <v>272</v>
+      </c>
+      <c r="E175" t="s">
+        <v>5</v>
+      </c>
+      <c r="F175" t="s">
+        <v>54</v>
+      </c>
+      <c r="G175">
+        <v>1</v>
+      </c>
+      <c r="J175" t="s">
+        <v>542</v>
+      </c>
+      <c r="K175" t="s">
+        <v>543</v>
+      </c>
+      <c r="L175" s="17">
+        <v>46071</v>
+      </c>
+    </row>
+    <row r="176" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>18</v>
+      </c>
+      <c r="B176" t="s">
+        <v>541</v>
+      </c>
+      <c r="C176" s="1">
+        <v>46229</v>
+      </c>
+      <c r="D176" t="s">
+        <v>544</v>
+      </c>
+      <c r="E176" t="s">
+        <v>545</v>
+      </c>
+      <c r="F176" t="s">
+        <v>546</v>
+      </c>
+      <c r="G176">
+        <v>1</v>
+      </c>
+      <c r="J176" t="s">
+        <v>542</v>
+      </c>
+      <c r="K176" t="s">
+        <v>543</v>
+      </c>
+      <c r="L176" s="17">
+        <v>46071</v>
+      </c>
+    </row>
+    <row r="177" spans="1:12" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A177" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B177" s="12" t="s">
+        <v>559</v>
+      </c>
+      <c r="C177" s="11">
+        <v>46102</v>
+      </c>
+      <c r="D177" s="12" t="s">
+        <v>560</v>
+      </c>
+      <c r="E177" s="12" t="s">
+        <v>561</v>
+      </c>
+      <c r="F177" s="12" t="s">
+        <v>562</v>
+      </c>
+      <c r="G177">
+        <v>1</v>
+      </c>
+      <c r="H177"/>
+      <c r="I177"/>
+      <c r="J177" s="12" t="s">
+        <v>563</v>
+      </c>
+      <c r="K177" t="s">
+        <v>564</v>
+      </c>
+      <c r="L177" s="18">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="178" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>20</v>
+      </c>
+      <c r="B178" t="s">
+        <v>565</v>
+      </c>
+      <c r="C178" s="1">
+        <v>46222</v>
+      </c>
+      <c r="D178" t="s">
+        <v>124</v>
+      </c>
+      <c r="E178" t="s">
+        <v>86</v>
+      </c>
+      <c r="F178" t="s">
+        <v>87</v>
+      </c>
+      <c r="G178">
+        <v>1</v>
+      </c>
+      <c r="I178" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="J178" t="s">
+        <v>566</v>
+      </c>
+      <c r="K178" t="s">
+        <v>567</v>
+      </c>
+      <c r="L178" s="17">
+        <v>46076</v>
+      </c>
+    </row>
+    <row r="179" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>192</v>
+      </c>
+      <c r="B179" t="s">
+        <v>568</v>
+      </c>
+      <c r="C179" s="1">
+        <v>46116</v>
+      </c>
+      <c r="D179" t="s">
+        <v>569</v>
+      </c>
+      <c r="E179" t="s">
+        <v>101</v>
+      </c>
+      <c r="F179" t="s">
+        <v>102</v>
+      </c>
+      <c r="G179">
+        <v>1</v>
+      </c>
+      <c r="J179" t="s">
+        <v>570</v>
+      </c>
+      <c r="K179" t="s">
+        <v>571</v>
+      </c>
+      <c r="L179" s="17">
+        <v>46076</v>
+      </c>
+    </row>
+    <row r="180" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>192</v>
+      </c>
+      <c r="B180" t="s">
+        <v>568</v>
+      </c>
+      <c r="C180" s="1">
+        <v>46118</v>
+      </c>
+      <c r="D180" t="s">
+        <v>569</v>
+      </c>
+      <c r="E180" t="s">
+        <v>101</v>
+      </c>
+      <c r="F180" t="s">
+        <v>102</v>
+      </c>
+      <c r="G180">
+        <v>1</v>
+      </c>
+      <c r="J180" t="s">
+        <v>570</v>
+      </c>
+      <c r="K180" t="s">
+        <v>571</v>
+      </c>
+      <c r="L180" s="17">
+        <v>46076</v>
+      </c>
+    </row>
+    <row r="181" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>192</v>
+      </c>
+      <c r="B181" t="s">
+        <v>572</v>
+      </c>
+      <c r="C181" s="1">
+        <v>46162</v>
+      </c>
+      <c r="D181" t="s">
+        <v>423</v>
+      </c>
+      <c r="E181" t="s">
+        <v>424</v>
+      </c>
+      <c r="F181" t="s">
+        <v>425</v>
+      </c>
+      <c r="G181">
+        <v>1</v>
+      </c>
+      <c r="J181" t="s">
+        <v>573</v>
+      </c>
+      <c r="K181" t="s">
+        <v>574</v>
+      </c>
+      <c r="L181" s="17">
+        <v>46076</v>
+      </c>
+    </row>
+    <row r="182" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>192</v>
+      </c>
+      <c r="B182" t="s">
+        <v>575</v>
+      </c>
+      <c r="C182" s="1">
+        <v>46197</v>
+      </c>
+      <c r="D182" t="s">
+        <v>423</v>
+      </c>
+      <c r="E182" t="s">
+        <v>424</v>
+      </c>
+      <c r="F182" t="s">
+        <v>425</v>
+      </c>
+      <c r="G182">
+        <v>1</v>
+      </c>
+      <c r="J182" t="s">
+        <v>576</v>
+      </c>
+      <c r="K182" t="s">
+        <v>577</v>
+      </c>
+      <c r="L182" s="17">
+        <v>46076</v>
+      </c>
+    </row>
+    <row r="183" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A183" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B183" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="C183" s="3">
+        <v>46192</v>
+      </c>
+      <c r="D183" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G183" s="2">
+        <v>2</v>
+      </c>
+      <c r="I183" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="K183" t="s">
+        <v>579</v>
+      </c>
+      <c r="L183" s="17">
+        <v>46076</v>
+      </c>
+    </row>
+    <row r="184" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A184" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="B184" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="C184" s="3">
+        <v>46235</v>
+      </c>
+      <c r="D184" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="G184" s="2">
+        <v>2</v>
+      </c>
+      <c r="I184" s="26" t="s">
+        <v>1382</v>
+      </c>
+      <c r="K184" t="s">
+        <v>579</v>
+      </c>
+      <c r="L184" s="17">
+        <v>46076</v>
+      </c>
+    </row>
+    <row r="185" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A185" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B185" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="C185" s="3">
+        <v>46162</v>
+      </c>
+      <c r="D185" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="G185" s="2">
+        <v>1</v>
+      </c>
+      <c r="J185" t="s">
+        <v>581</v>
+      </c>
+      <c r="K185" t="s">
+        <v>582</v>
+      </c>
+      <c r="L185" s="17">
+        <v>46076</v>
+      </c>
+    </row>
+    <row r="186" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A186" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B186" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="C186" s="3">
+        <v>46190</v>
+      </c>
+      <c r="D186" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="G186" s="2">
+        <v>1</v>
+      </c>
+      <c r="J186" t="s">
+        <v>581</v>
+      </c>
+      <c r="K186" t="s">
+        <v>582</v>
+      </c>
+      <c r="L186" s="17">
+        <v>46076</v>
+      </c>
+    </row>
+    <row r="187" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A187" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B187" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="C187" s="3">
+        <v>46218</v>
+      </c>
+      <c r="D187" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="G187" s="2">
+        <v>1</v>
+      </c>
+      <c r="J187" t="s">
+        <v>581</v>
+      </c>
+      <c r="K187" t="s">
+        <v>582</v>
+      </c>
+      <c r="L187" s="17">
+        <v>46076</v>
+      </c>
+    </row>
+    <row r="188" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>20</v>
+      </c>
+      <c r="B188" t="s">
+        <v>583</v>
+      </c>
+      <c r="C188" s="1">
+        <v>46124</v>
+      </c>
+      <c r="D188" t="s">
+        <v>584</v>
+      </c>
+      <c r="E188" t="s">
+        <v>10</v>
+      </c>
+      <c r="F188" t="s">
+        <v>55</v>
+      </c>
+      <c r="G188">
+        <v>1</v>
+      </c>
+      <c r="K188" t="s">
+        <v>585</v>
+      </c>
+      <c r="L188" s="17">
+        <v>46076</v>
+      </c>
+    </row>
+    <row r="189" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>19</v>
+      </c>
+      <c r="B189" t="s">
+        <v>586</v>
+      </c>
+      <c r="C189" s="1">
+        <v>46131</v>
+      </c>
+      <c r="D189" t="s">
+        <v>587</v>
+      </c>
+      <c r="E189" t="s">
+        <v>588</v>
+      </c>
+      <c r="F189" t="s">
+        <v>589</v>
+      </c>
+      <c r="G189">
+        <v>1</v>
+      </c>
+      <c r="J189" t="s">
+        <v>590</v>
+      </c>
+      <c r="K189" t="s">
+        <v>591</v>
+      </c>
+      <c r="L189" s="17">
+        <v>46076</v>
+      </c>
+    </row>
+    <row r="190" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>192</v>
+      </c>
+      <c r="B190" t="s">
+        <v>592</v>
+      </c>
+      <c r="C190" s="1">
+        <v>46131</v>
+      </c>
+      <c r="D190" t="s">
+        <v>364</v>
+      </c>
+      <c r="E190" t="s">
+        <v>365</v>
+      </c>
+      <c r="F190" t="s">
+        <v>366</v>
+      </c>
+      <c r="G190">
+        <v>1</v>
+      </c>
+      <c r="J190" t="s">
+        <v>590</v>
+      </c>
+      <c r="K190" t="s">
+        <v>591</v>
+      </c>
+      <c r="L190" s="17">
+        <v>46076</v>
+      </c>
+    </row>
+    <row r="191" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>19</v>
+      </c>
+      <c r="B191" t="s">
+        <v>593</v>
+      </c>
+      <c r="C191" s="1">
+        <v>46131</v>
+      </c>
+      <c r="D191" t="s">
+        <v>594</v>
+      </c>
+      <c r="E191" t="s">
+        <v>595</v>
+      </c>
+      <c r="F191" t="s">
+        <v>596</v>
+      </c>
+      <c r="G191">
+        <v>1</v>
+      </c>
+      <c r="J191" t="s">
+        <v>590</v>
+      </c>
+      <c r="K191" t="s">
+        <v>591</v>
+      </c>
+      <c r="L191" s="17">
+        <v>46076</v>
+      </c>
+    </row>
+    <row r="192" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>28</v>
+      </c>
+      <c r="B192" t="s">
+        <v>597</v>
+      </c>
+      <c r="C192" s="1">
+        <v>46131</v>
+      </c>
+      <c r="D192" t="s">
+        <v>156</v>
+      </c>
+      <c r="E192" t="s">
+        <v>89</v>
+      </c>
+      <c r="F192" t="s">
+        <v>90</v>
+      </c>
+      <c r="G192">
+        <v>1</v>
+      </c>
+      <c r="J192" t="s">
+        <v>590</v>
+      </c>
+      <c r="K192" t="s">
+        <v>591</v>
+      </c>
+      <c r="L192" s="17">
+        <v>46076</v>
+      </c>
+    </row>
+    <row r="193" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>22</v>
+      </c>
+      <c r="B193" t="s">
+        <v>598</v>
+      </c>
+      <c r="C193" s="1">
+        <v>46131</v>
+      </c>
+      <c r="D193" t="s">
+        <v>127</v>
+      </c>
+      <c r="E193" t="s">
+        <v>128</v>
+      </c>
+      <c r="F193" t="s">
+        <v>129</v>
+      </c>
+      <c r="G193">
+        <v>1</v>
+      </c>
+      <c r="J193" t="s">
+        <v>590</v>
+      </c>
+      <c r="K193" t="s">
+        <v>591</v>
+      </c>
+      <c r="L193" s="17">
+        <v>46076</v>
+      </c>
+    </row>
+    <row r="194" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>21</v>
+      </c>
+      <c r="B194" t="s">
+        <v>599</v>
+      </c>
+      <c r="C194" s="1">
+        <v>46131</v>
+      </c>
+      <c r="D194" t="s">
+        <v>600</v>
+      </c>
+      <c r="E194" t="s">
+        <v>601</v>
+      </c>
+      <c r="F194" t="s">
+        <v>602</v>
+      </c>
+      <c r="G194">
+        <v>1</v>
+      </c>
+      <c r="J194" t="s">
+        <v>590</v>
+      </c>
+      <c r="K194" t="s">
+        <v>591</v>
+      </c>
+      <c r="L194" s="17">
+        <v>46076</v>
+      </c>
+    </row>
+    <row r="195" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>21</v>
+      </c>
+      <c r="B195" t="s">
+        <v>603</v>
+      </c>
+      <c r="C195" s="1">
+        <v>46131</v>
+      </c>
+      <c r="D195" t="s">
+        <v>604</v>
+      </c>
+      <c r="E195" t="s">
+        <v>605</v>
+      </c>
+      <c r="F195" t="s">
+        <v>606</v>
+      </c>
+      <c r="G195">
+        <v>1</v>
+      </c>
+      <c r="J195" t="s">
+        <v>590</v>
+      </c>
+      <c r="K195" t="s">
+        <v>591</v>
+      </c>
+      <c r="L195" s="17">
+        <v>46076</v>
+      </c>
+    </row>
+    <row r="196" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>18</v>
+      </c>
+      <c r="B196" t="s">
+        <v>607</v>
+      </c>
+      <c r="C196" s="1">
+        <v>46131</v>
+      </c>
+      <c r="D196" t="s">
+        <v>608</v>
+      </c>
+      <c r="E196" t="s">
+        <v>609</v>
+      </c>
+      <c r="F196" t="s">
+        <v>610</v>
+      </c>
+      <c r="G196">
+        <v>1</v>
+      </c>
+      <c r="J196" t="s">
+        <v>590</v>
+      </c>
+      <c r="K196" t="s">
+        <v>591</v>
+      </c>
+      <c r="L196" s="17">
+        <v>46076</v>
+      </c>
+    </row>
+    <row r="197" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>23</v>
+      </c>
+      <c r="B197" t="s">
+        <v>611</v>
+      </c>
+      <c r="C197" s="1">
+        <v>46131</v>
+      </c>
+      <c r="D197" t="s">
+        <v>474</v>
+      </c>
+      <c r="E197" t="s">
+        <v>612</v>
+      </c>
+      <c r="F197" t="s">
+        <v>476</v>
+      </c>
+      <c r="G197">
+        <v>1</v>
+      </c>
+      <c r="J197" t="s">
+        <v>590</v>
+      </c>
+      <c r="K197" t="s">
+        <v>591</v>
+      </c>
+      <c r="L197" s="17">
+        <v>46076</v>
+      </c>
+    </row>
+    <row r="198" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>18</v>
+      </c>
+      <c r="B198" t="s">
+        <v>781</v>
+      </c>
+      <c r="C198" s="1">
+        <v>46131</v>
+      </c>
+      <c r="D198" t="s">
+        <v>613</v>
+      </c>
+      <c r="E198" t="s">
+        <v>762</v>
+      </c>
+      <c r="F198" t="s">
+        <v>614</v>
+      </c>
+      <c r="G198">
+        <v>1</v>
+      </c>
+      <c r="J198" t="s">
+        <v>590</v>
+      </c>
+      <c r="K198" t="s">
+        <v>591</v>
+      </c>
+      <c r="L198" s="17">
+        <v>46076</v>
+      </c>
+    </row>
+    <row r="199" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>18</v>
+      </c>
+      <c r="B199" t="s">
+        <v>615</v>
+      </c>
+      <c r="C199" s="1">
+        <v>46131</v>
+      </c>
+      <c r="D199" t="s">
+        <v>616</v>
+      </c>
+      <c r="E199" t="s">
+        <v>617</v>
+      </c>
+      <c r="F199" t="s">
+        <v>618</v>
+      </c>
+      <c r="G199">
+        <v>1</v>
+      </c>
+      <c r="J199" t="s">
+        <v>590</v>
+      </c>
+      <c r="K199" t="s">
+        <v>591</v>
+      </c>
+      <c r="L199" s="17">
+        <v>46076</v>
+      </c>
+    </row>
+    <row r="200" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>18</v>
+      </c>
+      <c r="B200" t="s">
+        <v>619</v>
+      </c>
+      <c r="C200" s="1">
+        <v>46131</v>
+      </c>
+      <c r="D200" t="s">
+        <v>620</v>
+      </c>
+      <c r="E200" t="s">
+        <v>621</v>
+      </c>
+      <c r="F200" t="s">
+        <v>622</v>
+      </c>
+      <c r="G200">
+        <v>1</v>
+      </c>
+      <c r="J200" t="s">
+        <v>590</v>
+      </c>
+      <c r="K200" t="s">
+        <v>591</v>
+      </c>
+      <c r="L200" s="17">
+        <v>46076</v>
+      </c>
+    </row>
+    <row r="201" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>192</v>
+      </c>
+      <c r="B201" t="s">
+        <v>623</v>
+      </c>
+      <c r="C201" s="1">
+        <v>46145</v>
+      </c>
+      <c r="D201" t="s">
+        <v>164</v>
+      </c>
+      <c r="E201" t="s">
+        <v>165</v>
+      </c>
+      <c r="F201" t="s">
+        <v>166</v>
+      </c>
+      <c r="G201">
+        <v>1</v>
+      </c>
+      <c r="J201" t="s">
+        <v>624</v>
+      </c>
+      <c r="K201" t="s">
+        <v>625</v>
+      </c>
+      <c r="L201" s="17">
+        <v>46077</v>
+      </c>
+    </row>
+    <row r="202" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>192</v>
+      </c>
+      <c r="B202" t="s">
+        <v>623</v>
+      </c>
+      <c r="C202" s="1">
+        <v>46180</v>
+      </c>
+      <c r="D202" t="s">
+        <v>164</v>
+      </c>
+      <c r="E202" t="s">
+        <v>165</v>
+      </c>
+      <c r="F202" t="s">
+        <v>166</v>
+      </c>
+      <c r="G202">
+        <v>1</v>
+      </c>
+      <c r="J202" t="s">
+        <v>624</v>
+      </c>
+      <c r="K202" t="s">
+        <v>625</v>
+      </c>
+      <c r="L202" s="17">
+        <v>46077</v>
+      </c>
+    </row>
+    <row r="203" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>192</v>
+      </c>
+      <c r="B203" t="s">
+        <v>623</v>
+      </c>
+      <c r="C203" s="1">
+        <v>46208</v>
+      </c>
+      <c r="D203" t="s">
+        <v>164</v>
+      </c>
+      <c r="E203" t="s">
+        <v>165</v>
+      </c>
+      <c r="F203" t="s">
+        <v>166</v>
+      </c>
+      <c r="G203">
+        <v>1</v>
+      </c>
+      <c r="J203" t="s">
+        <v>624</v>
+      </c>
+      <c r="K203" t="s">
+        <v>625</v>
+      </c>
+      <c r="L203" s="17">
+        <v>46077</v>
+      </c>
+    </row>
+    <row r="204" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>192</v>
+      </c>
+      <c r="B204" t="s">
+        <v>623</v>
+      </c>
+      <c r="C204" s="1">
+        <v>46271</v>
+      </c>
+      <c r="D204" t="s">
+        <v>164</v>
+      </c>
+      <c r="E204" t="s">
+        <v>165</v>
+      </c>
+      <c r="F204" t="s">
+        <v>166</v>
+      </c>
+      <c r="G204">
+        <v>1</v>
+      </c>
+      <c r="J204" t="s">
+        <v>624</v>
+      </c>
+      <c r="K204" t="s">
+        <v>625</v>
+      </c>
+      <c r="L204" s="17">
+        <v>46077</v>
+      </c>
+    </row>
+    <row r="205" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>21</v>
+      </c>
+      <c r="B205" t="s">
+        <v>626</v>
+      </c>
+      <c r="C205" s="1">
+        <v>46092</v>
+      </c>
+      <c r="D205" t="s">
+        <v>387</v>
+      </c>
+      <c r="E205" t="s">
+        <v>388</v>
+      </c>
+      <c r="F205" t="s">
+        <v>389</v>
+      </c>
+      <c r="G205">
+        <v>1</v>
+      </c>
+      <c r="K205" t="s">
+        <v>627</v>
+      </c>
+      <c r="L205" s="17">
+        <v>46077</v>
+      </c>
+    </row>
+    <row r="206" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>23</v>
+      </c>
+      <c r="B206" t="s">
+        <v>628</v>
+      </c>
+      <c r="C206" s="1">
+        <v>46117</v>
+      </c>
+      <c r="D206" t="s">
+        <v>629</v>
+      </c>
+      <c r="E206" t="s">
+        <v>630</v>
+      </c>
+      <c r="F206" t="s">
+        <v>631</v>
+      </c>
+      <c r="G206">
+        <v>1</v>
+      </c>
+      <c r="J206" t="s">
+        <v>632</v>
+      </c>
+      <c r="K206" t="s">
+        <v>633</v>
+      </c>
+      <c r="L206" s="17">
+        <v>46077</v>
+      </c>
+    </row>
+    <row r="207" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A207" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="B207" s="2" t="s">
+        <v>634</v>
+      </c>
+      <c r="C207" s="3">
+        <v>46159</v>
+      </c>
+      <c r="D207" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="G207" s="2">
+        <v>1</v>
+      </c>
+      <c r="K207" t="s">
+        <v>635</v>
+      </c>
+      <c r="L207" s="17">
+        <v>46077</v>
+      </c>
+    </row>
+    <row r="208" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A208" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="B208" s="2" t="s">
+        <v>634</v>
+      </c>
+      <c r="C208" s="3">
+        <v>46187</v>
+      </c>
+      <c r="D208" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="G208" s="2">
+        <v>1</v>
+      </c>
+      <c r="K208" t="s">
+        <v>635</v>
+      </c>
+      <c r="L208" s="17">
+        <v>46077</v>
+      </c>
+    </row>
+    <row r="209" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A209" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="B209" s="2" t="s">
+        <v>634</v>
+      </c>
+      <c r="C209" s="3">
+        <v>46278</v>
+      </c>
+      <c r="D209" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="G209" s="2">
+        <v>1</v>
+      </c>
+      <c r="K209" t="s">
+        <v>635</v>
+      </c>
+      <c r="L209" s="17">
+        <v>46077</v>
+      </c>
+    </row>
+    <row r="210" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>21</v>
+      </c>
+      <c r="B210" t="s">
+        <v>636</v>
+      </c>
+      <c r="C210" s="1">
+        <v>46151</v>
+      </c>
+      <c r="D210" t="s">
+        <v>637</v>
+      </c>
+      <c r="E210" t="s">
+        <v>638</v>
+      </c>
+      <c r="F210" t="s">
+        <v>639</v>
+      </c>
+      <c r="G210">
+        <v>1</v>
+      </c>
+      <c r="J210" t="s">
+        <v>640</v>
+      </c>
+      <c r="K210" t="s">
+        <v>641</v>
+      </c>
+      <c r="L210" s="17">
+        <v>46078</v>
+      </c>
+    </row>
+    <row r="211" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>21</v>
+      </c>
+      <c r="B211" t="s">
+        <v>636</v>
+      </c>
+      <c r="C211" s="1">
+        <v>46152</v>
+      </c>
+      <c r="D211" t="s">
+        <v>637</v>
+      </c>
+      <c r="E211" t="s">
+        <v>638</v>
+      </c>
+      <c r="F211" t="s">
+        <v>639</v>
+      </c>
+      <c r="G211">
+        <v>1</v>
+      </c>
+      <c r="J211" t="s">
+        <v>640</v>
+      </c>
+      <c r="K211" t="s">
+        <v>641</v>
+      </c>
+      <c r="L211" s="17">
+        <v>46078</v>
+      </c>
+    </row>
+    <row r="212" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>21</v>
+      </c>
+      <c r="B212" t="s">
+        <v>642</v>
+      </c>
+      <c r="C212" s="1">
+        <v>46130</v>
+      </c>
+      <c r="D212" t="s">
+        <v>153</v>
+      </c>
+      <c r="E212" t="s">
+        <v>155</v>
+      </c>
+      <c r="F212" t="s">
+        <v>154</v>
+      </c>
+      <c r="G212">
+        <v>1</v>
+      </c>
+      <c r="J212" t="s">
+        <v>160</v>
+      </c>
+      <c r="K212" t="s">
+        <v>643</v>
+      </c>
+      <c r="L212" s="17">
+        <v>46079</v>
+      </c>
+    </row>
+    <row r="213" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A213" t="s">
+        <v>21</v>
+      </c>
+      <c r="B213" t="s">
+        <v>642</v>
+      </c>
+      <c r="C213" s="1">
+        <v>46159</v>
+      </c>
+      <c r="D213" t="s">
+        <v>644</v>
+      </c>
+      <c r="E213" t="s">
+        <v>645</v>
+      </c>
+      <c r="F213" t="s">
+        <v>646</v>
+      </c>
+      <c r="G213">
+        <v>1</v>
+      </c>
+      <c r="J213" t="s">
+        <v>160</v>
+      </c>
+      <c r="K213" t="s">
+        <v>643</v>
+      </c>
+      <c r="L213" s="17">
+        <v>46079</v>
+      </c>
+    </row>
+    <row r="214" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A214" t="s">
+        <v>21</v>
+      </c>
+      <c r="B214" t="s">
+        <v>642</v>
+      </c>
+      <c r="C214" s="1">
+        <v>46207</v>
+      </c>
+      <c r="D214" t="s">
+        <v>647</v>
+      </c>
+      <c r="E214" t="s">
+        <v>601</v>
+      </c>
+      <c r="F214" t="s">
+        <v>602</v>
+      </c>
+      <c r="G214">
+        <v>1</v>
+      </c>
+      <c r="J214" t="s">
+        <v>160</v>
+      </c>
+      <c r="K214" t="s">
+        <v>643</v>
+      </c>
+      <c r="L214" s="17">
+        <v>46079</v>
+      </c>
+    </row>
+    <row r="215" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A215" t="s">
+        <v>21</v>
+      </c>
+      <c r="B215" t="s">
+        <v>642</v>
+      </c>
+      <c r="C215" s="1">
+        <v>46228</v>
+      </c>
+      <c r="D215" t="s">
+        <v>468</v>
+      </c>
+      <c r="E215" t="s">
+        <v>469</v>
+      </c>
+      <c r="F215" t="s">
+        <v>470</v>
+      </c>
+      <c r="G215">
+        <v>1</v>
+      </c>
+      <c r="J215" t="s">
+        <v>160</v>
+      </c>
+      <c r="K215" t="s">
+        <v>643</v>
+      </c>
+      <c r="L215" s="17">
+        <v>46079</v>
+      </c>
+    </row>
+    <row r="216" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>21</v>
+      </c>
+      <c r="B216" t="s">
+        <v>642</v>
+      </c>
+      <c r="C216" s="1">
+        <v>46249</v>
+      </c>
+      <c r="D216" t="s">
+        <v>647</v>
+      </c>
+      <c r="E216" t="s">
+        <v>601</v>
+      </c>
+      <c r="F216" t="s">
+        <v>602</v>
+      </c>
+      <c r="G216">
+        <v>1</v>
+      </c>
+      <c r="J216" t="s">
+        <v>160</v>
+      </c>
+      <c r="K216" t="s">
+        <v>643</v>
+      </c>
+      <c r="L216" s="17">
+        <v>46079</v>
+      </c>
+    </row>
+    <row r="217" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>21</v>
+      </c>
+      <c r="B217" t="s">
+        <v>642</v>
+      </c>
+      <c r="C217" s="1">
+        <v>46263</v>
+      </c>
+      <c r="D217" t="s">
+        <v>648</v>
+      </c>
+      <c r="E217" t="s">
+        <v>605</v>
+      </c>
+      <c r="F217" t="s">
+        <v>606</v>
+      </c>
+      <c r="G217">
+        <v>1</v>
+      </c>
+      <c r="J217" t="s">
+        <v>160</v>
+      </c>
+      <c r="K217" t="s">
+        <v>643</v>
+      </c>
+      <c r="L217" s="17">
+        <v>46079</v>
+      </c>
+    </row>
+    <row r="218" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>18</v>
+      </c>
+      <c r="B218" t="s">
+        <v>649</v>
+      </c>
+      <c r="C218" s="1">
+        <v>46139</v>
+      </c>
+      <c r="D218" t="s">
+        <v>650</v>
+      </c>
+      <c r="E218" t="s">
+        <v>651</v>
+      </c>
+      <c r="F218" t="s">
+        <v>652</v>
+      </c>
+      <c r="G218">
+        <v>1</v>
+      </c>
+      <c r="K218" t="s">
+        <v>653</v>
+      </c>
+      <c r="L218" s="17">
+        <v>46079</v>
+      </c>
+    </row>
+    <row r="219" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>18</v>
+      </c>
+      <c r="B219" t="s">
+        <v>649</v>
+      </c>
+      <c r="C219" s="1">
+        <v>46160</v>
+      </c>
+      <c r="D219" t="s">
+        <v>650</v>
+      </c>
+      <c r="E219" t="s">
+        <v>651</v>
+      </c>
+      <c r="F219" t="s">
+        <v>652</v>
+      </c>
+      <c r="G219">
+        <v>1</v>
+      </c>
+      <c r="K219" t="s">
+        <v>653</v>
+      </c>
+      <c r="L219" s="17">
+        <v>46079</v>
+      </c>
+    </row>
+    <row r="220" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>23</v>
+      </c>
+      <c r="B220" t="s">
+        <v>654</v>
+      </c>
+      <c r="C220" s="1">
+        <v>46193</v>
+      </c>
+      <c r="D220" t="s">
+        <v>95</v>
+      </c>
+      <c r="E220" t="s">
+        <v>96</v>
+      </c>
+      <c r="F220" t="s">
+        <v>97</v>
+      </c>
+      <c r="G220">
+        <v>1</v>
+      </c>
+      <c r="J220" t="s">
+        <v>655</v>
+      </c>
+      <c r="K220" t="s">
+        <v>656</v>
+      </c>
+      <c r="L220" s="17">
+        <v>46079</v>
+      </c>
+    </row>
+    <row r="221" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>18</v>
+      </c>
+      <c r="B221" t="s">
+        <v>657</v>
+      </c>
+      <c r="C221" s="1">
+        <v>46138</v>
+      </c>
+      <c r="D221" t="s">
+        <v>658</v>
+      </c>
+      <c r="E221" t="s">
+        <v>659</v>
+      </c>
+      <c r="F221" t="s">
+        <v>660</v>
+      </c>
+      <c r="G221">
+        <v>1</v>
+      </c>
+      <c r="K221" t="s">
+        <v>661</v>
+      </c>
+      <c r="L221" s="17">
+        <v>46079</v>
+      </c>
+    </row>
+    <row r="222" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>18</v>
+      </c>
+      <c r="B222" t="s">
+        <v>657</v>
+      </c>
+      <c r="C222" s="1">
+        <v>46208</v>
+      </c>
+      <c r="D222" t="s">
+        <v>103</v>
+      </c>
+      <c r="E222" t="s">
+        <v>104</v>
+      </c>
+      <c r="F222" t="s">
+        <v>105</v>
+      </c>
+      <c r="G222">
+        <v>1</v>
+      </c>
+      <c r="K222" t="s">
+        <v>661</v>
+      </c>
+      <c r="L222" s="17">
+        <v>46079</v>
+      </c>
+    </row>
+    <row r="223" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>18</v>
+      </c>
+      <c r="B223" t="s">
+        <v>657</v>
+      </c>
+      <c r="C223" s="1">
+        <v>46229</v>
+      </c>
+      <c r="D223" t="s">
+        <v>662</v>
+      </c>
+      <c r="E223" t="s">
+        <v>663</v>
+      </c>
+      <c r="F223" t="s">
+        <v>664</v>
+      </c>
+      <c r="G223">
+        <v>1</v>
+      </c>
+      <c r="K223" t="s">
+        <v>661</v>
+      </c>
+      <c r="L223" s="17">
+        <v>46079</v>
+      </c>
+    </row>
+    <row r="224" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>23</v>
+      </c>
+      <c r="B224" t="s">
+        <v>665</v>
+      </c>
+      <c r="C224" s="1">
+        <v>46124</v>
+      </c>
+      <c r="D224" t="s">
+        <v>629</v>
+      </c>
+      <c r="E224" t="s">
+        <v>630</v>
+      </c>
+      <c r="F224" t="s">
+        <v>631</v>
+      </c>
+      <c r="G224">
+        <v>1</v>
+      </c>
+      <c r="J224" t="s">
+        <v>632</v>
+      </c>
+      <c r="K224" t="s">
+        <v>666</v>
+      </c>
+      <c r="L224" s="17">
+        <v>46080</v>
+      </c>
+    </row>
+    <row r="225" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
+        <v>21</v>
+      </c>
+      <c r="B225" t="s">
+        <v>667</v>
+      </c>
+      <c r="C225" s="1">
+        <v>46095</v>
+      </c>
+      <c r="D225" t="s">
+        <v>468</v>
+      </c>
+      <c r="E225" t="s">
+        <v>469</v>
+      </c>
+      <c r="F225" t="s">
+        <v>470</v>
+      </c>
+      <c r="G225">
+        <v>1</v>
+      </c>
+      <c r="K225" t="s">
+        <v>668</v>
+      </c>
+      <c r="L225" s="17">
+        <v>46080</v>
+      </c>
+    </row>
+    <row r="226" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A226" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="B226" s="2" t="s">
+        <v>669</v>
+      </c>
+      <c r="C226" s="3">
+        <v>46201</v>
+      </c>
+      <c r="D226" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="E226" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="F226" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="G226" s="2">
+        <v>1</v>
+      </c>
+      <c r="J226" t="s">
+        <v>670</v>
+      </c>
+      <c r="K226" t="s">
+        <v>671</v>
+      </c>
+      <c r="L226" s="17">
+        <v>46080</v>
+      </c>
+    </row>
+    <row r="227" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A227" s="2" t="s">
+        <v>672</v>
+      </c>
+      <c r="B227" s="2" t="s">
+        <v>673</v>
+      </c>
+      <c r="C227" s="3">
+        <v>46152</v>
+      </c>
+      <c r="D227" s="24" t="s">
+        <v>556</v>
+      </c>
+      <c r="E227" s="24" t="s">
+        <v>557</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="G227" s="2">
+        <v>1</v>
+      </c>
+      <c r="J227" t="s">
+        <v>674</v>
+      </c>
+      <c r="K227" t="s">
+        <v>675</v>
+      </c>
+      <c r="L227" s="17">
+        <v>46080</v>
+      </c>
+    </row>
+    <row r="228" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
+        <v>23</v>
+      </c>
+      <c r="B228" t="s">
+        <v>676</v>
+      </c>
+      <c r="C228" s="1">
+        <v>46124</v>
+      </c>
+      <c r="D228" t="s">
+        <v>44</v>
+      </c>
+      <c r="E228" t="s">
+        <v>45</v>
+      </c>
+      <c r="F228" t="s">
+        <v>48</v>
+      </c>
+      <c r="G228">
+        <v>1</v>
+      </c>
+      <c r="K228" t="s">
+        <v>677</v>
+      </c>
+      <c r="L228" s="17">
+        <v>46080</v>
+      </c>
+    </row>
+    <row r="229" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A229" t="s">
+        <v>672</v>
+      </c>
+      <c r="B229" t="s">
+        <v>678</v>
+      </c>
+      <c r="C229" s="1">
+        <v>46105</v>
+      </c>
+      <c r="D229" t="s">
+        <v>679</v>
+      </c>
+      <c r="E229" t="s">
+        <v>680</v>
+      </c>
+      <c r="F229" t="s">
+        <v>681</v>
+      </c>
+      <c r="G229">
+        <v>1</v>
+      </c>
+      <c r="J229" t="s">
+        <v>682</v>
+      </c>
+      <c r="K229" t="s">
+        <v>683</v>
+      </c>
+      <c r="L229" s="17">
+        <v>46083</v>
+      </c>
+    </row>
+    <row r="230" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A230" t="s">
+        <v>20</v>
+      </c>
+      <c r="B230" t="s">
+        <v>684</v>
+      </c>
+      <c r="C230" s="1">
+        <v>46109</v>
+      </c>
+      <c r="D230" t="s">
+        <v>685</v>
+      </c>
+      <c r="E230" t="s">
+        <v>686</v>
+      </c>
+      <c r="F230" t="s">
+        <v>687</v>
+      </c>
+      <c r="G230">
+        <v>1</v>
+      </c>
+      <c r="J230" t="s">
+        <v>688</v>
+      </c>
+      <c r="K230" t="s">
+        <v>689</v>
+      </c>
+      <c r="L230" s="17">
+        <v>46083</v>
+      </c>
+    </row>
+    <row r="231" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>21</v>
+      </c>
+      <c r="B231" t="s">
+        <v>690</v>
+      </c>
+      <c r="C231" s="1">
+        <v>46152</v>
+      </c>
+      <c r="D231" t="s">
+        <v>92</v>
+      </c>
+      <c r="E231" t="s">
+        <v>93</v>
+      </c>
+      <c r="F231" t="s">
+        <v>94</v>
+      </c>
+      <c r="G231">
+        <v>1</v>
+      </c>
+      <c r="J231" t="s">
+        <v>691</v>
+      </c>
+      <c r="K231" t="s">
+        <v>692</v>
+      </c>
+      <c r="L231" s="17">
+        <v>46083</v>
+      </c>
+    </row>
+    <row r="232" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>20</v>
+      </c>
+      <c r="B232" t="s">
+        <v>693</v>
+      </c>
+      <c r="C232" s="1">
+        <v>46183</v>
+      </c>
+      <c r="D232" t="s">
+        <v>412</v>
+      </c>
+      <c r="E232" t="s">
+        <v>413</v>
+      </c>
+      <c r="F232" t="s">
+        <v>414</v>
+      </c>
+      <c r="G232">
+        <v>2</v>
+      </c>
+      <c r="J232" t="s">
+        <v>694</v>
+      </c>
+      <c r="K232" t="s">
+        <v>695</v>
+      </c>
+      <c r="L232" s="17">
+        <v>46083</v>
+      </c>
+    </row>
+    <row r="233" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A233" t="s">
+        <v>19</v>
+      </c>
+      <c r="B233" t="s">
+        <v>696</v>
+      </c>
+      <c r="C233" s="1">
+        <v>46165</v>
+      </c>
+      <c r="D233" t="s">
+        <v>560</v>
+      </c>
+      <c r="E233" t="s">
+        <v>561</v>
+      </c>
+      <c r="F233" t="s">
+        <v>562</v>
+      </c>
+      <c r="G233">
+        <v>2</v>
+      </c>
+      <c r="H233" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J233" t="s">
+        <v>697</v>
+      </c>
+      <c r="K233" t="s">
+        <v>698</v>
+      </c>
+      <c r="L233" s="17">
+        <v>46083</v>
+      </c>
+    </row>
+    <row r="234" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A234" t="s">
+        <v>20</v>
+      </c>
+      <c r="B234" t="s">
+        <v>696</v>
+      </c>
+      <c r="C234" s="1">
+        <v>46214</v>
+      </c>
+      <c r="D234" t="s">
+        <v>158</v>
+      </c>
+      <c r="E234" t="s">
+        <v>189</v>
+      </c>
+      <c r="F234" t="s">
+        <v>159</v>
+      </c>
+      <c r="G234">
+        <v>2</v>
+      </c>
+      <c r="J234" t="s">
+        <v>697</v>
+      </c>
+      <c r="K234" t="s">
+        <v>698</v>
+      </c>
+      <c r="L234" s="17">
+        <v>46083</v>
+      </c>
+    </row>
+    <row r="235" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A235" t="s">
+        <v>18</v>
+      </c>
+      <c r="B235" t="s">
+        <v>696</v>
+      </c>
+      <c r="C235" s="1">
+        <v>46256</v>
+      </c>
+      <c r="D235" t="s">
+        <v>91</v>
+      </c>
+      <c r="E235" t="s">
+        <v>11</v>
+      </c>
+      <c r="F235" t="s">
+        <v>78</v>
+      </c>
+      <c r="G235">
+        <v>2</v>
+      </c>
+      <c r="J235" t="s">
+        <v>697</v>
+      </c>
+      <c r="K235" t="s">
+        <v>698</v>
+      </c>
+      <c r="L235" s="17">
+        <v>46083</v>
+      </c>
+    </row>
+    <row r="236" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A236" t="s">
+        <v>21</v>
+      </c>
+      <c r="B236" t="s">
+        <v>699</v>
+      </c>
+      <c r="C236" s="1">
+        <v>46165</v>
+      </c>
+      <c r="D236" t="s">
+        <v>92</v>
+      </c>
+      <c r="E236" t="s">
+        <v>93</v>
+      </c>
+      <c r="F236" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236">
+        <v>2</v>
+      </c>
+      <c r="H236" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J236" t="s">
+        <v>697</v>
+      </c>
+      <c r="K236" t="s">
+        <v>700</v>
+      </c>
+      <c r="L236" s="17">
+        <v>46083</v>
+      </c>
+    </row>
+    <row r="237" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A237" t="s">
+        <v>19</v>
+      </c>
+      <c r="B237" t="s">
+        <v>699</v>
+      </c>
+      <c r="C237" s="1">
+        <v>46214</v>
+      </c>
+      <c r="D237" t="s">
+        <v>587</v>
+      </c>
+      <c r="E237" t="s">
+        <v>588</v>
+      </c>
+      <c r="F237" t="s">
+        <v>589</v>
+      </c>
+      <c r="G237">
+        <v>2</v>
+      </c>
+      <c r="J237" t="s">
+        <v>697</v>
+      </c>
+      <c r="K237" t="s">
+        <v>700</v>
+      </c>
+      <c r="L237" s="17">
+        <v>46083</v>
+      </c>
+    </row>
+    <row r="238" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A238" t="s">
+        <v>21</v>
+      </c>
+      <c r="B238" t="s">
+        <v>699</v>
+      </c>
+      <c r="C238" s="1">
+        <v>46256</v>
+      </c>
+      <c r="D238" t="s">
+        <v>31</v>
+      </c>
+      <c r="E238" t="s">
+        <v>32</v>
+      </c>
+      <c r="F238" t="s">
+        <v>50</v>
+      </c>
+      <c r="G238">
+        <v>2</v>
+      </c>
+      <c r="J238" t="s">
+        <v>697</v>
+      </c>
+      <c r="K238" t="s">
+        <v>700</v>
+      </c>
+      <c r="L238" s="17">
+        <v>46083</v>
+      </c>
+    </row>
+    <row r="239" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A239" t="s">
+        <v>18</v>
+      </c>
+      <c r="B239" t="s">
+        <v>701</v>
+      </c>
+      <c r="C239" s="1">
+        <v>46165</v>
+      </c>
+      <c r="D239" t="s">
+        <v>620</v>
+      </c>
+      <c r="E239" t="s">
+        <v>621</v>
+      </c>
+      <c r="F239" t="s">
+        <v>622</v>
+      </c>
+      <c r="G239">
+        <v>2</v>
+      </c>
+      <c r="H239" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J239" t="s">
+        <v>697</v>
+      </c>
+      <c r="K239" t="s">
+        <v>700</v>
+      </c>
+      <c r="L239" s="17">
+        <v>46083</v>
+      </c>
+    </row>
+    <row r="240" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A240" t="s">
+        <v>20</v>
+      </c>
+      <c r="B240" t="s">
+        <v>701</v>
+      </c>
+      <c r="C240" s="1">
+        <v>46214</v>
+      </c>
+      <c r="D240" t="s">
+        <v>98</v>
+      </c>
+      <c r="E240" t="s">
+        <v>99</v>
+      </c>
+      <c r="F240" t="s">
+        <v>100</v>
+      </c>
+      <c r="G240">
+        <v>2</v>
+      </c>
+      <c r="J240" t="s">
+        <v>697</v>
+      </c>
+      <c r="K240" t="s">
+        <v>700</v>
+      </c>
+      <c r="L240" s="17">
+        <v>46083</v>
+      </c>
+    </row>
+    <row r="241" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A241" t="s">
+        <v>20</v>
+      </c>
+      <c r="B241" t="s">
+        <v>701</v>
+      </c>
+      <c r="C241" s="1">
+        <v>46256</v>
+      </c>
+      <c r="D241" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" t="s">
+        <v>704</v>
+      </c>
+      <c r="G241">
+        <v>2</v>
+      </c>
+      <c r="J241" t="s">
+        <v>697</v>
+      </c>
+      <c r="K241" t="s">
+        <v>700</v>
+      </c>
+      <c r="L241" s="17">
+        <v>46083</v>
+      </c>
+    </row>
+    <row r="242" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>23</v>
+      </c>
+      <c r="B242" t="s">
+        <v>705</v>
+      </c>
+      <c r="C242" s="1">
+        <v>46165</v>
+      </c>
+      <c r="D242" t="s">
+        <v>95</v>
+      </c>
+      <c r="E242" t="s">
+        <v>96</v>
+      </c>
+      <c r="F242" t="s">
+        <v>97</v>
+      </c>
+      <c r="G242">
+        <v>2</v>
+      </c>
+      <c r="H242" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J242" t="s">
+        <v>697</v>
+      </c>
+      <c r="K242" t="s">
+        <v>700</v>
+      </c>
+      <c r="L242" s="17">
+        <v>46083</v>
+      </c>
+    </row>
+    <row r="243" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>23</v>
+      </c>
+      <c r="B243" t="s">
+        <v>705</v>
+      </c>
+      <c r="C243" s="1">
+        <v>46214</v>
+      </c>
+      <c r="D243" t="s">
+        <v>400</v>
+      </c>
+      <c r="E243" t="s">
+        <v>401</v>
+      </c>
+      <c r="F243" t="s">
+        <v>402</v>
+      </c>
+      <c r="G243">
+        <v>2</v>
+      </c>
+      <c r="J243" t="s">
+        <v>697</v>
+      </c>
+      <c r="K243" t="s">
+        <v>700</v>
+      </c>
+      <c r="L243" s="17">
+        <v>46083</v>
+      </c>
+    </row>
+    <row r="244" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A244" t="s">
+        <v>20</v>
+      </c>
+      <c r="B244" t="s">
+        <v>705</v>
+      </c>
+      <c r="C244" s="1">
+        <v>46256</v>
+      </c>
+      <c r="D244" t="s">
+        <v>124</v>
+      </c>
+      <c r="E244" t="s">
+        <v>86</v>
+      </c>
+      <c r="F244" t="s">
+        <v>87</v>
+      </c>
+      <c r="G244">
+        <v>2</v>
+      </c>
+      <c r="J244" t="s">
+        <v>697</v>
+      </c>
+      <c r="K244" t="s">
+        <v>700</v>
+      </c>
+      <c r="L244" s="17">
+        <v>46083</v>
+      </c>
+    </row>
+    <row r="245" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A245" t="s">
+        <v>192</v>
+      </c>
+      <c r="B245" t="s">
+        <v>706</v>
+      </c>
+      <c r="C245" s="1">
+        <v>46165</v>
+      </c>
+      <c r="D245" t="s">
+        <v>364</v>
+      </c>
+      <c r="E245" t="s">
+        <v>365</v>
+      </c>
+      <c r="F245" t="s">
+        <v>366</v>
+      </c>
+      <c r="G245">
+        <v>2</v>
+      </c>
+      <c r="H245" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J245" t="s">
+        <v>697</v>
+      </c>
+      <c r="K245" t="s">
+        <v>700</v>
+      </c>
+      <c r="L245" s="17">
+        <v>46083</v>
+      </c>
+    </row>
+    <row r="246" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A246" t="s">
+        <v>192</v>
+      </c>
+      <c r="B246" t="s">
+        <v>706</v>
+      </c>
+      <c r="C246" s="1">
+        <v>46214</v>
+      </c>
+      <c r="D246" s="12" t="s">
+        <v>550</v>
+      </c>
+      <c r="E246" s="12" t="s">
+        <v>551</v>
+      </c>
+      <c r="F246" s="12" t="s">
+        <v>552</v>
+      </c>
+      <c r="G246" s="12">
+        <v>2</v>
+      </c>
+      <c r="J246" t="s">
+        <v>697</v>
+      </c>
+      <c r="K246" t="s">
+        <v>700</v>
+      </c>
+      <c r="L246" s="17">
+        <v>46083</v>
+      </c>
+    </row>
+    <row r="247" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A247" t="s">
+        <v>192</v>
+      </c>
+      <c r="B247" t="s">
+        <v>706</v>
+      </c>
+      <c r="C247" s="1">
+        <v>46256</v>
+      </c>
+      <c r="D247" t="s">
+        <v>569</v>
+      </c>
+      <c r="E247" t="s">
+        <v>101</v>
+      </c>
+      <c r="F247" t="s">
+        <v>102</v>
+      </c>
+      <c r="G247">
+        <v>2</v>
+      </c>
+      <c r="J247" t="s">
+        <v>697</v>
+      </c>
+      <c r="K247" t="s">
+        <v>700</v>
+      </c>
+      <c r="L247" s="17">
+        <v>46083</v>
+      </c>
+    </row>
+    <row r="248" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A248" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B248" s="2" t="s">
+        <v>707</v>
+      </c>
+      <c r="C248" s="3">
+        <v>46130</v>
+      </c>
+      <c r="D248" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="I1" s="8" t="s">
+      <c r="E248" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F248" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G248" s="2">
+        <v>2</v>
+      </c>
+      <c r="H248" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J248" t="s">
+        <v>708</v>
+      </c>
+      <c r="K248" t="s">
+        <v>709</v>
+      </c>
+      <c r="L248" s="17">
+        <v>46083</v>
+      </c>
+    </row>
+    <row r="249" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A249" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B249" s="2" t="s">
+        <v>710</v>
+      </c>
+      <c r="C249" s="3">
+        <v>46159</v>
+      </c>
+      <c r="D249" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E249" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F249" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G249" s="2">
+        <v>2</v>
+      </c>
+      <c r="H249" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="K249" t="s">
+        <v>711</v>
+      </c>
+      <c r="L249" s="17">
+        <v>46083</v>
+      </c>
+    </row>
+    <row r="250" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A250" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B250" s="2" t="s">
+        <v>712</v>
+      </c>
+      <c r="C250" s="3">
+        <v>46162</v>
+      </c>
+      <c r="D250" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="E250" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="F250" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="G250" s="2">
+        <v>1</v>
+      </c>
+      <c r="J250" t="s">
+        <v>713</v>
+      </c>
+      <c r="K250" t="s">
+        <v>714</v>
+      </c>
+      <c r="L250" s="17">
+        <v>46084</v>
+      </c>
+    </row>
+    <row r="251" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A251" t="s">
+        <v>18</v>
+      </c>
+      <c r="B251" t="s">
+        <v>715</v>
+      </c>
+      <c r="C251" s="1">
+        <v>46124</v>
+      </c>
+      <c r="D251" t="s">
+        <v>109</v>
+      </c>
+      <c r="E251" t="s">
+        <v>110</v>
+      </c>
+      <c r="F251" t="s">
+        <v>111</v>
+      </c>
+      <c r="G251">
+        <v>1</v>
+      </c>
+      <c r="J251" t="s">
+        <v>83</v>
+      </c>
+      <c r="K251" t="s">
+        <v>716</v>
+      </c>
+      <c r="L251" s="17">
+        <v>46084</v>
+      </c>
+    </row>
+    <row r="252" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
+        <v>23</v>
+      </c>
+      <c r="B252" t="s">
+        <v>717</v>
+      </c>
+      <c r="C252" s="1">
+        <v>46151</v>
+      </c>
+      <c r="D252" t="s">
+        <v>131</v>
+      </c>
+      <c r="E252" t="s">
+        <v>132</v>
+      </c>
+      <c r="F252" t="s">
+        <v>133</v>
+      </c>
+      <c r="G252">
+        <v>1</v>
+      </c>
+      <c r="K252" t="s">
+        <v>718</v>
+      </c>
+      <c r="L252" s="17">
+        <v>46084</v>
+      </c>
+    </row>
+    <row r="253" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>23</v>
+      </c>
+      <c r="B253" t="s">
+        <v>717</v>
+      </c>
+      <c r="C253" s="1">
+        <v>46152</v>
+      </c>
+      <c r="D253" t="s">
+        <v>131</v>
+      </c>
+      <c r="E253" t="s">
+        <v>132</v>
+      </c>
+      <c r="F253" t="s">
+        <v>133</v>
+      </c>
+      <c r="G253">
+        <v>1</v>
+      </c>
+      <c r="K253" t="s">
+        <v>718</v>
+      </c>
+      <c r="L253" s="17">
+        <v>46084</v>
+      </c>
+    </row>
+    <row r="254" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A254" t="s">
+        <v>23</v>
+      </c>
+      <c r="B254" t="s">
+        <v>719</v>
+      </c>
+      <c r="C254" s="1">
+        <v>46166</v>
+      </c>
+      <c r="D254" t="s">
+        <v>492</v>
+      </c>
+      <c r="E254" t="s">
+        <v>493</v>
+      </c>
+      <c r="F254" t="s">
+        <v>494</v>
+      </c>
+      <c r="G254">
+        <v>2</v>
+      </c>
+      <c r="H254" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J254" t="s">
+        <v>720</v>
+      </c>
+      <c r="K254" t="s">
+        <v>721</v>
+      </c>
+      <c r="L254" s="17">
+        <v>46084</v>
+      </c>
+    </row>
+    <row r="255" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A255" t="s">
+        <v>28</v>
+      </c>
+      <c r="B255" t="s">
+        <v>722</v>
+      </c>
+      <c r="C255" s="1">
+        <v>46110</v>
+      </c>
+      <c r="D255" t="s">
+        <v>594</v>
+      </c>
+      <c r="E255" t="s">
+        <v>595</v>
+      </c>
+      <c r="F255" t="s">
+        <v>596</v>
+      </c>
+      <c r="G255">
+        <v>1</v>
+      </c>
+      <c r="J255" t="s">
+        <v>723</v>
+      </c>
+      <c r="K255" t="s">
+        <v>724</v>
+      </c>
+      <c r="L255" s="17">
+        <v>46084</v>
+      </c>
+    </row>
+    <row r="256" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A256" t="s">
+        <v>23</v>
+      </c>
+      <c r="B256" t="s">
+        <v>725</v>
+      </c>
+      <c r="C256" s="1">
+        <v>46138</v>
+      </c>
+      <c r="D256" t="s">
+        <v>629</v>
+      </c>
+      <c r="E256" t="s">
+        <v>630</v>
+      </c>
+      <c r="F256" t="s">
+        <v>631</v>
+      </c>
+      <c r="G256">
+        <v>1</v>
+      </c>
+      <c r="J256" t="s">
+        <v>632</v>
+      </c>
+      <c r="K256" t="s">
+        <v>726</v>
+      </c>
+      <c r="L256" s="17">
+        <v>46084</v>
+      </c>
+    </row>
+    <row r="257" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A257" t="s">
+        <v>28</v>
+      </c>
+      <c r="B257" t="s">
+        <v>727</v>
+      </c>
+      <c r="C257" s="1">
+        <v>46215</v>
+      </c>
+      <c r="D257" t="s">
+        <v>447</v>
+      </c>
+      <c r="E257" t="s">
+        <v>448</v>
+      </c>
+      <c r="F257" t="s">
+        <v>449</v>
+      </c>
+      <c r="G257">
+        <v>1</v>
+      </c>
+      <c r="K257" t="s">
+        <v>728</v>
+      </c>
+      <c r="L257" s="17">
+        <v>46084</v>
+      </c>
+    </row>
+    <row r="258" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A258" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B258" s="2" t="s">
+        <v>729</v>
+      </c>
+      <c r="C258" s="3">
+        <v>46089</v>
+      </c>
+      <c r="D258" s="2" t="s">
+        <v>702</v>
+      </c>
+      <c r="E258" s="2" t="s">
+        <v>703</v>
+      </c>
+      <c r="F258" s="2" t="s">
+        <v>704</v>
+      </c>
+      <c r="G258" s="2">
+        <v>1</v>
+      </c>
+      <c r="J258" t="s">
+        <v>730</v>
+      </c>
+      <c r="K258" t="s">
+        <v>731</v>
+      </c>
+      <c r="L258" s="17">
+        <v>46084</v>
+      </c>
+    </row>
+    <row r="259" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A259" t="s">
+        <v>20</v>
+      </c>
+      <c r="B259" t="s">
+        <v>732</v>
+      </c>
+      <c r="C259" s="1">
+        <v>46217</v>
+      </c>
+      <c r="D259" t="s">
+        <v>733</v>
+      </c>
+      <c r="E259" t="s">
+        <v>734</v>
+      </c>
+      <c r="F259" t="s">
+        <v>735</v>
+      </c>
+      <c r="G259">
+        <v>1</v>
+      </c>
+      <c r="K259" t="s">
+        <v>736</v>
+      </c>
+      <c r="L259" s="17">
+        <v>46084</v>
+      </c>
+    </row>
+    <row r="260" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A260" t="s">
+        <v>20</v>
+      </c>
+      <c r="B260" t="s">
+        <v>737</v>
+      </c>
+      <c r="C260" s="1">
+        <v>46231</v>
+      </c>
+      <c r="D260" t="s">
+        <v>733</v>
+      </c>
+      <c r="E260" t="s">
+        <v>734</v>
+      </c>
+      <c r="F260" t="s">
+        <v>735</v>
+      </c>
+      <c r="G260">
+        <v>1</v>
+      </c>
+      <c r="K260" t="s">
+        <v>738</v>
+      </c>
+      <c r="L260" s="17">
+        <v>46084</v>
+      </c>
+    </row>
+    <row r="261" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A261" t="s">
+        <v>20</v>
+      </c>
+      <c r="B261" t="s">
+        <v>739</v>
+      </c>
+      <c r="C261" s="1">
+        <v>46123</v>
+      </c>
+      <c r="D261" t="s">
+        <v>158</v>
+      </c>
+      <c r="E261" t="s">
+        <v>189</v>
+      </c>
+      <c r="F261" t="s">
+        <v>159</v>
+      </c>
+      <c r="G261">
+        <v>1</v>
+      </c>
+      <c r="K261" t="s">
+        <v>740</v>
+      </c>
+      <c r="L261" s="17">
+        <v>46084</v>
+      </c>
+    </row>
+    <row r="262" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A262" t="s">
+        <v>21</v>
+      </c>
+      <c r="B262" t="s">
+        <v>741</v>
+      </c>
+      <c r="C262" s="1">
+        <v>46130</v>
+      </c>
+      <c r="D262" t="s">
+        <v>637</v>
+      </c>
+      <c r="E262" t="s">
+        <v>638</v>
+      </c>
+      <c r="F262" t="s">
+        <v>639</v>
+      </c>
+      <c r="G262">
+        <v>1</v>
+      </c>
+      <c r="J262" t="s">
+        <v>742</v>
+      </c>
+      <c r="K262" t="s">
+        <v>743</v>
+      </c>
+      <c r="L262" s="17">
+        <v>46084</v>
+      </c>
+    </row>
+    <row r="263" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A263" t="s">
+        <v>18</v>
+      </c>
+      <c r="B263" t="s">
+        <v>744</v>
+      </c>
+      <c r="C263" s="1">
+        <v>46277</v>
+      </c>
+      <c r="D263" t="s">
+        <v>393</v>
+      </c>
+      <c r="E263" t="s">
+        <v>394</v>
+      </c>
+      <c r="F263" t="s">
+        <v>395</v>
+      </c>
+      <c r="G263">
+        <v>2</v>
+      </c>
+      <c r="J263" t="s">
+        <v>697</v>
+      </c>
+      <c r="K263" t="s">
+        <v>745</v>
+      </c>
+      <c r="L263" s="17">
+        <v>46084</v>
+      </c>
+    </row>
+    <row r="264" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A264" t="s">
+        <v>20</v>
+      </c>
+      <c r="B264" t="s">
+        <v>746</v>
+      </c>
+      <c r="C264" s="1">
+        <v>46144</v>
+      </c>
+      <c r="D264" t="s">
+        <v>616</v>
+      </c>
+      <c r="E264" t="s">
+        <v>617</v>
+      </c>
+      <c r="F264" t="s">
+        <v>618</v>
+      </c>
+      <c r="G264">
+        <v>1</v>
+      </c>
+      <c r="J264" t="s">
+        <v>747</v>
+      </c>
+      <c r="K264" t="s">
+        <v>748</v>
+      </c>
+      <c r="L264" s="17">
+        <v>46084</v>
+      </c>
+    </row>
+    <row r="265" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A265" t="s">
+        <v>20</v>
+      </c>
+      <c r="B265" t="s">
+        <v>746</v>
+      </c>
+      <c r="C265" s="1">
+        <v>46173</v>
+      </c>
+      <c r="D265" t="s">
+        <v>112</v>
+      </c>
+      <c r="E265" t="s">
+        <v>113</v>
+      </c>
+      <c r="F265" t="s">
+        <v>114</v>
+      </c>
+      <c r="G265">
+        <v>1</v>
+      </c>
+      <c r="J265" t="s">
+        <v>747</v>
+      </c>
+      <c r="K265" t="s">
+        <v>748</v>
+      </c>
+      <c r="L265" s="17">
+        <v>46084</v>
+      </c>
+    </row>
+    <row r="266" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A266" t="s">
+        <v>20</v>
+      </c>
+      <c r="B266" t="s">
+        <v>746</v>
+      </c>
+      <c r="C266" s="1">
+        <v>46200</v>
+      </c>
+      <c r="D266" t="s">
+        <v>124</v>
+      </c>
+      <c r="E266" t="s">
+        <v>86</v>
+      </c>
+      <c r="F266" t="s">
+        <v>87</v>
+      </c>
+      <c r="G266">
+        <v>1</v>
+      </c>
+      <c r="J266" t="s">
+        <v>747</v>
+      </c>
+      <c r="K266" t="s">
+        <v>748</v>
+      </c>
+      <c r="L266" s="17">
+        <v>46084</v>
+      </c>
+    </row>
+    <row r="267" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A267" t="s">
+        <v>20</v>
+      </c>
+      <c r="B267" t="s">
+        <v>746</v>
+      </c>
+      <c r="C267" s="1">
+        <v>46229</v>
+      </c>
+      <c r="D267" t="s">
+        <v>118</v>
+      </c>
+      <c r="E267" t="s">
+        <v>119</v>
+      </c>
+      <c r="F267" t="s">
+        <v>120</v>
+      </c>
+      <c r="G267">
+        <v>1</v>
+      </c>
+      <c r="J267" t="s">
+        <v>747</v>
+      </c>
+      <c r="K267" t="s">
+        <v>748</v>
+      </c>
+      <c r="L267" s="17">
+        <v>46084</v>
+      </c>
+    </row>
+    <row r="268" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A268" t="s">
+        <v>18</v>
+      </c>
+      <c r="B268" t="s">
+        <v>749</v>
+      </c>
+      <c r="C268" s="1">
+        <v>46102</v>
+      </c>
+      <c r="D268" t="s">
+        <v>442</v>
+      </c>
+      <c r="E268" t="s">
+        <v>443</v>
+      </c>
+      <c r="F268" t="s">
+        <v>444</v>
+      </c>
+      <c r="G268">
+        <v>1</v>
+      </c>
+      <c r="K268" t="s">
+        <v>750</v>
+      </c>
+      <c r="L268" s="17">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="269" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A269" t="s">
+        <v>18</v>
+      </c>
+      <c r="B269" t="s">
+        <v>751</v>
+      </c>
+      <c r="C269" s="1">
+        <v>46109</v>
+      </c>
+      <c r="D269" t="s">
+        <v>620</v>
+      </c>
+      <c r="E269" t="s">
+        <v>621</v>
+      </c>
+      <c r="F269" t="s">
+        <v>622</v>
+      </c>
+      <c r="G269">
+        <v>1</v>
+      </c>
+      <c r="J269" t="s">
+        <v>752</v>
+      </c>
+      <c r="K269" t="s">
+        <v>753</v>
+      </c>
+      <c r="L269" s="17">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="270" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A270" t="s">
+        <v>18</v>
+      </c>
+      <c r="B270" t="s">
+        <v>754</v>
+      </c>
+      <c r="C270" s="1">
+        <v>46123</v>
+      </c>
+      <c r="D270" t="s">
+        <v>755</v>
+      </c>
+      <c r="E270" t="s">
+        <v>756</v>
+      </c>
+      <c r="F270" t="s">
+        <v>757</v>
+      </c>
+      <c r="G270">
+        <v>1</v>
+      </c>
+      <c r="J270" t="s">
+        <v>758</v>
+      </c>
+      <c r="K270" t="s">
+        <v>759</v>
+      </c>
+      <c r="L270" s="17">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="271" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A271" t="s">
+        <v>18</v>
+      </c>
+      <c r="B271" t="s">
+        <v>760</v>
+      </c>
+      <c r="C271" s="1">
+        <v>46123</v>
+      </c>
+      <c r="D271" t="s">
+        <v>755</v>
+      </c>
+      <c r="E271" t="s">
+        <v>756</v>
+      </c>
+      <c r="F271" t="s">
+        <v>757</v>
+      </c>
+      <c r="G271">
+        <v>1</v>
+      </c>
+      <c r="J271" t="s">
+        <v>758</v>
+      </c>
+      <c r="K271" t="s">
+        <v>759</v>
+      </c>
+      <c r="L271" s="17">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="272" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A272" t="s">
+        <v>18</v>
+      </c>
+      <c r="B272" t="s">
+        <v>754</v>
+      </c>
+      <c r="C272" s="1">
+        <v>46137</v>
+      </c>
+      <c r="D272" t="s">
+        <v>109</v>
+      </c>
+      <c r="E272" t="s">
+        <v>110</v>
+      </c>
+      <c r="F272" t="s">
+        <v>761</v>
+      </c>
+      <c r="G272">
+        <v>1</v>
+      </c>
+      <c r="J272" t="s">
+        <v>758</v>
+      </c>
+      <c r="K272" t="s">
+        <v>759</v>
+      </c>
+      <c r="L272" s="17">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="273" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A273" t="s">
+        <v>18</v>
+      </c>
+      <c r="B273" t="s">
+        <v>760</v>
+      </c>
+      <c r="C273" s="1">
+        <v>46137</v>
+      </c>
+      <c r="D273" t="s">
+        <v>109</v>
+      </c>
+      <c r="E273" t="s">
+        <v>110</v>
+      </c>
+      <c r="F273" t="s">
+        <v>761</v>
+      </c>
+      <c r="G273">
+        <v>1</v>
+      </c>
+      <c r="J273" t="s">
+        <v>758</v>
+      </c>
+      <c r="K273" t="s">
+        <v>759</v>
+      </c>
+      <c r="L273" s="17">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="274" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A274" t="s">
+        <v>18</v>
+      </c>
+      <c r="B274" t="s">
+        <v>754</v>
+      </c>
+      <c r="C274" s="1">
+        <v>46165</v>
+      </c>
+      <c r="D274" t="s">
+        <v>755</v>
+      </c>
+      <c r="E274" t="s">
+        <v>756</v>
+      </c>
+      <c r="F274" t="s">
+        <v>757</v>
+      </c>
+      <c r="G274">
+        <v>1</v>
+      </c>
+      <c r="J274" t="s">
+        <v>758</v>
+      </c>
+      <c r="K274" t="s">
+        <v>759</v>
+      </c>
+      <c r="L274" s="17">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="275" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A275" t="s">
+        <v>18</v>
+      </c>
+      <c r="B275" t="s">
+        <v>760</v>
+      </c>
+      <c r="C275" s="1">
+        <v>46165</v>
+      </c>
+      <c r="D275" t="s">
+        <v>755</v>
+      </c>
+      <c r="E275" t="s">
+        <v>756</v>
+      </c>
+      <c r="F275" t="s">
+        <v>757</v>
+      </c>
+      <c r="G275">
+        <v>1</v>
+      </c>
+      <c r="J275" t="s">
+        <v>758</v>
+      </c>
+      <c r="K275" t="s">
+        <v>759</v>
+      </c>
+      <c r="L275" s="17">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="276" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A276" t="s">
+        <v>18</v>
+      </c>
+      <c r="B276" t="s">
+        <v>754</v>
+      </c>
+      <c r="C276" s="1">
+        <v>46200</v>
+      </c>
+      <c r="D276" t="s">
+        <v>755</v>
+      </c>
+      <c r="E276" t="s">
+        <v>756</v>
+      </c>
+      <c r="F276" t="s">
+        <v>757</v>
+      </c>
+      <c r="G276">
+        <v>1</v>
+      </c>
+      <c r="J276" t="s">
+        <v>758</v>
+      </c>
+      <c r="K276" t="s">
+        <v>759</v>
+      </c>
+      <c r="L276" s="17">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="277" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A277" t="s">
+        <v>18</v>
+      </c>
+      <c r="B277" t="s">
+        <v>760</v>
+      </c>
+      <c r="C277" s="1">
+        <v>46200</v>
+      </c>
+      <c r="D277" t="s">
+        <v>755</v>
+      </c>
+      <c r="E277" t="s">
+        <v>756</v>
+      </c>
+      <c r="F277" t="s">
+        <v>757</v>
+      </c>
+      <c r="G277">
+        <v>1</v>
+      </c>
+      <c r="J277" t="s">
+        <v>758</v>
+      </c>
+      <c r="K277" t="s">
+        <v>759</v>
+      </c>
+      <c r="L277" s="17">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="278" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A278" t="s">
+        <v>18</v>
+      </c>
+      <c r="B278" t="s">
+        <v>754</v>
+      </c>
+      <c r="C278" s="1">
+        <v>46257</v>
+      </c>
+      <c r="D278" t="s">
+        <v>613</v>
+      </c>
+      <c r="E278" t="s">
+        <v>762</v>
+      </c>
+      <c r="F278" t="s">
+        <v>614</v>
+      </c>
+      <c r="G278">
+        <v>1</v>
+      </c>
+      <c r="J278" t="s">
+        <v>758</v>
+      </c>
+      <c r="K278" t="s">
+        <v>759</v>
+      </c>
+      <c r="L278" s="17">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="279" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A279" t="s">
+        <v>18</v>
+      </c>
+      <c r="B279" t="s">
+        <v>760</v>
+      </c>
+      <c r="C279" s="1">
+        <v>46257</v>
+      </c>
+      <c r="D279" t="s">
+        <v>613</v>
+      </c>
+      <c r="E279" t="s">
+        <v>762</v>
+      </c>
+      <c r="F279" t="s">
+        <v>614</v>
+      </c>
+      <c r="G279">
+        <v>1</v>
+      </c>
+      <c r="J279" t="s">
+        <v>758</v>
+      </c>
+      <c r="K279" t="s">
+        <v>759</v>
+      </c>
+      <c r="L279" s="17">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="280" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A280" t="s">
+        <v>22</v>
+      </c>
+      <c r="B280" t="s">
+        <v>763</v>
+      </c>
+      <c r="C280" s="1">
+        <v>46131</v>
+      </c>
+      <c r="D280" t="s">
+        <v>764</v>
+      </c>
+      <c r="E280" t="s">
+        <v>765</v>
+      </c>
+      <c r="F280" t="s">
+        <v>766</v>
+      </c>
+      <c r="G280">
+        <v>1</v>
+      </c>
+      <c r="J280" t="s">
+        <v>767</v>
+      </c>
+      <c r="K280" t="s">
+        <v>768</v>
+      </c>
+      <c r="L280" s="17">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="281" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A281" t="s">
+        <v>22</v>
+      </c>
+      <c r="B281" t="s">
+        <v>769</v>
+      </c>
+      <c r="C281" s="1">
+        <v>46131</v>
+      </c>
+      <c r="D281" t="s">
+        <v>770</v>
+      </c>
+      <c r="E281" t="s">
+        <v>771</v>
+      </c>
+      <c r="F281" t="s">
+        <v>772</v>
+      </c>
+      <c r="G281">
+        <v>1</v>
+      </c>
+      <c r="J281" t="s">
+        <v>767</v>
+      </c>
+      <c r="K281" t="s">
+        <v>768</v>
+      </c>
+      <c r="L281" s="17">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="282" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A282" t="s">
+        <v>22</v>
+      </c>
+      <c r="B282" t="s">
+        <v>763</v>
+      </c>
+      <c r="C282" s="1">
+        <v>46159</v>
+      </c>
+      <c r="D282" t="s">
+        <v>770</v>
+      </c>
+      <c r="E282" t="s">
+        <v>771</v>
+      </c>
+      <c r="F282" t="s">
+        <v>772</v>
+      </c>
+      <c r="G282">
+        <v>1</v>
+      </c>
+      <c r="J282" t="s">
+        <v>767</v>
+      </c>
+      <c r="K282" t="s">
+        <v>768</v>
+      </c>
+      <c r="L282" s="17">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="283" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A283" t="s">
+        <v>22</v>
+      </c>
+      <c r="B283" t="s">
+        <v>769</v>
+      </c>
+      <c r="C283" s="1">
+        <v>46159</v>
+      </c>
+      <c r="D283" t="s">
+        <v>764</v>
+      </c>
+      <c r="E283" t="s">
+        <v>765</v>
+      </c>
+      <c r="F283" t="s">
+        <v>766</v>
+      </c>
+      <c r="G283">
+        <v>1</v>
+      </c>
+      <c r="J283" t="s">
+        <v>767</v>
+      </c>
+      <c r="K283" t="s">
+        <v>768</v>
+      </c>
+      <c r="L283" s="17">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="284" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A284" t="s">
+        <v>22</v>
+      </c>
+      <c r="B284" t="s">
+        <v>763</v>
+      </c>
+      <c r="C284" s="1">
+        <v>46194</v>
+      </c>
+      <c r="D284" t="s">
+        <v>764</v>
+      </c>
+      <c r="E284" t="s">
+        <v>765</v>
+      </c>
+      <c r="F284" t="s">
+        <v>766</v>
+      </c>
+      <c r="G284">
+        <v>1</v>
+      </c>
+      <c r="J284" t="s">
+        <v>767</v>
+      </c>
+      <c r="K284" t="s">
+        <v>768</v>
+      </c>
+      <c r="L284" s="17">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="285" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A285" t="s">
+        <v>22</v>
+      </c>
+      <c r="B285" t="s">
+        <v>769</v>
+      </c>
+      <c r="C285" s="1">
+        <v>46194</v>
+      </c>
+      <c r="D285" t="s">
+        <v>770</v>
+      </c>
+      <c r="E285" t="s">
+        <v>771</v>
+      </c>
+      <c r="F285" t="s">
+        <v>772</v>
+      </c>
+      <c r="G285">
+        <v>1</v>
+      </c>
+      <c r="J285" t="s">
+        <v>767</v>
+      </c>
+      <c r="K285" t="s">
+        <v>768</v>
+      </c>
+      <c r="L285" s="17">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="286" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A286" t="s">
+        <v>22</v>
+      </c>
+      <c r="B286" t="s">
+        <v>763</v>
+      </c>
+      <c r="C286" s="1">
+        <v>46222</v>
+      </c>
+      <c r="D286" t="s">
+        <v>770</v>
+      </c>
+      <c r="E286" t="s">
+        <v>771</v>
+      </c>
+      <c r="F286" t="s">
+        <v>772</v>
+      </c>
+      <c r="G286">
+        <v>1</v>
+      </c>
+      <c r="J286" t="s">
+        <v>767</v>
+      </c>
+      <c r="K286" t="s">
+        <v>768</v>
+      </c>
+      <c r="L286" s="17">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="287" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A287" t="s">
+        <v>22</v>
+      </c>
+      <c r="B287" t="s">
+        <v>769</v>
+      </c>
+      <c r="C287" s="1">
+        <v>46222</v>
+      </c>
+      <c r="D287" t="s">
+        <v>764</v>
+      </c>
+      <c r="E287" t="s">
+        <v>765</v>
+      </c>
+      <c r="F287" t="s">
+        <v>766</v>
+      </c>
+      <c r="G287">
+        <v>1</v>
+      </c>
+      <c r="J287" t="s">
+        <v>767</v>
+      </c>
+      <c r="K287" t="s">
+        <v>768</v>
+      </c>
+      <c r="L287" s="17">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="288" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A288" t="s">
+        <v>18</v>
+      </c>
+      <c r="B288" t="s">
+        <v>773</v>
+      </c>
+      <c r="C288" s="1">
+        <v>46139</v>
+      </c>
+      <c r="D288" t="s">
+        <v>103</v>
+      </c>
+      <c r="E288" t="s">
+        <v>104</v>
+      </c>
+      <c r="F288" t="s">
+        <v>105</v>
+      </c>
+      <c r="G288">
+        <v>1</v>
+      </c>
+      <c r="K288" t="s">
+        <v>774</v>
+      </c>
+      <c r="L288" s="17">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="289" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A289" t="s">
+        <v>18</v>
+      </c>
+      <c r="B289" t="s">
+        <v>773</v>
+      </c>
+      <c r="C289" s="1">
+        <v>46160</v>
+      </c>
+      <c r="D289" t="s">
+        <v>775</v>
+      </c>
+      <c r="E289" t="s">
+        <v>776</v>
+      </c>
+      <c r="F289" t="s">
+        <v>777</v>
+      </c>
+      <c r="G289">
+        <v>1</v>
+      </c>
+      <c r="K289" t="s">
+        <v>774</v>
+      </c>
+      <c r="L289" s="17">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="290" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A290" t="s">
+        <v>18</v>
+      </c>
+      <c r="B290" t="s">
+        <v>773</v>
+      </c>
+      <c r="C290" s="1">
+        <v>46195</v>
+      </c>
+      <c r="D290" t="s">
+        <v>103</v>
+      </c>
+      <c r="E290" t="s">
+        <v>104</v>
+      </c>
+      <c r="F290" t="s">
+        <v>105</v>
+      </c>
+      <c r="G290">
+        <v>1</v>
+      </c>
+      <c r="K290" t="s">
+        <v>774</v>
+      </c>
+      <c r="L290" s="17">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="291" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A291" t="s">
+        <v>18</v>
+      </c>
+      <c r="B291" t="s">
+        <v>778</v>
+      </c>
+      <c r="C291" s="1">
+        <v>46134</v>
+      </c>
+      <c r="D291" t="s">
+        <v>393</v>
+      </c>
+      <c r="E291" t="s">
+        <v>394</v>
+      </c>
+      <c r="F291" t="s">
+        <v>395</v>
+      </c>
+      <c r="G291">
+        <v>1</v>
+      </c>
+      <c r="J291" t="s">
+        <v>779</v>
+      </c>
+      <c r="K291" t="s">
+        <v>780</v>
+      </c>
+      <c r="L291" s="17">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="292" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A292" t="s">
+        <v>18</v>
+      </c>
+      <c r="B292" t="s">
+        <v>778</v>
+      </c>
+      <c r="C292" s="1">
+        <v>46162</v>
+      </c>
+      <c r="D292" t="s">
+        <v>393</v>
+      </c>
+      <c r="E292" t="s">
+        <v>394</v>
+      </c>
+      <c r="F292" t="s">
+        <v>395</v>
+      </c>
+      <c r="G292">
+        <v>1</v>
+      </c>
+      <c r="J292" t="s">
+        <v>779</v>
+      </c>
+      <c r="K292" t="s">
+        <v>780</v>
+      </c>
+      <c r="L292" s="17">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="293" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A293" t="s">
+        <v>18</v>
+      </c>
+      <c r="B293" t="s">
+        <v>778</v>
+      </c>
+      <c r="C293" s="1">
+        <v>46190</v>
+      </c>
+      <c r="D293" t="s">
+        <v>393</v>
+      </c>
+      <c r="E293" t="s">
+        <v>394</v>
+      </c>
+      <c r="F293" t="s">
+        <v>395</v>
+      </c>
+      <c r="G293">
+        <v>1</v>
+      </c>
+      <c r="J293" t="s">
+        <v>779</v>
+      </c>
+      <c r="K293" t="s">
+        <v>780</v>
+      </c>
+      <c r="L293" s="17">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="294" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A294" t="s">
+        <v>18</v>
+      </c>
+      <c r="B294" t="s">
+        <v>778</v>
+      </c>
+      <c r="C294" s="1">
+        <v>46218</v>
+      </c>
+      <c r="D294" t="s">
+        <v>393</v>
+      </c>
+      <c r="E294" t="s">
+        <v>394</v>
+      </c>
+      <c r="F294" t="s">
+        <v>395</v>
+      </c>
+      <c r="G294">
+        <v>1</v>
+      </c>
+      <c r="J294" t="s">
+        <v>779</v>
+      </c>
+      <c r="K294" t="s">
+        <v>780</v>
+      </c>
+      <c r="L294" s="17">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="295" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A295" t="s">
+        <v>18</v>
+      </c>
+      <c r="B295" t="s">
+        <v>778</v>
+      </c>
+      <c r="C295" s="1">
+        <v>46260</v>
+      </c>
+      <c r="D295" t="s">
+        <v>393</v>
+      </c>
+      <c r="E295" t="s">
+        <v>394</v>
+      </c>
+      <c r="F295" t="s">
+        <v>395</v>
+      </c>
+      <c r="G295">
+        <v>1</v>
+      </c>
+      <c r="J295" t="s">
+        <v>779</v>
+      </c>
+      <c r="K295" t="s">
+        <v>780</v>
+      </c>
+      <c r="L295" s="17">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="296" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A296" t="s">
+        <v>18</v>
+      </c>
+      <c r="B296" t="s">
+        <v>778</v>
+      </c>
+      <c r="C296" s="1">
+        <v>46281</v>
+      </c>
+      <c r="D296" t="s">
+        <v>393</v>
+      </c>
+      <c r="E296" t="s">
+        <v>394</v>
+      </c>
+      <c r="F296" t="s">
+        <v>395</v>
+      </c>
+      <c r="G296">
+        <v>1</v>
+      </c>
+      <c r="J296" t="s">
+        <v>779</v>
+      </c>
+      <c r="K296" t="s">
+        <v>780</v>
+      </c>
+      <c r="L296" s="17">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="297" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A297" t="s">
+        <v>192</v>
+      </c>
+      <c r="B297" t="s">
+        <v>782</v>
+      </c>
+      <c r="C297" s="1">
+        <v>46162</v>
+      </c>
+      <c r="D297" t="s">
+        <v>783</v>
+      </c>
+      <c r="E297" t="s">
+        <v>784</v>
+      </c>
+      <c r="F297" t="s">
+        <v>785</v>
+      </c>
+      <c r="G297">
+        <v>1</v>
+      </c>
+      <c r="K297" t="s">
+        <v>786</v>
+      </c>
+      <c r="L297" s="17">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="298" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A298" t="s">
+        <v>192</v>
+      </c>
+      <c r="B298" t="s">
+        <v>782</v>
+      </c>
+      <c r="C298" s="1">
+        <v>46183</v>
+      </c>
+      <c r="D298" t="s">
+        <v>783</v>
+      </c>
+      <c r="E298" t="s">
+        <v>784</v>
+      </c>
+      <c r="F298" t="s">
+        <v>785</v>
+      </c>
+      <c r="G298">
+        <v>1</v>
+      </c>
+      <c r="K298" t="s">
+        <v>786</v>
+      </c>
+      <c r="L298" s="17">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="299" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A299" t="s">
+        <v>192</v>
+      </c>
+      <c r="B299" t="s">
+        <v>782</v>
+      </c>
+      <c r="C299" s="1">
+        <v>46211</v>
+      </c>
+      <c r="D299" t="s">
+        <v>783</v>
+      </c>
+      <c r="E299" t="s">
+        <v>784</v>
+      </c>
+      <c r="F299" t="s">
+        <v>785</v>
+      </c>
+      <c r="G299">
+        <v>1</v>
+      </c>
+      <c r="K299" t="s">
+        <v>786</v>
+      </c>
+      <c r="L299" s="17">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="300" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A300" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="B300" s="2" t="s">
+        <v>787</v>
+      </c>
+      <c r="C300" s="3">
+        <v>46203</v>
+      </c>
+      <c r="D300" s="2" t="s">
+        <v>788</v>
+      </c>
+      <c r="E300" s="2" t="s">
+        <v>789</v>
+      </c>
+      <c r="F300" s="2" t="s">
+        <v>790</v>
+      </c>
+      <c r="G300" s="2">
+        <v>1</v>
+      </c>
+      <c r="J300" t="s">
+        <v>791</v>
+      </c>
+      <c r="K300" t="s">
+        <v>792</v>
+      </c>
+      <c r="L300" s="17">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="301" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A301" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="B301" s="2" t="s">
+        <v>787</v>
+      </c>
+      <c r="C301" s="3">
+        <v>46266</v>
+      </c>
+      <c r="D301" s="2" t="s">
+        <v>788</v>
+      </c>
+      <c r="E301" s="2" t="s">
+        <v>789</v>
+      </c>
+      <c r="F301" s="2" t="s">
+        <v>790</v>
+      </c>
+      <c r="G301" s="2">
+        <v>1</v>
+      </c>
+      <c r="J301" t="s">
+        <v>791</v>
+      </c>
+      <c r="K301" t="s">
+        <v>792</v>
+      </c>
+      <c r="L301" s="17">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="302" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A302" t="s">
+        <v>28</v>
+      </c>
+      <c r="B302" t="s">
+        <v>793</v>
+      </c>
+      <c r="C302" s="1">
+        <v>46208</v>
+      </c>
+      <c r="D302" t="s">
+        <v>417</v>
+      </c>
+      <c r="E302" t="s">
+        <v>170</v>
+      </c>
+      <c r="F302" t="s">
+        <v>171</v>
+      </c>
+      <c r="G302">
+        <v>1</v>
+      </c>
+      <c r="K302" t="s">
+        <v>794</v>
+      </c>
+      <c r="L302" s="17">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="303" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A303" t="s">
+        <v>19</v>
+      </c>
+      <c r="B303" t="s">
+        <v>795</v>
+      </c>
+      <c r="C303" s="1">
+        <v>46124</v>
+      </c>
+      <c r="D303" t="s">
+        <v>13</v>
+      </c>
+      <c r="E303" t="s">
+        <v>6</v>
+      </c>
+      <c r="F303" t="s">
+        <v>57</v>
+      </c>
+      <c r="G303">
+        <v>1</v>
+      </c>
+      <c r="J303" t="s">
+        <v>796</v>
+      </c>
+      <c r="K303" t="s">
+        <v>797</v>
+      </c>
+      <c r="L303" s="17">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="304" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A304" t="s">
+        <v>19</v>
+      </c>
+      <c r="B304" t="s">
+        <v>795</v>
+      </c>
+      <c r="C304" s="1">
+        <v>46155</v>
+      </c>
+      <c r="D304" t="s">
+        <v>13</v>
+      </c>
+      <c r="E304" t="s">
+        <v>6</v>
+      </c>
+      <c r="F304" t="s">
+        <v>57</v>
+      </c>
+      <c r="G304">
+        <v>1</v>
+      </c>
+      <c r="J304" t="s">
+        <v>796</v>
+      </c>
+      <c r="K304" t="s">
+        <v>797</v>
+      </c>
+      <c r="L304" s="17">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="305" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A305" t="s">
+        <v>19</v>
+      </c>
+      <c r="B305" t="s">
+        <v>795</v>
+      </c>
+      <c r="C305" s="1">
+        <v>46183</v>
+      </c>
+      <c r="D305" t="s">
+        <v>13</v>
+      </c>
+      <c r="E305" t="s">
+        <v>6</v>
+      </c>
+      <c r="F305" t="s">
+        <v>57</v>
+      </c>
+      <c r="G305">
+        <v>1</v>
+      </c>
+      <c r="J305" t="s">
+        <v>796</v>
+      </c>
+      <c r="K305" t="s">
+        <v>797</v>
+      </c>
+      <c r="L305" s="17">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="306" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A306" t="s">
+        <v>19</v>
+      </c>
+      <c r="B306" t="s">
+        <v>795</v>
+      </c>
+      <c r="C306" s="1">
+        <v>46211</v>
+      </c>
+      <c r="D306" t="s">
+        <v>13</v>
+      </c>
+      <c r="E306" t="s">
+        <v>6</v>
+      </c>
+      <c r="F306" t="s">
+        <v>57</v>
+      </c>
+      <c r="G306">
+        <v>1</v>
+      </c>
+      <c r="J306" t="s">
+        <v>796</v>
+      </c>
+      <c r="K306" t="s">
+        <v>797</v>
+      </c>
+      <c r="L306" s="17">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="307" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A307" t="s">
+        <v>19</v>
+      </c>
+      <c r="B307" t="s">
+        <v>795</v>
+      </c>
+      <c r="C307" s="1">
+        <v>46239</v>
+      </c>
+      <c r="D307" t="s">
+        <v>13</v>
+      </c>
+      <c r="E307" t="s">
+        <v>6</v>
+      </c>
+      <c r="F307" t="s">
+        <v>57</v>
+      </c>
+      <c r="G307">
+        <v>1</v>
+      </c>
+      <c r="J307" t="s">
+        <v>796</v>
+      </c>
+      <c r="K307" t="s">
+        <v>797</v>
+      </c>
+      <c r="L307" s="17">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="308" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A308" t="s">
+        <v>19</v>
+      </c>
+      <c r="B308" t="s">
+        <v>795</v>
+      </c>
+      <c r="C308" s="1">
+        <v>46257</v>
+      </c>
+      <c r="D308" t="s">
+        <v>13</v>
+      </c>
+      <c r="E308" t="s">
+        <v>6</v>
+      </c>
+      <c r="F308" t="s">
+        <v>57</v>
+      </c>
+      <c r="G308">
+        <v>1</v>
+      </c>
+      <c r="J308" t="s">
+        <v>796</v>
+      </c>
+      <c r="K308" t="s">
+        <v>797</v>
+      </c>
+      <c r="L308" s="17">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="309" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A309" t="s">
+        <v>25</v>
+      </c>
+      <c r="B309" t="s">
+        <v>798</v>
+      </c>
+      <c r="C309" s="1">
+        <v>46118</v>
+      </c>
+      <c r="D309" t="s">
+        <v>799</v>
+      </c>
+      <c r="E309" t="s">
+        <v>800</v>
+      </c>
+      <c r="F309" t="s">
+        <v>801</v>
+      </c>
+      <c r="G309">
+        <v>1</v>
+      </c>
+      <c r="J309" t="s">
+        <v>674</v>
+      </c>
+      <c r="K309" t="s">
+        <v>802</v>
+      </c>
+      <c r="L309" s="17">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="310" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A310" t="s">
+        <v>23</v>
+      </c>
+      <c r="B310" t="s">
+        <v>803</v>
+      </c>
+      <c r="C310" s="1">
+        <v>46131</v>
+      </c>
+      <c r="D310" t="s">
+        <v>509</v>
+      </c>
+      <c r="E310" t="s">
+        <v>510</v>
+      </c>
+      <c r="F310" t="s">
+        <v>511</v>
+      </c>
+      <c r="G310">
+        <v>1</v>
+      </c>
+      <c r="K310" t="s">
+        <v>804</v>
+      </c>
+      <c r="L310" s="17">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="311" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A311" t="s">
+        <v>23</v>
+      </c>
+      <c r="B311" t="s">
+        <v>803</v>
+      </c>
+      <c r="C311" s="1">
+        <v>46131</v>
+      </c>
+      <c r="D311" t="s">
+        <v>805</v>
+      </c>
+      <c r="E311" t="s">
+        <v>806</v>
+      </c>
+      <c r="F311" t="s">
+        <v>807</v>
+      </c>
+      <c r="G311">
+        <v>1</v>
+      </c>
+      <c r="K311" t="s">
+        <v>804</v>
+      </c>
+      <c r="L311" s="17">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="312" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A312" t="s">
+        <v>23</v>
+      </c>
+      <c r="B312" t="s">
+        <v>803</v>
+      </c>
+      <c r="C312" s="1">
+        <v>46173</v>
+      </c>
+      <c r="D312" t="s">
+        <v>492</v>
+      </c>
+      <c r="E312" t="s">
+        <v>493</v>
+      </c>
+      <c r="F312" t="s">
+        <v>494</v>
+      </c>
+      <c r="G312">
+        <v>1</v>
+      </c>
+      <c r="K312" t="s">
+        <v>804</v>
+      </c>
+      <c r="L312" s="17">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="313" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A313" t="s">
+        <v>23</v>
+      </c>
+      <c r="B313" t="s">
+        <v>803</v>
+      </c>
+      <c r="C313" s="1">
+        <v>46173</v>
+      </c>
+      <c r="D313" t="s">
+        <v>503</v>
+      </c>
+      <c r="E313" t="s">
+        <v>504</v>
+      </c>
+      <c r="F313" t="s">
+        <v>505</v>
+      </c>
+      <c r="G313">
+        <v>1</v>
+      </c>
+      <c r="K313" t="s">
+        <v>804</v>
+      </c>
+      <c r="L313" s="17">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="314" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A314" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B314" s="2" t="s">
+        <v>808</v>
+      </c>
+      <c r="C314" s="3">
+        <v>46144</v>
+      </c>
+      <c r="D314" s="2" t="s">
+        <v>809</v>
+      </c>
+      <c r="E314" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F314" s="2" t="s">
+        <v>810</v>
+      </c>
+      <c r="G314" s="2">
+        <v>2</v>
+      </c>
+      <c r="H314" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I314" s="12"/>
+      <c r="J314" t="s">
+        <v>811</v>
+      </c>
+      <c r="K314" t="s">
+        <v>812</v>
+      </c>
+      <c r="L314" s="17">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="315" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A315" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B315" s="2" t="s">
+        <v>808</v>
+      </c>
+      <c r="C315" s="3">
+        <v>46145</v>
+      </c>
+      <c r="D315" s="2" t="s">
+        <v>809</v>
+      </c>
+      <c r="E315" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F315" s="2" t="s">
+        <v>810</v>
+      </c>
+      <c r="G315" s="2">
+        <v>2</v>
+      </c>
+      <c r="H315" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I315" s="12"/>
+      <c r="J315" t="s">
+        <v>811</v>
+      </c>
+      <c r="K315" t="s">
+        <v>812</v>
+      </c>
+      <c r="L315" s="17">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="316" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A316" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B316" s="2" t="s">
+        <v>808</v>
+      </c>
+      <c r="C316" s="3">
+        <v>46146</v>
+      </c>
+      <c r="D316" s="2" t="s">
+        <v>809</v>
+      </c>
+      <c r="E316" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F316" s="2" t="s">
+        <v>810</v>
+      </c>
+      <c r="G316" s="2">
+        <v>2</v>
+      </c>
+      <c r="H316" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I316" s="12"/>
+      <c r="J316" t="s">
+        <v>811</v>
+      </c>
+      <c r="K316" t="s">
+        <v>812</v>
+      </c>
+      <c r="L316" s="17">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="317" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A317" t="s">
+        <v>192</v>
+      </c>
+      <c r="B317" t="s">
+        <v>813</v>
+      </c>
+      <c r="C317" s="1">
+        <v>46138</v>
+      </c>
+      <c r="D317" t="s">
+        <v>164</v>
+      </c>
+      <c r="E317" t="s">
+        <v>165</v>
+      </c>
+      <c r="F317" t="s">
+        <v>166</v>
+      </c>
+      <c r="G317">
+        <v>1</v>
+      </c>
+      <c r="J317" t="s">
+        <v>814</v>
+      </c>
+      <c r="K317" t="s">
+        <v>815</v>
+      </c>
+      <c r="L317" s="17">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="318" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A318" t="s">
+        <v>23</v>
+      </c>
+      <c r="B318" t="s">
+        <v>816</v>
+      </c>
+      <c r="C318" s="1">
+        <v>46152</v>
+      </c>
+      <c r="D318" t="s">
+        <v>503</v>
+      </c>
+      <c r="E318" t="s">
+        <v>504</v>
+      </c>
+      <c r="F318" t="s">
+        <v>505</v>
+      </c>
+      <c r="G318">
+        <v>1</v>
+      </c>
+      <c r="J318" t="s">
+        <v>817</v>
+      </c>
+      <c r="K318" t="s">
+        <v>818</v>
+      </c>
+      <c r="L318" s="17">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="319" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A319" t="s">
+        <v>20</v>
+      </c>
+      <c r="B319" t="s">
+        <v>819</v>
+      </c>
+      <c r="C319" s="1">
+        <v>46186</v>
+      </c>
+      <c r="D319" t="s">
+        <v>118</v>
+      </c>
+      <c r="E319" t="s">
+        <v>119</v>
+      </c>
+      <c r="F319" t="s">
+        <v>120</v>
+      </c>
+      <c r="G319">
+        <v>2</v>
+      </c>
+      <c r="H319" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J319" t="s">
+        <v>820</v>
+      </c>
+      <c r="K319" t="s">
+        <v>821</v>
+      </c>
+      <c r="L319" s="17">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="320" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A320" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B320" s="2" t="s">
+        <v>822</v>
+      </c>
+      <c r="C320" s="3">
+        <v>46151</v>
+      </c>
+      <c r="D320" s="2" t="s">
+        <v>823</v>
+      </c>
+      <c r="E320" s="2" t="s">
+        <v>824</v>
+      </c>
+      <c r="F320" s="2" t="s">
+        <v>825</v>
+      </c>
+      <c r="G320" s="2">
+        <v>2</v>
+      </c>
+      <c r="H320" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I320" s="12"/>
+      <c r="J320" t="s">
+        <v>826</v>
+      </c>
+      <c r="K320" t="s">
+        <v>827</v>
+      </c>
+      <c r="L320" s="17">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="321" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A321" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B321" s="2" t="s">
+        <v>828</v>
+      </c>
+      <c r="C321" s="3">
+        <v>46263</v>
+      </c>
+      <c r="D321" s="2" t="s">
+        <v>829</v>
+      </c>
+      <c r="E321" s="2" t="s">
+        <v>830</v>
+      </c>
+      <c r="F321" s="2" t="s">
+        <v>831</v>
+      </c>
+      <c r="G321" s="2">
+        <v>2</v>
+      </c>
+      <c r="H321" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J321" t="s">
+        <v>832</v>
+      </c>
+      <c r="K321" t="s">
+        <v>833</v>
+      </c>
+      <c r="L321" s="17">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="322" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A322" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B322" s="2" t="s">
+        <v>828</v>
+      </c>
+      <c r="C322" s="3">
+        <v>46264</v>
+      </c>
+      <c r="D322" s="2" t="s">
+        <v>829</v>
+      </c>
+      <c r="E322" s="2" t="s">
+        <v>830</v>
+      </c>
+      <c r="F322" s="2" t="s">
+        <v>831</v>
+      </c>
+      <c r="G322" s="2">
+        <v>2</v>
+      </c>
+      <c r="H322" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J322" t="s">
+        <v>832</v>
+      </c>
+      <c r="K322" t="s">
+        <v>833</v>
+      </c>
+      <c r="L322" s="17">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="323" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A323" t="s">
+        <v>20</v>
+      </c>
+      <c r="B323" t="s">
+        <v>834</v>
+      </c>
+      <c r="C323" s="1">
+        <v>46109</v>
+      </c>
+      <c r="D323" t="s">
+        <v>835</v>
+      </c>
+      <c r="E323" t="s">
+        <v>836</v>
+      </c>
+      <c r="F323" t="s">
+        <v>837</v>
+      </c>
+      <c r="G323">
+        <v>1</v>
+      </c>
+      <c r="J323" t="s">
+        <v>838</v>
+      </c>
+      <c r="K323" t="s">
+        <v>839</v>
+      </c>
+      <c r="L323" s="17">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="324" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A324" t="s">
+        <v>28</v>
+      </c>
+      <c r="B324" t="s">
+        <v>840</v>
+      </c>
+      <c r="C324" s="1">
+        <v>46104</v>
+      </c>
+      <c r="D324" t="s">
+        <v>841</v>
+      </c>
+      <c r="E324" t="s">
+        <v>842</v>
+      </c>
+      <c r="F324" t="s">
+        <v>843</v>
+      </c>
+      <c r="G324">
+        <v>1</v>
+      </c>
+      <c r="J324" t="s">
+        <v>844</v>
+      </c>
+      <c r="K324" t="s">
+        <v>845</v>
+      </c>
+      <c r="L324" s="17">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="325" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A325" t="s">
+        <v>28</v>
+      </c>
+      <c r="B325" t="s">
+        <v>840</v>
+      </c>
+      <c r="C325" s="1">
+        <v>46107</v>
+      </c>
+      <c r="D325" t="s">
+        <v>841</v>
+      </c>
+      <c r="E325" t="s">
+        <v>842</v>
+      </c>
+      <c r="F325" t="s">
+        <v>843</v>
+      </c>
+      <c r="G325">
+        <v>1</v>
+      </c>
+      <c r="J325" t="s">
+        <v>844</v>
+      </c>
+      <c r="K325" t="s">
+        <v>845</v>
+      </c>
+      <c r="L325" s="17">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="326" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A326" t="s">
+        <v>18</v>
+      </c>
+      <c r="B326" t="s">
+        <v>846</v>
+      </c>
+      <c r="C326" s="1">
+        <v>46122</v>
+      </c>
+      <c r="D326" t="s">
+        <v>847</v>
+      </c>
+      <c r="E326" t="s">
+        <v>848</v>
+      </c>
+      <c r="F326" t="s">
+        <v>849</v>
+      </c>
+      <c r="G326">
+        <v>1</v>
+      </c>
+      <c r="J326" t="s">
+        <v>850</v>
+      </c>
+      <c r="K326" t="s">
+        <v>851</v>
+      </c>
+      <c r="L326" s="17">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="327" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A327" t="s">
+        <v>18</v>
+      </c>
+      <c r="B327" t="s">
+        <v>846</v>
+      </c>
+      <c r="C327" s="1">
+        <v>46164</v>
+      </c>
+      <c r="D327" t="s">
+        <v>847</v>
+      </c>
+      <c r="E327" t="s">
+        <v>848</v>
+      </c>
+      <c r="F327" t="s">
+        <v>849</v>
+      </c>
+      <c r="G327">
+        <v>1</v>
+      </c>
+      <c r="J327" t="s">
+        <v>850</v>
+      </c>
+      <c r="K327" t="s">
+        <v>851</v>
+      </c>
+      <c r="L327" s="17">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="328" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A328" t="s">
+        <v>18</v>
+      </c>
+      <c r="B328" t="s">
+        <v>846</v>
+      </c>
+      <c r="C328" s="1">
+        <v>46206</v>
+      </c>
+      <c r="D328" t="s">
+        <v>847</v>
+      </c>
+      <c r="E328" t="s">
+        <v>848</v>
+      </c>
+      <c r="F328" t="s">
+        <v>849</v>
+      </c>
+      <c r="G328">
+        <v>1</v>
+      </c>
+      <c r="J328" t="s">
+        <v>850</v>
+      </c>
+      <c r="K328" t="s">
+        <v>851</v>
+      </c>
+      <c r="L328" s="17">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="329" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A329" t="s">
+        <v>20</v>
+      </c>
+      <c r="B329" t="s">
+        <v>852</v>
+      </c>
+      <c r="C329" s="1">
+        <v>46123</v>
+      </c>
+      <c r="D329" t="s">
+        <v>702</v>
+      </c>
+      <c r="E329" t="s">
+        <v>703</v>
+      </c>
+      <c r="F329" t="s">
+        <v>704</v>
+      </c>
+      <c r="G329">
+        <v>1</v>
+      </c>
+      <c r="J329" t="s">
+        <v>853</v>
+      </c>
+      <c r="K329" t="s">
+        <v>854</v>
+      </c>
+      <c r="L329" s="17">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="330" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A330" t="s">
+        <v>20</v>
+      </c>
+      <c r="B330" t="s">
+        <v>852</v>
+      </c>
+      <c r="C330" s="1">
+        <v>46179</v>
+      </c>
+      <c r="D330" t="s">
+        <v>855</v>
+      </c>
+      <c r="E330" t="s">
+        <v>856</v>
+      </c>
+      <c r="F330" t="s">
+        <v>857</v>
+      </c>
+      <c r="G330">
+        <v>1</v>
+      </c>
+      <c r="J330" t="s">
+        <v>853</v>
+      </c>
+      <c r="K330" t="s">
+        <v>854</v>
+      </c>
+      <c r="L330" s="17">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="331" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A331" t="s">
+        <v>18</v>
+      </c>
+      <c r="B331" t="s">
+        <v>852</v>
+      </c>
+      <c r="C331" s="1">
+        <v>46193</v>
+      </c>
+      <c r="D331" t="s">
+        <v>858</v>
+      </c>
+      <c r="E331" t="s">
+        <v>663</v>
+      </c>
+      <c r="F331" t="s">
+        <v>664</v>
+      </c>
+      <c r="G331">
+        <v>1</v>
+      </c>
+      <c r="J331" t="s">
+        <v>853</v>
+      </c>
+      <c r="K331" t="s">
+        <v>854</v>
+      </c>
+      <c r="L331" s="17">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="332" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A332" t="s">
+        <v>28</v>
+      </c>
+      <c r="B332" t="s">
+        <v>859</v>
+      </c>
+      <c r="C332" s="1">
+        <v>46128</v>
+      </c>
+      <c r="D332" t="s">
+        <v>841</v>
+      </c>
+      <c r="E332" t="s">
+        <v>842</v>
+      </c>
+      <c r="F332" t="s">
+        <v>843</v>
+      </c>
+      <c r="G332">
+        <v>1</v>
+      </c>
+      <c r="J332" t="s">
+        <v>860</v>
+      </c>
+      <c r="K332" t="s">
+        <v>861</v>
+      </c>
+      <c r="L332" s="17">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="333" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A333" t="s">
+        <v>18</v>
+      </c>
+      <c r="B333" t="s">
+        <v>862</v>
+      </c>
+      <c r="C333" s="1">
+        <v>46131</v>
+      </c>
+      <c r="D333" t="s">
+        <v>863</v>
+      </c>
+      <c r="E333" t="s">
+        <v>864</v>
+      </c>
+      <c r="F333" t="s">
+        <v>865</v>
+      </c>
+      <c r="G333">
+        <v>1</v>
+      </c>
+      <c r="J333" t="s">
+        <v>866</v>
+      </c>
+      <c r="K333" t="s">
+        <v>867</v>
+      </c>
+      <c r="L333" s="17">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="334" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A334" t="s">
+        <v>18</v>
+      </c>
+      <c r="B334" t="s">
+        <v>862</v>
+      </c>
+      <c r="C334" s="1">
+        <v>46145</v>
+      </c>
+      <c r="D334" t="s">
+        <v>863</v>
+      </c>
+      <c r="E334" t="s">
+        <v>864</v>
+      </c>
+      <c r="F334" t="s">
+        <v>865</v>
+      </c>
+      <c r="G334">
+        <v>1</v>
+      </c>
+      <c r="J334" t="s">
+        <v>866</v>
+      </c>
+      <c r="K334" t="s">
+        <v>867</v>
+      </c>
+      <c r="L334" s="17">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="335" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A335" t="s">
+        <v>18</v>
+      </c>
+      <c r="B335" t="s">
+        <v>862</v>
+      </c>
+      <c r="C335" s="1">
+        <v>46163</v>
+      </c>
+      <c r="D335" t="s">
+        <v>863</v>
+      </c>
+      <c r="E335" t="s">
+        <v>864</v>
+      </c>
+      <c r="F335" t="s">
+        <v>865</v>
+      </c>
+      <c r="G335">
+        <v>1</v>
+      </c>
+      <c r="J335" t="s">
+        <v>866</v>
+      </c>
+      <c r="K335" t="s">
+        <v>867</v>
+      </c>
+      <c r="L335" s="17">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="336" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A336" t="s">
+        <v>18</v>
+      </c>
+      <c r="B336" t="s">
+        <v>862</v>
+      </c>
+      <c r="C336" s="1">
+        <v>46173</v>
+      </c>
+      <c r="D336" t="s">
+        <v>863</v>
+      </c>
+      <c r="E336" t="s">
+        <v>864</v>
+      </c>
+      <c r="F336" t="s">
+        <v>865</v>
+      </c>
+      <c r="G336">
+        <v>1</v>
+      </c>
+      <c r="J336" t="s">
+        <v>866</v>
+      </c>
+      <c r="K336" t="s">
+        <v>867</v>
+      </c>
+      <c r="L336" s="17">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="337" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A337" t="s">
+        <v>18</v>
+      </c>
+      <c r="B337" t="s">
+        <v>862</v>
+      </c>
+      <c r="C337" s="1">
+        <v>46187</v>
+      </c>
+      <c r="D337" t="s">
+        <v>863</v>
+      </c>
+      <c r="E337" t="s">
+        <v>864</v>
+      </c>
+      <c r="F337" t="s">
+        <v>865</v>
+      </c>
+      <c r="G337">
+        <v>1</v>
+      </c>
+      <c r="J337" t="s">
+        <v>866</v>
+      </c>
+      <c r="K337" t="s">
+        <v>867</v>
+      </c>
+      <c r="L337" s="17">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="338" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A338" t="s">
+        <v>18</v>
+      </c>
+      <c r="B338" t="s">
+        <v>862</v>
+      </c>
+      <c r="C338" s="1">
+        <v>46222</v>
+      </c>
+      <c r="D338" t="s">
+        <v>863</v>
+      </c>
+      <c r="E338" t="s">
+        <v>864</v>
+      </c>
+      <c r="F338" t="s">
+        <v>865</v>
+      </c>
+      <c r="G338">
+        <v>1</v>
+      </c>
+      <c r="J338" t="s">
+        <v>866</v>
+      </c>
+      <c r="K338" t="s">
+        <v>867</v>
+      </c>
+      <c r="L338" s="17">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="339" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A339" t="s">
+        <v>18</v>
+      </c>
+      <c r="B339" t="s">
+        <v>862</v>
+      </c>
+      <c r="C339" s="1">
+        <v>46240</v>
+      </c>
+      <c r="D339" t="s">
+        <v>863</v>
+      </c>
+      <c r="E339" t="s">
+        <v>864</v>
+      </c>
+      <c r="F339" t="s">
+        <v>865</v>
+      </c>
+      <c r="G339">
+        <v>1</v>
+      </c>
+      <c r="J339" t="s">
+        <v>866</v>
+      </c>
+      <c r="K339" t="s">
+        <v>867</v>
+      </c>
+      <c r="L339" s="17">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="340" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A340" t="s">
+        <v>18</v>
+      </c>
+      <c r="B340" t="s">
+        <v>862</v>
+      </c>
+      <c r="C340" s="1">
+        <v>46250</v>
+      </c>
+      <c r="D340" t="s">
+        <v>863</v>
+      </c>
+      <c r="E340" t="s">
+        <v>864</v>
+      </c>
+      <c r="F340" t="s">
+        <v>865</v>
+      </c>
+      <c r="G340">
+        <v>1</v>
+      </c>
+      <c r="J340" t="s">
+        <v>866</v>
+      </c>
+      <c r="K340" t="s">
+        <v>867</v>
+      </c>
+      <c r="L340" s="17">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="341" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A341" t="s">
+        <v>18</v>
+      </c>
+      <c r="B341" t="s">
+        <v>862</v>
+      </c>
+      <c r="C341" s="1">
+        <v>46271</v>
+      </c>
+      <c r="D341" t="s">
+        <v>863</v>
+      </c>
+      <c r="E341" t="s">
+        <v>864</v>
+      </c>
+      <c r="F341" t="s">
+        <v>865</v>
+      </c>
+      <c r="G341">
+        <v>1</v>
+      </c>
+      <c r="J341" t="s">
+        <v>866</v>
+      </c>
+      <c r="K341" t="s">
+        <v>867</v>
+      </c>
+      <c r="L341" s="17">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="342" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A342" t="s">
+        <v>18</v>
+      </c>
+      <c r="B342" t="s">
+        <v>868</v>
+      </c>
+      <c r="C342" s="1">
+        <v>46139</v>
+      </c>
+      <c r="D342" t="s">
+        <v>178</v>
+      </c>
+      <c r="E342" t="s">
+        <v>145</v>
+      </c>
+      <c r="F342" t="s">
+        <v>146</v>
+      </c>
+      <c r="G342">
+        <v>2</v>
+      </c>
+      <c r="H342" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="K342" t="s">
+        <v>869</v>
+      </c>
+      <c r="L342" s="17">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="343" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A343" t="s">
+        <v>18</v>
+      </c>
+      <c r="B343" t="s">
+        <v>868</v>
+      </c>
+      <c r="C343" s="1">
+        <v>46174</v>
+      </c>
+      <c r="D343" t="s">
+        <v>178</v>
+      </c>
+      <c r="E343" t="s">
+        <v>145</v>
+      </c>
+      <c r="F343" t="s">
+        <v>146</v>
+      </c>
+      <c r="G343">
+        <v>2</v>
+      </c>
+      <c r="H343" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="K343" t="s">
+        <v>869</v>
+      </c>
+      <c r="L343" s="17">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="344" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A344" t="s">
+        <v>18</v>
+      </c>
+      <c r="B344" t="s">
+        <v>868</v>
+      </c>
+      <c r="C344" s="9">
+        <v>46188</v>
+      </c>
+      <c r="D344" t="s">
+        <v>178</v>
+      </c>
+      <c r="E344" t="s">
+        <v>145</v>
+      </c>
+      <c r="F344" t="s">
+        <v>146</v>
+      </c>
+      <c r="G344">
+        <v>2</v>
+      </c>
+      <c r="H344" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="K344" t="s">
+        <v>869</v>
+      </c>
+      <c r="L344" s="17">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="345" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A345" t="s">
+        <v>28</v>
+      </c>
+      <c r="B345" t="s">
+        <v>859</v>
+      </c>
+      <c r="C345" s="1">
+        <v>46160</v>
+      </c>
+      <c r="D345" t="s">
+        <v>841</v>
+      </c>
+      <c r="E345" t="s">
+        <v>842</v>
+      </c>
+      <c r="F345" t="s">
+        <v>843</v>
+      </c>
+      <c r="G345">
+        <v>1</v>
+      </c>
+      <c r="J345" t="s">
+        <v>860</v>
+      </c>
+      <c r="K345" t="s">
+        <v>870</v>
+      </c>
+      <c r="L345" s="17">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="346" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A346" t="s">
+        <v>18</v>
+      </c>
+      <c r="B346" t="s">
+        <v>871</v>
+      </c>
+      <c r="C346" s="1">
+        <v>46170</v>
+      </c>
+      <c r="D346" t="s">
+        <v>115</v>
+      </c>
+      <c r="E346" t="s">
+        <v>116</v>
+      </c>
+      <c r="F346" t="s">
+        <v>117</v>
+      </c>
+      <c r="G346">
+        <v>1</v>
+      </c>
+      <c r="J346" t="s">
+        <v>872</v>
+      </c>
+      <c r="K346" t="s">
+        <v>873</v>
+      </c>
+      <c r="L346" s="17">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="347" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A347" t="s">
+        <v>28</v>
+      </c>
+      <c r="B347" t="s">
+        <v>874</v>
+      </c>
+      <c r="C347" s="1">
+        <v>46204</v>
+      </c>
+      <c r="D347" t="s">
+        <v>875</v>
+      </c>
+      <c r="E347" t="s">
+        <v>29</v>
+      </c>
+      <c r="F347" t="s">
+        <v>88</v>
+      </c>
+      <c r="G347">
+        <v>1</v>
+      </c>
+      <c r="K347" t="s">
+        <v>876</v>
+      </c>
+      <c r="L347" s="17">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="348" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A348" t="s">
+        <v>28</v>
+      </c>
+      <c r="B348" t="s">
+        <v>877</v>
+      </c>
+      <c r="C348" s="1">
+        <v>46277</v>
+      </c>
+      <c r="D348" t="s">
+        <v>878</v>
+      </c>
+      <c r="E348" t="s">
+        <v>879</v>
+      </c>
+      <c r="F348" t="s">
+        <v>880</v>
+      </c>
+      <c r="G348">
+        <v>1</v>
+      </c>
+      <c r="J348" t="s">
+        <v>881</v>
+      </c>
+      <c r="K348" t="s">
+        <v>882</v>
+      </c>
+      <c r="L348" s="17">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="349" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A349" t="s">
+        <v>28</v>
+      </c>
+      <c r="B349" t="s">
+        <v>883</v>
+      </c>
+      <c r="C349" s="1">
+        <v>46243</v>
+      </c>
+      <c r="D349" t="s">
+        <v>417</v>
+      </c>
+      <c r="E349" t="s">
+        <v>170</v>
+      </c>
+      <c r="F349" t="s">
+        <v>884</v>
+      </c>
+      <c r="G349">
+        <v>1</v>
+      </c>
+      <c r="J349" t="s">
+        <v>885</v>
+      </c>
+      <c r="K349" t="s">
+        <v>886</v>
+      </c>
+      <c r="L349" s="17">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="350" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A350" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B350" s="12" t="s">
+        <v>211</v>
+      </c>
+      <c r="C350" s="1">
+        <v>46151</v>
+      </c>
+      <c r="D350" s="12" t="s">
+        <v>887</v>
+      </c>
+      <c r="E350" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="F350" t="s">
+        <v>49</v>
+      </c>
+      <c r="G350">
+        <v>1</v>
+      </c>
+      <c r="K350" t="s">
+        <v>888</v>
+      </c>
+      <c r="L350" s="17">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="351" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A351" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B351" s="12" t="s">
+        <v>211</v>
+      </c>
+      <c r="C351" s="1">
+        <v>46152</v>
+      </c>
+      <c r="D351" s="12" t="s">
+        <v>887</v>
+      </c>
+      <c r="E351" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="F351" t="s">
+        <v>49</v>
+      </c>
+      <c r="G351">
+        <v>1</v>
+      </c>
+      <c r="K351" t="s">
+        <v>888</v>
+      </c>
+      <c r="L351" s="17">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="352" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A352" t="s">
+        <v>18</v>
+      </c>
+      <c r="B352" t="s">
+        <v>889</v>
+      </c>
+      <c r="C352" s="1">
+        <v>46124</v>
+      </c>
+      <c r="D352" t="s">
+        <v>109</v>
+      </c>
+      <c r="E352" t="s">
+        <v>110</v>
+      </c>
+      <c r="F352" t="s">
+        <v>111</v>
+      </c>
+      <c r="G352">
+        <v>1</v>
+      </c>
+      <c r="J352" t="s">
+        <v>176</v>
+      </c>
+      <c r="K352" t="s">
+        <v>890</v>
+      </c>
+      <c r="L352" s="17">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="353" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A353" t="s">
+        <v>18</v>
+      </c>
+      <c r="B353" t="s">
+        <v>889</v>
+      </c>
+      <c r="C353" s="1">
+        <v>46208</v>
+      </c>
+      <c r="D353" t="s">
+        <v>109</v>
+      </c>
+      <c r="E353" t="s">
+        <v>110</v>
+      </c>
+      <c r="F353" t="s">
+        <v>111</v>
+      </c>
+      <c r="G353">
+        <v>1</v>
+      </c>
+      <c r="J353" t="s">
+        <v>176</v>
+      </c>
+      <c r="K353" t="s">
+        <v>890</v>
+      </c>
+      <c r="L353" s="17">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="354" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A354" t="s">
+        <v>18</v>
+      </c>
+      <c r="B354" t="s">
+        <v>889</v>
+      </c>
+      <c r="C354" s="1">
+        <v>46270</v>
+      </c>
+      <c r="D354" t="s">
+        <v>109</v>
+      </c>
+      <c r="E354" t="s">
+        <v>110</v>
+      </c>
+      <c r="F354" t="s">
+        <v>111</v>
+      </c>
+      <c r="G354">
+        <v>1</v>
+      </c>
+      <c r="J354" t="s">
+        <v>176</v>
+      </c>
+      <c r="K354" t="s">
+        <v>890</v>
+      </c>
+      <c r="L354" s="17">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="355" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A355" t="s">
+        <v>28</v>
+      </c>
+      <c r="B355" t="s">
+        <v>883</v>
+      </c>
+      <c r="C355" s="1">
+        <v>46263</v>
+      </c>
+      <c r="D355" t="s">
+        <v>878</v>
+      </c>
+      <c r="E355" t="s">
+        <v>879</v>
+      </c>
+      <c r="F355" t="s">
+        <v>880</v>
+      </c>
+      <c r="G355">
+        <v>1</v>
+      </c>
+      <c r="J355" t="s">
+        <v>885</v>
+      </c>
+      <c r="K355" t="s">
+        <v>891</v>
+      </c>
+      <c r="L355" s="17">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="356" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A356" t="s">
+        <v>28</v>
+      </c>
+      <c r="B356" t="s">
+        <v>892</v>
+      </c>
+      <c r="C356" s="1">
+        <v>46095</v>
+      </c>
+      <c r="D356" t="s">
+        <v>447</v>
+      </c>
+      <c r="E356" t="s">
+        <v>448</v>
+      </c>
+      <c r="F356" t="s">
+        <v>449</v>
+      </c>
+      <c r="G356">
+        <v>2</v>
+      </c>
+      <c r="H356" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I356" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="J356" t="s">
+        <v>893</v>
+      </c>
+      <c r="K356" t="s">
+        <v>894</v>
+      </c>
+      <c r="L356" s="17">
+        <v>46093</v>
+      </c>
+    </row>
+    <row r="357" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A357" t="s">
+        <v>18</v>
+      </c>
+      <c r="B357" t="s">
+        <v>895</v>
+      </c>
+      <c r="C357" s="1">
+        <v>46127</v>
+      </c>
+      <c r="D357" t="s">
+        <v>896</v>
+      </c>
+      <c r="E357" t="s">
+        <v>897</v>
+      </c>
+      <c r="F357" t="s">
+        <v>898</v>
+      </c>
+      <c r="G357">
+        <v>1</v>
+      </c>
+      <c r="J357" t="s">
+        <v>899</v>
+      </c>
+      <c r="K357" t="s">
+        <v>900</v>
+      </c>
+      <c r="L357" s="17">
+        <v>46093</v>
+      </c>
+    </row>
+    <row r="358" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A358" t="s">
+        <v>18</v>
+      </c>
+      <c r="B358" t="s">
+        <v>895</v>
+      </c>
+      <c r="C358" s="1">
+        <v>46157</v>
+      </c>
+      <c r="D358" t="s">
+        <v>847</v>
+      </c>
+      <c r="E358" t="s">
+        <v>848</v>
+      </c>
+      <c r="F358" t="s">
+        <v>849</v>
+      </c>
+      <c r="G358">
+        <v>1</v>
+      </c>
+      <c r="J358" t="s">
+        <v>899</v>
+      </c>
+      <c r="K358" t="s">
+        <v>900</v>
+      </c>
+      <c r="L358" s="17">
+        <v>46093</v>
+      </c>
+    </row>
+    <row r="359" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A359" t="s">
+        <v>18</v>
+      </c>
+      <c r="B359" t="s">
+        <v>895</v>
+      </c>
+      <c r="C359" s="1">
+        <v>46192</v>
+      </c>
+      <c r="D359" t="s">
+        <v>347</v>
+      </c>
+      <c r="E359" t="s">
+        <v>348</v>
+      </c>
+      <c r="F359" t="s">
+        <v>349</v>
+      </c>
+      <c r="G359">
+        <v>1</v>
+      </c>
+      <c r="J359" t="s">
+        <v>899</v>
+      </c>
+      <c r="K359" t="s">
+        <v>900</v>
+      </c>
+      <c r="L359" s="17">
+        <v>46093</v>
+      </c>
+    </row>
+    <row r="360" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A360" t="s">
+        <v>28</v>
+      </c>
+      <c r="B360" t="s">
+        <v>901</v>
+      </c>
+      <c r="C360" s="1">
+        <v>46138</v>
+      </c>
+      <c r="D360" t="s">
+        <v>286</v>
+      </c>
+      <c r="E360" t="s">
+        <v>179</v>
+      </c>
+      <c r="F360" t="s">
+        <v>180</v>
+      </c>
+      <c r="G360">
+        <v>1</v>
+      </c>
+      <c r="K360" t="s">
+        <v>902</v>
+      </c>
+      <c r="L360" s="17">
+        <v>46093</v>
+      </c>
+    </row>
+    <row r="361" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A361" t="s">
+        <v>28</v>
+      </c>
+      <c r="B361" t="s">
+        <v>901</v>
+      </c>
+      <c r="C361" s="1">
+        <v>46187</v>
+      </c>
+      <c r="D361" t="s">
+        <v>903</v>
+      </c>
+      <c r="E361" t="s">
+        <v>904</v>
+      </c>
+      <c r="F361" t="s">
+        <v>905</v>
+      </c>
+      <c r="G361">
+        <v>1</v>
+      </c>
+      <c r="K361" t="s">
+        <v>902</v>
+      </c>
+      <c r="L361" s="17">
+        <v>46093</v>
+      </c>
+    </row>
+    <row r="362" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A362" t="s">
+        <v>28</v>
+      </c>
+      <c r="B362" t="s">
+        <v>901</v>
+      </c>
+      <c r="C362" s="1">
+        <v>46208</v>
+      </c>
+      <c r="D362" t="s">
+        <v>903</v>
+      </c>
+      <c r="E362" t="s">
+        <v>904</v>
+      </c>
+      <c r="F362" t="s">
+        <v>905</v>
+      </c>
+      <c r="G362">
+        <v>1</v>
+      </c>
+      <c r="K362" t="s">
+        <v>902</v>
+      </c>
+      <c r="L362" s="17">
+        <v>46093</v>
+      </c>
+    </row>
+    <row r="363" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A363" t="s">
+        <v>19</v>
+      </c>
+      <c r="B363" t="s">
+        <v>906</v>
+      </c>
+      <c r="C363" s="1">
+        <v>46137</v>
+      </c>
+      <c r="D363" t="s">
+        <v>560</v>
+      </c>
+      <c r="E363" t="s">
+        <v>561</v>
+      </c>
+      <c r="F363" t="s">
+        <v>562</v>
+      </c>
+      <c r="G363">
+        <v>1</v>
+      </c>
+      <c r="K363" t="s">
+        <v>907</v>
+      </c>
+      <c r="L363" s="17">
+        <v>46093</v>
+      </c>
+    </row>
+    <row r="364" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A364" t="s">
+        <v>19</v>
+      </c>
+      <c r="B364" t="s">
+        <v>906</v>
+      </c>
+      <c r="C364" s="1">
+        <v>46207</v>
+      </c>
+      <c r="D364" t="s">
+        <v>560</v>
+      </c>
+      <c r="E364" t="s">
+        <v>561</v>
+      </c>
+      <c r="F364" t="s">
+        <v>562</v>
+      </c>
+      <c r="G364">
+        <v>1</v>
+      </c>
+      <c r="K364" t="s">
+        <v>907</v>
+      </c>
+      <c r="L364" s="17">
+        <v>46093</v>
+      </c>
+    </row>
+    <row r="365" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A365" t="s">
+        <v>19</v>
+      </c>
+      <c r="B365" t="s">
+        <v>906</v>
+      </c>
+      <c r="C365" s="1">
+        <v>46228</v>
+      </c>
+      <c r="D365" t="s">
+        <v>560</v>
+      </c>
+      <c r="E365" t="s">
+        <v>561</v>
+      </c>
+      <c r="F365" t="s">
+        <v>562</v>
+      </c>
+      <c r="G365">
+        <v>1</v>
+      </c>
+      <c r="K365" t="s">
+        <v>907</v>
+      </c>
+      <c r="L365" s="17">
+        <v>46093</v>
+      </c>
+    </row>
+    <row r="366" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A366" t="s">
+        <v>19</v>
+      </c>
+      <c r="B366" t="s">
+        <v>906</v>
+      </c>
+      <c r="C366" s="1">
+        <v>46249</v>
+      </c>
+      <c r="D366" t="s">
+        <v>560</v>
+      </c>
+      <c r="E366" t="s">
+        <v>561</v>
+      </c>
+      <c r="F366" t="s">
+        <v>562</v>
+      </c>
+      <c r="G366">
+        <v>1</v>
+      </c>
+      <c r="K366" t="s">
+        <v>907</v>
+      </c>
+      <c r="L366" s="17">
+        <v>46093</v>
+      </c>
+    </row>
+    <row r="367" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A367" t="s">
+        <v>25</v>
+      </c>
+      <c r="B367" t="s">
+        <v>889</v>
+      </c>
+      <c r="C367" s="1">
+        <v>46163</v>
+      </c>
+      <c r="D367" t="s">
+        <v>908</v>
+      </c>
+      <c r="E367" t="s">
+        <v>1027</v>
+      </c>
+      <c r="F367" t="s">
+        <v>909</v>
+      </c>
+      <c r="G367">
+        <v>2</v>
+      </c>
+      <c r="H367" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J367" t="s">
+        <v>176</v>
+      </c>
+      <c r="K367" t="s">
+        <v>910</v>
+      </c>
+      <c r="L367" s="17">
+        <v>46093</v>
+      </c>
+    </row>
+    <row r="368" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A368" t="s">
+        <v>25</v>
+      </c>
+      <c r="B368" t="s">
+        <v>889</v>
+      </c>
+      <c r="C368" s="1">
+        <v>46174</v>
+      </c>
+      <c r="D368" t="s">
+        <v>908</v>
+      </c>
+      <c r="E368" t="s">
+        <v>1027</v>
+      </c>
+      <c r="F368" t="s">
+        <v>909</v>
+      </c>
+      <c r="G368">
+        <v>2</v>
+      </c>
+      <c r="H368" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J368" t="s">
+        <v>176</v>
+      </c>
+      <c r="K368" t="s">
+        <v>910</v>
+      </c>
+      <c r="L368" s="17">
+        <v>46093</v>
+      </c>
+    </row>
+    <row r="369" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A369" t="s">
+        <v>25</v>
+      </c>
+      <c r="B369" t="s">
+        <v>889</v>
+      </c>
+      <c r="C369" s="1">
+        <v>46223</v>
+      </c>
+      <c r="D369" t="s">
+        <v>908</v>
+      </c>
+      <c r="E369" t="s">
+        <v>1027</v>
+      </c>
+      <c r="F369" t="s">
+        <v>909</v>
+      </c>
+      <c r="G369">
+        <v>2</v>
+      </c>
+      <c r="J369" t="s">
+        <v>176</v>
+      </c>
+      <c r="K369" t="s">
+        <v>910</v>
+      </c>
+      <c r="L369" s="17">
+        <v>46093</v>
+      </c>
+    </row>
+    <row r="370" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A370" t="s">
+        <v>25</v>
+      </c>
+      <c r="B370" t="s">
+        <v>911</v>
+      </c>
+      <c r="C370" s="1">
+        <v>46144</v>
+      </c>
+      <c r="D370" t="s">
+        <v>482</v>
+      </c>
+      <c r="E370" t="s">
+        <v>182</v>
+      </c>
+      <c r="F370" t="s">
+        <v>183</v>
+      </c>
+      <c r="G370">
+        <v>1</v>
+      </c>
+      <c r="K370" t="s">
+        <v>912</v>
+      </c>
+      <c r="L370" s="17">
+        <v>46093</v>
+      </c>
+    </row>
+    <row r="371" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A371" t="s">
+        <v>25</v>
+      </c>
+      <c r="B371" t="s">
+        <v>911</v>
+      </c>
+      <c r="C371" s="1">
+        <v>46193</v>
+      </c>
+      <c r="D371" t="s">
+        <v>913</v>
+      </c>
+      <c r="E371" t="s">
+        <v>914</v>
+      </c>
+      <c r="F371" t="s">
+        <v>915</v>
+      </c>
+      <c r="G371">
+        <v>1</v>
+      </c>
+      <c r="K371" t="s">
+        <v>912</v>
+      </c>
+      <c r="L371" s="17">
+        <v>46093</v>
+      </c>
+    </row>
+    <row r="372" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A372" t="s">
+        <v>25</v>
+      </c>
+      <c r="B372" t="s">
+        <v>911</v>
+      </c>
+      <c r="C372" s="1">
+        <v>46221</v>
+      </c>
+      <c r="D372" t="s">
+        <v>916</v>
+      </c>
+      <c r="E372" t="s">
+        <v>917</v>
+      </c>
+      <c r="F372" t="s">
+        <v>918</v>
+      </c>
+      <c r="G372">
+        <v>1</v>
+      </c>
+      <c r="K372" t="s">
+        <v>912</v>
+      </c>
+      <c r="L372" s="17">
+        <v>46093</v>
+      </c>
+    </row>
+    <row r="373" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A373" t="s">
+        <v>18</v>
+      </c>
+      <c r="B373" t="s">
+        <v>919</v>
+      </c>
+      <c r="C373" s="1">
+        <v>46151</v>
+      </c>
+      <c r="D373" t="s">
+        <v>109</v>
+      </c>
+      <c r="E373" t="s">
+        <v>110</v>
+      </c>
+      <c r="F373" t="s">
+        <v>111</v>
+      </c>
+      <c r="G373">
+        <v>2</v>
+      </c>
+      <c r="H373" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J373" t="s">
+        <v>920</v>
+      </c>
+      <c r="K373" t="s">
+        <v>921</v>
+      </c>
+      <c r="L373" s="17">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="374" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A374" t="s">
+        <v>18</v>
+      </c>
+      <c r="B374" t="s">
+        <v>919</v>
+      </c>
+      <c r="C374" s="1">
+        <v>46152</v>
+      </c>
+      <c r="D374" t="s">
+        <v>109</v>
+      </c>
+      <c r="E374" t="s">
+        <v>110</v>
+      </c>
+      <c r="F374" t="s">
+        <v>111</v>
+      </c>
+      <c r="G374">
+        <v>2</v>
+      </c>
+      <c r="H374" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J374" t="s">
+        <v>920</v>
+      </c>
+      <c r="K374" t="s">
+        <v>921</v>
+      </c>
+      <c r="L374" s="17">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="375" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A375" t="s">
+        <v>18</v>
+      </c>
+      <c r="B375" t="s">
+        <v>922</v>
+      </c>
+      <c r="C375" s="1">
+        <v>46129</v>
+      </c>
+      <c r="D375" t="s">
+        <v>923</v>
+      </c>
+      <c r="E375" t="s">
+        <v>924</v>
+      </c>
+      <c r="F375" t="s">
+        <v>925</v>
+      </c>
+      <c r="G375" s="12">
+        <v>1</v>
+      </c>
+      <c r="J375" t="s">
+        <v>899</v>
+      </c>
+      <c r="K375" t="s">
+        <v>926</v>
+      </c>
+      <c r="L375" s="17">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="376" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A376" t="s">
+        <v>18</v>
+      </c>
+      <c r="B376" t="s">
+        <v>922</v>
+      </c>
+      <c r="C376" s="1">
+        <v>46160</v>
+      </c>
+      <c r="D376" t="s">
+        <v>923</v>
+      </c>
+      <c r="E376" t="s">
+        <v>924</v>
+      </c>
+      <c r="F376" t="s">
+        <v>925</v>
+      </c>
+      <c r="G376" s="12">
+        <v>1</v>
+      </c>
+      <c r="J376" t="s">
+        <v>899</v>
+      </c>
+      <c r="K376" t="s">
+        <v>926</v>
+      </c>
+      <c r="L376" s="17">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="377" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A377" t="s">
+        <v>18</v>
+      </c>
+      <c r="B377" t="s">
+        <v>922</v>
+      </c>
+      <c r="C377" s="1">
+        <v>46191</v>
+      </c>
+      <c r="D377" t="s">
+        <v>620</v>
+      </c>
+      <c r="E377" t="s">
+        <v>621</v>
+      </c>
+      <c r="F377" t="s">
+        <v>622</v>
+      </c>
+      <c r="G377" s="12">
+        <v>1</v>
+      </c>
+      <c r="J377" t="s">
+        <v>899</v>
+      </c>
+      <c r="K377" t="s">
+        <v>926</v>
+      </c>
+      <c r="L377" s="17">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="378" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A378" t="s">
+        <v>18</v>
+      </c>
+      <c r="B378" t="s">
+        <v>927</v>
+      </c>
+      <c r="C378" s="1">
+        <v>46118</v>
+      </c>
+      <c r="D378" t="s">
+        <v>613</v>
+      </c>
+      <c r="E378" t="s">
+        <v>762</v>
+      </c>
+      <c r="F378" t="s">
+        <v>614</v>
+      </c>
+      <c r="G378">
+        <v>1</v>
+      </c>
+      <c r="J378" t="s">
+        <v>928</v>
+      </c>
+      <c r="K378" t="s">
+        <v>929</v>
+      </c>
+      <c r="L378" s="17">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="379" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A379" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B379" s="13" t="s">
+        <v>930</v>
+      </c>
+      <c r="C379" s="23">
+        <v>46140</v>
+      </c>
+      <c r="D379" s="13" t="s">
+        <v>931</v>
+      </c>
+      <c r="E379" s="13" t="s">
+        <v>932</v>
+      </c>
+      <c r="F379" s="13" t="s">
+        <v>933</v>
+      </c>
+      <c r="G379" s="13">
+        <v>1</v>
+      </c>
+      <c r="K379" t="s">
+        <v>934</v>
+      </c>
+      <c r="L379" s="17">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="380" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A380" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B380" t="s">
+        <v>935</v>
+      </c>
+      <c r="C380" s="9">
+        <v>46253</v>
+      </c>
+      <c r="D380" s="12" t="s">
+        <v>685</v>
+      </c>
+      <c r="E380" s="12" t="s">
+        <v>686</v>
+      </c>
+      <c r="F380" s="12" t="s">
+        <v>936</v>
+      </c>
+      <c r="G380" s="12">
+        <v>2</v>
+      </c>
+      <c r="J380" t="s">
+        <v>176</v>
+      </c>
+      <c r="K380" t="s">
+        <v>937</v>
+      </c>
+      <c r="L380" s="17">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="381" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A381" t="s">
+        <v>193</v>
+      </c>
+      <c r="B381" t="s">
+        <v>938</v>
+      </c>
+      <c r="C381" s="1">
+        <v>46165</v>
+      </c>
+      <c r="D381" t="s">
+        <v>135</v>
+      </c>
+      <c r="E381" t="s">
+        <v>136</v>
+      </c>
+      <c r="F381" t="s">
+        <v>137</v>
+      </c>
+      <c r="G381">
+        <v>2</v>
+      </c>
+      <c r="H381" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J381" t="s">
+        <v>176</v>
+      </c>
+      <c r="K381" t="s">
+        <v>939</v>
+      </c>
+      <c r="L381" s="17">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="382" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A382" t="s">
+        <v>20</v>
+      </c>
+      <c r="B382" t="s">
+        <v>940</v>
+      </c>
+      <c r="C382" s="1">
+        <v>46160</v>
+      </c>
+      <c r="D382" t="s">
+        <v>406</v>
+      </c>
+      <c r="E382" t="s">
+        <v>407</v>
+      </c>
+      <c r="F382" t="s">
+        <v>408</v>
+      </c>
+      <c r="G382">
+        <v>1</v>
+      </c>
+      <c r="J382" t="s">
+        <v>941</v>
+      </c>
+      <c r="K382" t="s">
+        <v>942</v>
+      </c>
+      <c r="L382" s="17">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="383" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A383" t="s">
+        <v>23</v>
+      </c>
+      <c r="B383" t="s">
+        <v>943</v>
+      </c>
+      <c r="C383" s="1">
+        <v>46158</v>
+      </c>
+      <c r="D383" t="s">
+        <v>944</v>
+      </c>
+      <c r="E383" t="s">
+        <v>84</v>
+      </c>
+      <c r="F383" t="s">
+        <v>85</v>
+      </c>
+      <c r="G383">
+        <v>1</v>
+      </c>
+      <c r="J383" t="s">
+        <v>269</v>
+      </c>
+      <c r="K383" t="s">
+        <v>945</v>
+      </c>
+      <c r="L383" s="17">
+        <v>46098</v>
+      </c>
+    </row>
+    <row r="384" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A384" t="s">
+        <v>23</v>
+      </c>
+      <c r="B384" t="s">
+        <v>943</v>
+      </c>
+      <c r="C384" s="1">
+        <v>46194</v>
+      </c>
+      <c r="D384" t="s">
+        <v>946</v>
+      </c>
+      <c r="E384" t="s">
+        <v>947</v>
+      </c>
+      <c r="F384" t="s">
+        <v>948</v>
+      </c>
+      <c r="G384">
+        <v>1</v>
+      </c>
+      <c r="J384" t="s">
+        <v>269</v>
+      </c>
+      <c r="K384" t="s">
+        <v>945</v>
+      </c>
+      <c r="L384" s="17">
+        <v>46098</v>
+      </c>
+    </row>
+    <row r="385" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A385" t="s">
+        <v>23</v>
+      </c>
+      <c r="B385" t="s">
+        <v>943</v>
+      </c>
+      <c r="C385" s="1">
+        <v>46222</v>
+      </c>
+      <c r="D385" t="s">
+        <v>503</v>
+      </c>
+      <c r="E385" t="s">
+        <v>504</v>
+      </c>
+      <c r="F385" t="s">
+        <v>505</v>
+      </c>
+      <c r="G385">
+        <v>1</v>
+      </c>
+      <c r="J385" t="s">
+        <v>269</v>
+      </c>
+      <c r="K385" t="s">
+        <v>945</v>
+      </c>
+      <c r="L385" s="17">
+        <v>46098</v>
+      </c>
+    </row>
+    <row r="386" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A386" t="s">
+        <v>23</v>
+      </c>
+      <c r="B386" t="s">
+        <v>943</v>
+      </c>
+      <c r="C386" s="1">
+        <v>46242</v>
+      </c>
+      <c r="D386" t="s">
+        <v>949</v>
+      </c>
+      <c r="E386" t="s">
+        <v>950</v>
+      </c>
+      <c r="F386" t="s">
+        <v>951</v>
+      </c>
+      <c r="G386">
+        <v>1</v>
+      </c>
+      <c r="J386" t="s">
+        <v>269</v>
+      </c>
+      <c r="K386" t="s">
+        <v>945</v>
+      </c>
+      <c r="L386" s="17">
+        <v>46098</v>
+      </c>
+    </row>
+    <row r="387" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A387" t="s">
+        <v>20</v>
+      </c>
+      <c r="B387" t="s">
+        <v>952</v>
+      </c>
+      <c r="C387" s="1">
+        <v>46116</v>
+      </c>
+      <c r="D387" t="s">
+        <v>82</v>
+      </c>
+      <c r="E387" t="s">
+        <v>8</v>
+      </c>
+      <c r="F387" t="s">
+        <v>52</v>
+      </c>
+      <c r="G387">
+        <v>2</v>
+      </c>
+      <c r="J387" t="s">
+        <v>953</v>
+      </c>
+      <c r="K387" t="s">
+        <v>954</v>
+      </c>
+      <c r="L387" s="17">
+        <v>46098</v>
+      </c>
+    </row>
+    <row r="388" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A388" t="s">
+        <v>28</v>
+      </c>
+      <c r="B388" t="s">
+        <v>955</v>
+      </c>
+      <c r="C388" s="1">
+        <v>46120</v>
+      </c>
+      <c r="D388" t="s">
+        <v>956</v>
+      </c>
+      <c r="E388" t="s">
+        <v>957</v>
+      </c>
+      <c r="F388" t="s">
+        <v>958</v>
+      </c>
+      <c r="G388">
+        <v>1</v>
+      </c>
+      <c r="J388" t="s">
+        <v>959</v>
+      </c>
+      <c r="K388" t="s">
+        <v>960</v>
+      </c>
+      <c r="L388" s="17">
+        <v>46098</v>
+      </c>
+    </row>
+    <row r="389" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A389" t="s">
+        <v>192</v>
+      </c>
+      <c r="B389" t="s">
+        <v>961</v>
+      </c>
+      <c r="C389" s="1">
+        <v>46117</v>
+      </c>
+      <c r="D389" t="s">
+        <v>679</v>
+      </c>
+      <c r="E389" t="s">
+        <v>680</v>
+      </c>
+      <c r="F389" t="s">
+        <v>681</v>
+      </c>
+      <c r="G389">
+        <v>1</v>
+      </c>
+      <c r="J389" t="s">
+        <v>962</v>
+      </c>
+      <c r="K389" t="s">
+        <v>963</v>
+      </c>
+      <c r="L389" s="17">
+        <v>46098</v>
+      </c>
+    </row>
+    <row r="390" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A390" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="B390" s="20" t="s">
+        <v>964</v>
+      </c>
+      <c r="C390" s="19">
+        <v>46150</v>
+      </c>
+      <c r="D390" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="E390" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="F390" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="G390" s="20">
+        <v>2</v>
+      </c>
+      <c r="H390" s="28"/>
+      <c r="J390" s="20"/>
+      <c r="K390" s="20" t="s">
+        <v>175</v>
+      </c>
+      <c r="L390" s="21"/>
+    </row>
+    <row r="391" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A391" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B391" s="2" t="s">
+        <v>965</v>
+      </c>
+      <c r="C391" s="3">
+        <v>46151</v>
+      </c>
+      <c r="D391" s="2" t="s">
+        <v>764</v>
+      </c>
+      <c r="E391" s="2" t="s">
+        <v>765</v>
+      </c>
+      <c r="F391" s="2" t="s">
+        <v>766</v>
+      </c>
+      <c r="G391" s="2">
+        <v>2</v>
+      </c>
+      <c r="H391" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J391" t="s">
+        <v>42</v>
+      </c>
+      <c r="K391" t="s">
+        <v>966</v>
+      </c>
+      <c r="L391" s="17">
+        <v>46098</v>
+      </c>
+    </row>
+    <row r="392" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A392" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B392" s="2" t="s">
+        <v>965</v>
+      </c>
+      <c r="C392" s="3">
+        <v>46152</v>
+      </c>
+      <c r="D392" s="2" t="s">
+        <v>764</v>
+      </c>
+      <c r="E392" s="2" t="s">
+        <v>765</v>
+      </c>
+      <c r="F392" s="2" t="s">
+        <v>766</v>
+      </c>
+      <c r="G392" s="2">
+        <v>2</v>
+      </c>
+      <c r="H392" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J392" t="s">
+        <v>42</v>
+      </c>
+      <c r="K392" t="s">
+        <v>966</v>
+      </c>
+      <c r="L392" s="17">
+        <v>46098</v>
+      </c>
+    </row>
+    <row r="393" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A393" t="s">
+        <v>18</v>
+      </c>
+      <c r="B393" t="s">
+        <v>967</v>
+      </c>
+      <c r="C393" s="1">
+        <v>46144</v>
+      </c>
+      <c r="D393" t="s">
+        <v>103</v>
+      </c>
+      <c r="E393" t="s">
+        <v>104</v>
+      </c>
+      <c r="F393" t="s">
+        <v>105</v>
+      </c>
+      <c r="G393">
+        <v>1</v>
+      </c>
+      <c r="J393" t="s">
+        <v>968</v>
+      </c>
+      <c r="K393" t="s">
+        <v>969</v>
+      </c>
+      <c r="L393" s="17">
+        <v>46099</v>
+      </c>
+    </row>
+    <row r="394" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A394" t="s">
+        <v>18</v>
+      </c>
+      <c r="B394" t="s">
+        <v>967</v>
+      </c>
+      <c r="C394" s="1">
+        <v>46173</v>
+      </c>
+      <c r="D394" t="s">
+        <v>103</v>
+      </c>
+      <c r="E394" t="s">
+        <v>104</v>
+      </c>
+      <c r="F394" t="s">
+        <v>105</v>
+      </c>
+      <c r="G394">
+        <v>1</v>
+      </c>
+      <c r="J394" t="s">
+        <v>968</v>
+      </c>
+      <c r="K394" t="s">
+        <v>969</v>
+      </c>
+      <c r="L394" s="17">
+        <v>46099</v>
+      </c>
+    </row>
+    <row r="395" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A395" t="s">
+        <v>22</v>
+      </c>
+      <c r="B395" t="s">
+        <v>970</v>
+      </c>
+      <c r="C395" s="1">
+        <v>46124</v>
+      </c>
+      <c r="D395" t="s">
+        <v>971</v>
+      </c>
+      <c r="E395" t="s">
+        <v>765</v>
+      </c>
+      <c r="F395" t="s">
+        <v>766</v>
+      </c>
+      <c r="G395" s="12">
+        <v>1</v>
+      </c>
+      <c r="J395" t="s">
+        <v>972</v>
+      </c>
+      <c r="K395" t="s">
+        <v>973</v>
+      </c>
+      <c r="L395" s="17">
+        <v>46099</v>
+      </c>
+    </row>
+    <row r="396" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A396" t="s">
+        <v>18</v>
+      </c>
+      <c r="B396" t="s">
+        <v>974</v>
+      </c>
+      <c r="C396" s="1">
+        <v>46133</v>
+      </c>
+      <c r="D396" t="s">
+        <v>975</v>
+      </c>
+      <c r="E396" t="s">
+        <v>976</v>
+      </c>
+      <c r="F396" t="s">
+        <v>977</v>
+      </c>
+      <c r="G396" s="12">
+        <v>1</v>
+      </c>
+      <c r="K396" t="s">
+        <v>978</v>
+      </c>
+      <c r="L396" s="17">
+        <v>46099</v>
+      </c>
+    </row>
+    <row r="397" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A397" t="s">
+        <v>18</v>
+      </c>
+      <c r="B397" t="s">
+        <v>974</v>
+      </c>
+      <c r="C397" s="1">
+        <v>46142</v>
+      </c>
+      <c r="D397" t="s">
+        <v>975</v>
+      </c>
+      <c r="E397" t="s">
+        <v>976</v>
+      </c>
+      <c r="F397" t="s">
+        <v>977</v>
+      </c>
+      <c r="G397" s="12">
+        <v>1</v>
+      </c>
+      <c r="K397" t="s">
+        <v>979</v>
+      </c>
+      <c r="L397" s="17">
+        <v>46099</v>
+      </c>
+    </row>
+    <row r="398" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A398" t="s">
+        <v>18</v>
+      </c>
+      <c r="B398" t="s">
+        <v>974</v>
+      </c>
+      <c r="C398" s="1">
+        <v>46161</v>
+      </c>
+      <c r="D398" t="s">
+        <v>975</v>
+      </c>
+      <c r="E398" t="s">
+        <v>976</v>
+      </c>
+      <c r="F398" t="s">
+        <v>977</v>
+      </c>
+      <c r="G398" s="12">
+        <v>1</v>
+      </c>
+      <c r="K398" t="s">
+        <v>980</v>
+      </c>
+      <c r="L398" s="17">
+        <v>46099</v>
+      </c>
+    </row>
+    <row r="399" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A399" t="s">
+        <v>28</v>
+      </c>
+      <c r="B399" t="s">
+        <v>981</v>
+      </c>
+      <c r="C399" s="1">
+        <v>46123</v>
+      </c>
+      <c r="D399" t="s">
+        <v>982</v>
+      </c>
+      <c r="E399" t="s">
+        <v>29</v>
+      </c>
+      <c r="F399" t="s">
+        <v>88</v>
+      </c>
+      <c r="G399" s="12">
+        <v>1</v>
+      </c>
+      <c r="J399" t="s">
+        <v>983</v>
+      </c>
+      <c r="K399" t="s">
+        <v>984</v>
+      </c>
+      <c r="L399" s="17">
+        <v>46099</v>
+      </c>
+    </row>
+    <row r="400" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A400" t="s">
+        <v>28</v>
+      </c>
+      <c r="B400" t="s">
+        <v>985</v>
+      </c>
+      <c r="C400" s="1">
+        <v>46124</v>
+      </c>
+      <c r="D400" t="s">
+        <v>982</v>
+      </c>
+      <c r="E400" t="s">
+        <v>29</v>
+      </c>
+      <c r="F400" t="s">
+        <v>88</v>
+      </c>
+      <c r="G400" s="12">
+        <v>1</v>
+      </c>
+      <c r="J400" t="s">
+        <v>983</v>
+      </c>
+      <c r="K400" t="s">
+        <v>986</v>
+      </c>
+      <c r="L400" s="17">
+        <v>46099</v>
+      </c>
+    </row>
+    <row r="401" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A401" t="s">
+        <v>22</v>
+      </c>
+      <c r="B401" t="s">
+        <v>987</v>
+      </c>
+      <c r="C401" s="1">
+        <v>46130</v>
+      </c>
+      <c r="D401" t="s">
+        <v>971</v>
+      </c>
+      <c r="E401" t="s">
+        <v>765</v>
+      </c>
+      <c r="F401" t="s">
+        <v>766</v>
+      </c>
+      <c r="G401" s="12">
+        <v>1</v>
+      </c>
+      <c r="J401" t="s">
+        <v>988</v>
+      </c>
+      <c r="K401" t="s">
+        <v>989</v>
+      </c>
+      <c r="L401" s="17">
+        <v>46099</v>
+      </c>
+    </row>
+    <row r="402" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A402" t="s">
+        <v>22</v>
+      </c>
+      <c r="B402" t="s">
+        <v>987</v>
+      </c>
+      <c r="C402" s="1">
+        <v>46158</v>
+      </c>
+      <c r="D402" t="s">
+        <v>770</v>
+      </c>
+      <c r="E402" t="s">
+        <v>771</v>
+      </c>
+      <c r="F402" t="s">
+        <v>772</v>
+      </c>
+      <c r="G402" s="12">
+        <v>1</v>
+      </c>
+      <c r="J402" t="s">
+        <v>988</v>
+      </c>
+      <c r="K402" t="s">
+        <v>989</v>
+      </c>
+      <c r="L402" s="17">
+        <v>46099</v>
+      </c>
+    </row>
+    <row r="403" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A403" t="s">
+        <v>22</v>
+      </c>
+      <c r="B403" t="s">
+        <v>987</v>
+      </c>
+      <c r="C403" s="1">
+        <v>46187</v>
+      </c>
+      <c r="D403" t="s">
+        <v>971</v>
+      </c>
+      <c r="E403" t="s">
+        <v>765</v>
+      </c>
+      <c r="F403" t="s">
+        <v>766</v>
+      </c>
+      <c r="G403" s="12">
+        <v>1</v>
+      </c>
+      <c r="J403" t="s">
+        <v>988</v>
+      </c>
+      <c r="K403" t="s">
+        <v>989</v>
+      </c>
+      <c r="L403" s="17">
+        <v>46099</v>
+      </c>
+    </row>
+    <row r="404" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A404" t="s">
+        <v>22</v>
+      </c>
+      <c r="B404" t="s">
+        <v>987</v>
+      </c>
+      <c r="C404" s="1">
+        <v>46221</v>
+      </c>
+      <c r="D404" t="s">
+        <v>990</v>
+      </c>
+      <c r="E404" t="s">
+        <v>991</v>
+      </c>
+      <c r="F404" t="s">
+        <v>992</v>
+      </c>
+      <c r="G404" s="12">
+        <v>1</v>
+      </c>
+      <c r="J404" t="s">
+        <v>988</v>
+      </c>
+      <c r="K404" t="s">
+        <v>989</v>
+      </c>
+      <c r="L404" s="17">
+        <v>46099</v>
+      </c>
+    </row>
+    <row r="405" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A405" t="s">
+        <v>22</v>
+      </c>
+      <c r="B405" t="s">
+        <v>993</v>
+      </c>
+      <c r="C405" s="1">
+        <v>46130</v>
+      </c>
+      <c r="D405" t="s">
+        <v>770</v>
+      </c>
+      <c r="E405" t="s">
+        <v>771</v>
+      </c>
+      <c r="F405" t="s">
+        <v>772</v>
+      </c>
+      <c r="G405" s="12">
+        <v>1</v>
+      </c>
+      <c r="J405" t="s">
+        <v>988</v>
+      </c>
+      <c r="K405" t="s">
+        <v>989</v>
+      </c>
+      <c r="L405" s="17">
+        <v>46099</v>
+      </c>
+    </row>
+    <row r="406" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A406" t="s">
+        <v>22</v>
+      </c>
+      <c r="B406" t="s">
+        <v>993</v>
+      </c>
+      <c r="C406" s="1">
+        <v>46158</v>
+      </c>
+      <c r="D406" t="s">
+        <v>971</v>
+      </c>
+      <c r="E406" t="s">
+        <v>765</v>
+      </c>
+      <c r="F406" t="s">
+        <v>766</v>
+      </c>
+      <c r="G406" s="12">
+        <v>1</v>
+      </c>
+      <c r="J406" t="s">
+        <v>988</v>
+      </c>
+      <c r="K406" t="s">
+        <v>989</v>
+      </c>
+      <c r="L406" s="17">
+        <v>46099</v>
+      </c>
+    </row>
+    <row r="407" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A407" t="s">
+        <v>22</v>
+      </c>
+      <c r="B407" t="s">
+        <v>993</v>
+      </c>
+      <c r="C407" s="1">
+        <v>46187</v>
+      </c>
+      <c r="D407" t="s">
+        <v>990</v>
+      </c>
+      <c r="E407" t="s">
+        <v>991</v>
+      </c>
+      <c r="F407" t="s">
+        <v>992</v>
+      </c>
+      <c r="G407" s="12">
+        <v>1</v>
+      </c>
+      <c r="J407" t="s">
+        <v>988</v>
+      </c>
+      <c r="K407" t="s">
+        <v>989</v>
+      </c>
+      <c r="L407" s="17">
+        <v>46099</v>
+      </c>
+    </row>
+    <row r="408" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A408" t="s">
+        <v>22</v>
+      </c>
+      <c r="B408" t="s">
+        <v>993</v>
+      </c>
+      <c r="C408" s="1">
+        <v>46221</v>
+      </c>
+      <c r="D408" t="s">
+        <v>971</v>
+      </c>
+      <c r="E408" t="s">
+        <v>765</v>
+      </c>
+      <c r="F408" t="s">
+        <v>766</v>
+      </c>
+      <c r="G408" s="12">
+        <v>1</v>
+      </c>
+      <c r="J408" t="s">
+        <v>988</v>
+      </c>
+      <c r="K408" t="s">
+        <v>989</v>
+      </c>
+      <c r="L408" s="17">
+        <v>46099</v>
+      </c>
+    </row>
+    <row r="409" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A409" t="s">
+        <v>28</v>
+      </c>
+      <c r="B409" t="s">
+        <v>994</v>
+      </c>
+      <c r="C409" s="1">
+        <v>46110</v>
+      </c>
+      <c r="D409" t="s">
+        <v>956</v>
+      </c>
+      <c r="E409" t="s">
+        <v>957</v>
+      </c>
+      <c r="F409" t="s">
+        <v>958</v>
+      </c>
+      <c r="G409">
+        <v>1</v>
+      </c>
+      <c r="J409" t="s">
+        <v>30</v>
+      </c>
+      <c r="K409" t="s">
+        <v>995</v>
+      </c>
+      <c r="L409" s="17">
+        <v>46100</v>
+      </c>
+    </row>
+    <row r="410" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A410" t="s">
+        <v>25</v>
+      </c>
+      <c r="B410" t="s">
+        <v>996</v>
+      </c>
+      <c r="C410" s="1">
+        <v>46158</v>
+      </c>
+      <c r="D410" t="s">
+        <v>127</v>
+      </c>
+      <c r="E410" t="s">
+        <v>128</v>
+      </c>
+      <c r="F410" t="s">
+        <v>129</v>
+      </c>
+      <c r="G410">
+        <v>1</v>
+      </c>
+      <c r="J410" t="s">
+        <v>997</v>
+      </c>
+      <c r="K410" t="s">
+        <v>998</v>
+      </c>
+      <c r="L410" s="17">
+        <v>46100</v>
+      </c>
+    </row>
+    <row r="411" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A411" t="s">
+        <v>25</v>
+      </c>
+      <c r="B411" t="s">
+        <v>996</v>
+      </c>
+      <c r="C411" s="1">
+        <v>46194</v>
+      </c>
+      <c r="D411" t="s">
+        <v>999</v>
+      </c>
+      <c r="E411" t="s">
+        <v>1000</v>
+      </c>
+      <c r="F411" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G411">
+        <v>1</v>
+      </c>
+      <c r="J411" t="s">
+        <v>997</v>
+      </c>
+      <c r="K411" t="s">
+        <v>998</v>
+      </c>
+      <c r="L411" s="17">
+        <v>46100</v>
+      </c>
+    </row>
+    <row r="412" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A412" t="s">
+        <v>25</v>
+      </c>
+      <c r="B412" t="s">
+        <v>996</v>
+      </c>
+      <c r="C412" s="1">
+        <v>46222</v>
+      </c>
+      <c r="D412" t="s">
+        <v>999</v>
+      </c>
+      <c r="E412" t="s">
+        <v>1000</v>
+      </c>
+      <c r="F412" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G412">
+        <v>1</v>
+      </c>
+      <c r="J412" t="s">
+        <v>997</v>
+      </c>
+      <c r="K412" t="s">
+        <v>998</v>
+      </c>
+      <c r="L412" s="17">
+        <v>46100</v>
+      </c>
+    </row>
+    <row r="413" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A413" t="s">
+        <v>25</v>
+      </c>
+      <c r="B413" t="s">
+        <v>996</v>
+      </c>
+      <c r="C413" s="1">
+        <v>46242</v>
+      </c>
+      <c r="D413" t="s">
+        <v>799</v>
+      </c>
+      <c r="E413" t="s">
+        <v>800</v>
+      </c>
+      <c r="F413" t="s">
+        <v>801</v>
+      </c>
+      <c r="G413">
+        <v>1</v>
+      </c>
+      <c r="J413" t="s">
+        <v>997</v>
+      </c>
+      <c r="K413" t="s">
+        <v>998</v>
+      </c>
+      <c r="L413" s="17">
+        <v>46100</v>
+      </c>
+    </row>
+    <row r="414" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A414" t="s">
+        <v>21</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C414" s="1">
+        <v>46158</v>
+      </c>
+      <c r="D414" t="s">
+        <v>468</v>
+      </c>
+      <c r="E414" t="s">
+        <v>469</v>
+      </c>
+      <c r="F414" t="s">
+        <v>470</v>
+      </c>
+      <c r="G414">
+        <v>1</v>
+      </c>
+      <c r="J414" t="s">
+        <v>997</v>
+      </c>
+      <c r="K414" t="s">
+        <v>1003</v>
+      </c>
+      <c r="L414" s="17">
+        <v>46100</v>
+      </c>
+    </row>
+    <row r="415" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A415" t="s">
+        <v>21</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C415" s="1">
+        <v>46194</v>
+      </c>
+      <c r="D415" t="s">
+        <v>429</v>
+      </c>
+      <c r="E415" t="s">
+        <v>430</v>
+      </c>
+      <c r="F415" t="s">
+        <v>431</v>
+      </c>
+      <c r="G415">
+        <v>1</v>
+      </c>
+      <c r="J415" t="s">
+        <v>997</v>
+      </c>
+      <c r="K415" t="s">
+        <v>1003</v>
+      </c>
+      <c r="L415" s="17">
+        <v>46100</v>
+      </c>
+    </row>
+    <row r="416" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A416" t="s">
+        <v>21</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C416" s="1">
+        <v>46222</v>
+      </c>
+      <c r="D416" t="s">
+        <v>600</v>
+      </c>
+      <c r="E416" t="s">
+        <v>601</v>
+      </c>
+      <c r="F416" t="s">
+        <v>602</v>
+      </c>
+      <c r="G416">
+        <v>1</v>
+      </c>
+      <c r="J416" t="s">
+        <v>997</v>
+      </c>
+      <c r="K416" t="s">
+        <v>1003</v>
+      </c>
+      <c r="L416" s="17">
+        <v>46100</v>
+      </c>
+    </row>
+    <row r="417" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A417" t="s">
+        <v>21</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C417" s="1">
+        <v>46242</v>
+      </c>
+      <c r="D417" t="s">
         <v>31</v>
       </c>
-      <c r="J1" s="18" t="s">
-[...13 lines deleted...]
-      <c r="B2" s="11" t="s">
+      <c r="E417" t="s">
+        <v>32</v>
+      </c>
+      <c r="F417" t="s">
+        <v>50</v>
+      </c>
+      <c r="G417">
+        <v>1</v>
+      </c>
+      <c r="J417" t="s">
+        <v>997</v>
+      </c>
+      <c r="K417" t="s">
+        <v>1003</v>
+      </c>
+      <c r="L417" s="17">
+        <v>46100</v>
+      </c>
+    </row>
+    <row r="418" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A418" t="s">
+        <v>25</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C418" s="1">
+        <v>46158</v>
+      </c>
+      <c r="D418" t="s">
+        <v>887</v>
+      </c>
+      <c r="E418" t="s">
+        <v>33</v>
+      </c>
+      <c r="F418" t="s">
+        <v>49</v>
+      </c>
+      <c r="G418">
+        <v>1</v>
+      </c>
+      <c r="J418" t="s">
+        <v>997</v>
+      </c>
+      <c r="K418" t="s">
+        <v>1005</v>
+      </c>
+      <c r="L418" s="17">
+        <v>46100</v>
+      </c>
+    </row>
+    <row r="419" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A419" t="s">
+        <v>25</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C419" s="1">
+        <v>46222</v>
+      </c>
+      <c r="D419" t="s">
+        <v>482</v>
+      </c>
+      <c r="E419" t="s">
+        <v>182</v>
+      </c>
+      <c r="F419" t="s">
+        <v>183</v>
+      </c>
+      <c r="G419">
+        <v>1</v>
+      </c>
+      <c r="J419" t="s">
+        <v>997</v>
+      </c>
+      <c r="K419" t="s">
+        <v>1005</v>
+      </c>
+      <c r="L419" s="17">
+        <v>46100</v>
+      </c>
+    </row>
+    <row r="420" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A420" t="s">
+        <v>25</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C420" s="1">
+        <v>46242</v>
+      </c>
+      <c r="D420" t="s">
+        <v>61</v>
+      </c>
+      <c r="E420" t="s">
+        <v>58</v>
+      </c>
+      <c r="F420" t="s">
+        <v>59</v>
+      </c>
+      <c r="G420">
+        <v>1</v>
+      </c>
+      <c r="J420" t="s">
+        <v>997</v>
+      </c>
+      <c r="K420" t="s">
+        <v>1005</v>
+      </c>
+      <c r="L420" s="17">
+        <v>46100</v>
+      </c>
+    </row>
+    <row r="421" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A421" t="s">
+        <v>25</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C421" s="1">
+        <v>46264</v>
+      </c>
+      <c r="D421" t="s">
+        <v>61</v>
+      </c>
+      <c r="E421" t="s">
+        <v>58</v>
+      </c>
+      <c r="F421" t="s">
+        <v>59</v>
+      </c>
+      <c r="G421">
+        <v>1</v>
+      </c>
+      <c r="J421" t="s">
+        <v>997</v>
+      </c>
+      <c r="K421" t="s">
+        <v>1005</v>
+      </c>
+      <c r="L421" s="17">
+        <v>46100</v>
+      </c>
+    </row>
+    <row r="422" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A422" t="s">
+        <v>19</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C422" s="1">
+        <v>46158</v>
+      </c>
+      <c r="D422" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E422" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F422" t="s">
+        <v>1009</v>
+      </c>
+      <c r="G422">
+        <v>1</v>
+      </c>
+      <c r="J422" t="s">
+        <v>997</v>
+      </c>
+      <c r="K422" t="s">
+        <v>1010</v>
+      </c>
+      <c r="L422" s="17">
+        <v>46100</v>
+      </c>
+    </row>
+    <row r="423" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A423" t="s">
+        <v>25</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C423" s="1">
+        <v>46194</v>
+      </c>
+      <c r="D423" t="s">
+        <v>913</v>
+      </c>
+      <c r="E423" t="s">
+        <v>914</v>
+      </c>
+      <c r="F423" t="s">
+        <v>915</v>
+      </c>
+      <c r="G423">
+        <v>1</v>
+      </c>
+      <c r="J423" t="s">
+        <v>997</v>
+      </c>
+      <c r="K423" t="s">
+        <v>1010</v>
+      </c>
+      <c r="L423" s="17">
+        <v>46100</v>
+      </c>
+    </row>
+    <row r="424" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A424" t="s">
+        <v>19</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C424" s="1">
+        <v>46222</v>
+      </c>
+      <c r="D424" t="s">
+        <v>215</v>
+      </c>
+      <c r="E424" t="s">
+        <v>216</v>
+      </c>
+      <c r="F424" t="s">
+        <v>217</v>
+      </c>
+      <c r="G424">
+        <v>1</v>
+      </c>
+      <c r="J424" t="s">
+        <v>997</v>
+      </c>
+      <c r="K424" t="s">
+        <v>1010</v>
+      </c>
+      <c r="L424" s="17">
+        <v>46100</v>
+      </c>
+    </row>
+    <row r="425" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A425" t="s">
+        <v>25</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C425" s="1">
+        <v>46242</v>
+      </c>
+      <c r="D425" t="s">
+        <v>482</v>
+      </c>
+      <c r="E425" t="s">
+        <v>182</v>
+      </c>
+      <c r="F425" t="s">
+        <v>183</v>
+      </c>
+      <c r="G425">
+        <v>1</v>
+      </c>
+      <c r="J425" t="s">
+        <v>997</v>
+      </c>
+      <c r="K425" t="s">
+        <v>1010</v>
+      </c>
+      <c r="L425" s="17">
+        <v>46100</v>
+      </c>
+    </row>
+    <row r="426" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A426" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B426" s="13" t="s">
+        <v>930</v>
+      </c>
+      <c r="C426" s="23">
+        <v>46161</v>
+      </c>
+      <c r="D426" s="13" t="s">
+        <v>931</v>
+      </c>
+      <c r="E426" s="13" t="s">
+        <v>932</v>
+      </c>
+      <c r="F426" s="13" t="s">
+        <v>933</v>
+      </c>
+      <c r="G426" s="13">
+        <v>1</v>
+      </c>
+      <c r="K426" t="s">
+        <v>1011</v>
+      </c>
+      <c r="L426" s="17">
+        <v>46100</v>
+      </c>
+    </row>
+    <row r="427" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A427" t="s">
+        <v>23</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C427" s="9">
+        <v>46131</v>
+      </c>
+      <c r="D427" t="s">
+        <v>131</v>
+      </c>
+      <c r="E427" t="s">
+        <v>132</v>
+      </c>
+      <c r="F427" t="s">
+        <v>133</v>
+      </c>
+      <c r="G427">
+        <v>1</v>
+      </c>
+      <c r="J427" t="s">
+        <v>134</v>
+      </c>
+      <c r="K427" t="s">
+        <v>1013</v>
+      </c>
+      <c r="L427" s="17">
+        <v>46100</v>
+      </c>
+    </row>
+    <row r="428" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A428" t="s">
+        <v>23</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C428" s="1">
+        <v>46122</v>
+      </c>
+      <c r="D428" t="s">
+        <v>805</v>
+      </c>
+      <c r="E428" t="s">
+        <v>806</v>
+      </c>
+      <c r="F428" t="s">
+        <v>807</v>
+      </c>
+      <c r="G428">
+        <v>1</v>
+      </c>
+      <c r="J428" t="s">
+        <v>1015</v>
+      </c>
+      <c r="K428" t="s">
+        <v>1016</v>
+      </c>
+      <c r="L428" s="17">
+        <v>46100</v>
+      </c>
+    </row>
+    <row r="429" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A429" t="s">
+        <v>23</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C429" s="1">
+        <v>46129</v>
+      </c>
+      <c r="D429" t="s">
+        <v>805</v>
+      </c>
+      <c r="E429" t="s">
+        <v>806</v>
+      </c>
+      <c r="F429" t="s">
+        <v>807</v>
+      </c>
+      <c r="G429">
+        <v>1</v>
+      </c>
+      <c r="J429" t="s">
+        <v>1017</v>
+      </c>
+      <c r="K429" t="s">
+        <v>1018</v>
+      </c>
+      <c r="L429" s="17">
+        <v>46100</v>
+      </c>
+    </row>
+    <row r="430" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A430" t="s">
+        <v>20</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C430" s="1">
+        <v>46193</v>
+      </c>
+      <c r="D430" t="s">
+        <v>124</v>
+      </c>
+      <c r="E430" t="s">
+        <v>86</v>
+      </c>
+      <c r="F430" t="s">
+        <v>87</v>
+      </c>
+      <c r="G430">
+        <v>1</v>
+      </c>
+      <c r="J430" t="s">
+        <v>1029</v>
+      </c>
+      <c r="K430" t="s">
+        <v>1030</v>
+      </c>
+      <c r="L430" s="17">
+        <v>46100</v>
+      </c>
+    </row>
+    <row r="431" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A431" t="s">
+        <v>20</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C431" s="1">
+        <v>46169</v>
+      </c>
+      <c r="D431" t="s">
+        <v>584</v>
+      </c>
+      <c r="E431" t="s">
+        <v>10</v>
+      </c>
+      <c r="F431" t="s">
+        <v>55</v>
+      </c>
+      <c r="G431">
+        <v>1</v>
+      </c>
+      <c r="J431" t="s">
+        <v>1032</v>
+      </c>
+      <c r="K431" t="s">
+        <v>1033</v>
+      </c>
+      <c r="L431" s="17">
+        <v>46100</v>
+      </c>
+    </row>
+    <row r="432" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A432" t="s">
+        <v>20</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C432" s="1">
+        <v>46204</v>
+      </c>
+      <c r="D432" t="s">
+        <v>584</v>
+      </c>
+      <c r="E432" t="s">
+        <v>10</v>
+      </c>
+      <c r="F432" t="s">
+        <v>55</v>
+      </c>
+      <c r="G432">
+        <v>1</v>
+      </c>
+      <c r="J432" t="s">
+        <v>1032</v>
+      </c>
+      <c r="K432" t="s">
+        <v>1033</v>
+      </c>
+      <c r="L432" s="17">
+        <v>46100</v>
+      </c>
+    </row>
+    <row r="433" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A433" t="s">
+        <v>20</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C433" s="1">
+        <v>46232</v>
+      </c>
+      <c r="D433" t="s">
+        <v>584</v>
+      </c>
+      <c r="E433" t="s">
+        <v>10</v>
+      </c>
+      <c r="F433" t="s">
+        <v>55</v>
+      </c>
+      <c r="G433">
+        <v>1</v>
+      </c>
+      <c r="J433" t="s">
+        <v>1032</v>
+      </c>
+      <c r="K433" t="s">
+        <v>1033</v>
+      </c>
+      <c r="L433" s="17">
+        <v>46100</v>
+      </c>
+    </row>
+    <row r="434" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A434" t="s">
+        <v>20</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C434" s="1">
+        <v>46253</v>
+      </c>
+      <c r="D434" t="s">
+        <v>584</v>
+      </c>
+      <c r="E434" t="s">
+        <v>10</v>
+      </c>
+      <c r="F434" t="s">
+        <v>55</v>
+      </c>
+      <c r="G434">
+        <v>1</v>
+      </c>
+      <c r="J434" t="s">
+        <v>1032</v>
+      </c>
+      <c r="K434" t="s">
+        <v>1033</v>
+      </c>
+      <c r="L434" s="17">
+        <v>46100</v>
+      </c>
+    </row>
+    <row r="435" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A435" t="s">
+        <v>20</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C435" s="1">
+        <v>46103</v>
+      </c>
+      <c r="D435" t="s">
+        <v>835</v>
+      </c>
+      <c r="E435" t="s">
+        <v>836</v>
+      </c>
+      <c r="F435" t="s">
+        <v>837</v>
+      </c>
+      <c r="G435">
+        <v>1</v>
+      </c>
+      <c r="J435" t="s">
+        <v>1035</v>
+      </c>
+      <c r="K435" t="s">
+        <v>1036</v>
+      </c>
+      <c r="L435" s="17">
+        <v>46100</v>
+      </c>
+    </row>
+    <row r="436" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A436" t="s">
+        <v>192</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C436" s="1">
+        <v>46151</v>
+      </c>
+      <c r="D436" t="s">
+        <v>423</v>
+      </c>
+      <c r="E436" t="s">
+        <v>424</v>
+      </c>
+      <c r="F436" t="s">
+        <v>425</v>
+      </c>
+      <c r="G436">
+        <v>1</v>
+      </c>
+      <c r="J436" t="s">
+        <v>674</v>
+      </c>
+      <c r="K436" t="s">
+        <v>1038</v>
+      </c>
+      <c r="L436" s="17">
+        <v>46103</v>
+      </c>
+    </row>
+    <row r="437" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A437" t="s">
+        <v>192</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C437" s="1">
+        <v>46163</v>
+      </c>
+      <c r="D437" t="s">
+        <v>556</v>
+      </c>
+      <c r="E437" t="s">
+        <v>557</v>
+      </c>
+      <c r="F437" t="s">
+        <v>1040</v>
+      </c>
+      <c r="G437">
+        <v>1</v>
+      </c>
+      <c r="K437" t="s">
+        <v>1041</v>
+      </c>
+      <c r="L437" s="17">
+        <v>46103</v>
+      </c>
+    </row>
+    <row r="438" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A438" t="s">
+        <v>23</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C438" s="1">
+        <v>46173</v>
+      </c>
+      <c r="D438" t="s">
+        <v>95</v>
+      </c>
+      <c r="E438" t="s">
+        <v>96</v>
+      </c>
+      <c r="F438" t="s">
+        <v>97</v>
+      </c>
+      <c r="G438">
+        <v>2</v>
+      </c>
+      <c r="H438" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J438" t="s">
+        <v>655</v>
+      </c>
+      <c r="K438" t="s">
+        <v>1043</v>
+      </c>
+      <c r="L438" s="17">
+        <v>46103</v>
+      </c>
+    </row>
+    <row r="439" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A439" t="s">
+        <v>21</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C439" s="1">
+        <v>46158</v>
+      </c>
+      <c r="D439" t="s">
+        <v>31</v>
+      </c>
+      <c r="E439" t="s">
+        <v>32</v>
+      </c>
+      <c r="F439" t="s">
+        <v>50</v>
+      </c>
+      <c r="G439">
+        <v>2</v>
+      </c>
+      <c r="H439" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="J439" t="s">
+        <v>176</v>
+      </c>
+      <c r="K439" t="s">
+        <v>1045</v>
+      </c>
+      <c r="L439" s="17">
+        <v>46103</v>
+      </c>
+    </row>
+    <row r="440" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A440" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="B440" s="2" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C440" s="3">
+        <v>46138</v>
+      </c>
+      <c r="D440" s="2" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E440" s="2" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F440" s="2" t="s">
+        <v>1049</v>
+      </c>
+      <c r="G440" s="2">
+        <v>1</v>
+      </c>
+      <c r="J440" t="s">
+        <v>1050</v>
+      </c>
+      <c r="K440" t="s">
+        <v>1051</v>
+      </c>
+      <c r="L440" s="17">
+        <v>46103</v>
+      </c>
+    </row>
+    <row r="441" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A441" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B441" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C441" s="3">
+        <v>46123</v>
+      </c>
+      <c r="D441" s="2" t="s">
+        <v>809</v>
+      </c>
+      <c r="E441" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F441" s="2" t="s">
+        <v>810</v>
+      </c>
+      <c r="G441" s="2">
+        <v>2</v>
+      </c>
+      <c r="J441" t="s">
+        <v>1053</v>
+      </c>
+      <c r="K441" t="s">
+        <v>1054</v>
+      </c>
+      <c r="L441" s="17">
+        <v>46103</v>
+      </c>
+    </row>
+    <row r="442" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A442" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B442" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C442" s="3">
+        <v>46138</v>
+      </c>
+      <c r="D442" s="2" t="s">
+        <v>809</v>
+      </c>
+      <c r="E442" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F442" s="2" t="s">
+        <v>810</v>
+      </c>
+      <c r="G442" s="2">
+        <v>2</v>
+      </c>
+      <c r="J442" t="s">
+        <v>1053</v>
+      </c>
+      <c r="K442" t="s">
+        <v>1055</v>
+      </c>
+      <c r="L442" s="17">
+        <v>46103</v>
+      </c>
+    </row>
+    <row r="443" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A443" t="s">
+        <v>23</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C443" s="1">
+        <v>46124</v>
+      </c>
+      <c r="D443" t="s">
+        <v>492</v>
+      </c>
+      <c r="E443" t="s">
+        <v>493</v>
+      </c>
+      <c r="F443" t="s">
+        <v>494</v>
+      </c>
+      <c r="G443">
+        <v>1</v>
+      </c>
+      <c r="J443" t="s">
+        <v>1057</v>
+      </c>
+      <c r="K443" t="s">
+        <v>1058</v>
+      </c>
+      <c r="L443" s="17">
+        <v>46104</v>
+      </c>
+    </row>
+    <row r="444" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A444" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B444" s="12" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C444" s="11">
+        <v>46186</v>
+      </c>
+      <c r="D444" s="12" t="s">
+        <v>648</v>
+      </c>
+      <c r="E444" s="12" t="s">
+        <v>605</v>
+      </c>
+      <c r="F444" s="12" t="s">
+        <v>606</v>
+      </c>
+      <c r="G444" s="12">
+        <v>1</v>
+      </c>
+      <c r="J444" t="s">
+        <v>1060</v>
+      </c>
+      <c r="K444" t="s">
+        <v>1061</v>
+      </c>
+      <c r="L444" s="17">
+        <v>46105</v>
+      </c>
+    </row>
+    <row r="445" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A445" s="12" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C445" s="1">
+        <v>46151</v>
+      </c>
+      <c r="D445" t="s">
+        <v>594</v>
+      </c>
+      <c r="E445" t="s">
+        <v>595</v>
+      </c>
+      <c r="F445" t="s">
+        <v>596</v>
+      </c>
+      <c r="G445" s="12">
+        <v>1</v>
+      </c>
+      <c r="J445" t="s">
+        <v>983</v>
+      </c>
+      <c r="K445" t="s">
+        <v>1064</v>
+      </c>
+      <c r="L445" s="17">
+        <v>46105</v>
+      </c>
+    </row>
+    <row r="446" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A446" t="s">
+        <v>19</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C446" s="1">
+        <v>46140</v>
+      </c>
+      <c r="D446" t="s">
+        <v>560</v>
+      </c>
+      <c r="E446" t="s">
+        <v>561</v>
+      </c>
+      <c r="F446" t="s">
+        <v>562</v>
+      </c>
+      <c r="G446">
+        <v>1</v>
+      </c>
+      <c r="J446" t="s">
+        <v>563</v>
+      </c>
+      <c r="K446" t="s">
+        <v>1066</v>
+      </c>
+      <c r="L446" s="17">
+        <v>46106</v>
+      </c>
+    </row>
+    <row r="447" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A447" t="s">
+        <v>19</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C447" s="1">
+        <v>46175</v>
+      </c>
+      <c r="D447" t="s">
+        <v>560</v>
+      </c>
+      <c r="E447" t="s">
+        <v>561</v>
+      </c>
+      <c r="F447" t="s">
+        <v>562</v>
+      </c>
+      <c r="G447">
+        <v>1</v>
+      </c>
+      <c r="J447" t="s">
+        <v>563</v>
+      </c>
+      <c r="K447" t="s">
+        <v>1066</v>
+      </c>
+      <c r="L447" s="17">
+        <v>46106</v>
+      </c>
+    </row>
+    <row r="448" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A448" t="s">
+        <v>19</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C448" s="1">
+        <v>46203</v>
+      </c>
+      <c r="D448" t="s">
+        <v>560</v>
+      </c>
+      <c r="E448" t="s">
+        <v>561</v>
+      </c>
+      <c r="F448" t="s">
+        <v>562</v>
+      </c>
+      <c r="G448">
+        <v>1</v>
+      </c>
+      <c r="J448" t="s">
+        <v>563</v>
+      </c>
+      <c r="K448" t="s">
+        <v>1066</v>
+      </c>
+      <c r="L448" s="17">
+        <v>46106</v>
+      </c>
+    </row>
+    <row r="449" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A449" t="s">
+        <v>19</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C449" s="1">
+        <v>46231</v>
+      </c>
+      <c r="D449" t="s">
+        <v>560</v>
+      </c>
+      <c r="E449" t="s">
+        <v>561</v>
+      </c>
+      <c r="F449" t="s">
+        <v>562</v>
+      </c>
+      <c r="G449">
+        <v>1</v>
+      </c>
+      <c r="J449" t="s">
+        <v>563</v>
+      </c>
+      <c r="K449" t="s">
+        <v>1066</v>
+      </c>
+      <c r="L449" s="17">
+        <v>46106</v>
+      </c>
+    </row>
+    <row r="450" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A450" t="s">
+        <v>19</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C450" s="1">
+        <v>46259</v>
+      </c>
+      <c r="D450" t="s">
+        <v>560</v>
+      </c>
+      <c r="E450" t="s">
+        <v>561</v>
+      </c>
+      <c r="F450" t="s">
+        <v>562</v>
+      </c>
+      <c r="G450">
+        <v>1</v>
+      </c>
+      <c r="J450" t="s">
+        <v>563</v>
+      </c>
+      <c r="K450" t="s">
+        <v>1066</v>
+      </c>
+      <c r="L450" s="17">
+        <v>46106</v>
+      </c>
+    </row>
+    <row r="451" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A451" t="s">
+        <v>18</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C451" s="1">
+        <v>46146</v>
+      </c>
+      <c r="D451" t="s">
+        <v>178</v>
+      </c>
+      <c r="E451" t="s">
+        <v>145</v>
+      </c>
+      <c r="F451" t="s">
+        <v>146</v>
+      </c>
+      <c r="G451">
+        <v>1</v>
+      </c>
+      <c r="K451" t="s">
+        <v>1068</v>
+      </c>
+      <c r="L451" s="17">
+        <v>46106</v>
+      </c>
+    </row>
+    <row r="452" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A452" t="s">
+        <v>18</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C452" s="1">
+        <v>46151</v>
+      </c>
+      <c r="D452" t="s">
+        <v>103</v>
+      </c>
+      <c r="E452" t="s">
+        <v>104</v>
+      </c>
+      <c r="F452" t="s">
+        <v>105</v>
+      </c>
+      <c r="G452">
+        <v>1</v>
+      </c>
+      <c r="K452" t="s">
+        <v>1070</v>
+      </c>
+      <c r="L452" s="17">
+        <v>46106</v>
+      </c>
+    </row>
+    <row r="453" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A453" t="s">
+        <v>18</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C453" s="1">
+        <v>46152</v>
+      </c>
+      <c r="D453" t="s">
+        <v>103</v>
+      </c>
+      <c r="E453" t="s">
+        <v>104</v>
+      </c>
+      <c r="F453" t="s">
+        <v>105</v>
+      </c>
+      <c r="G453">
+        <v>1</v>
+      </c>
+      <c r="K453" t="s">
+        <v>1070</v>
+      </c>
+      <c r="L453" s="17">
+        <v>46106</v>
+      </c>
+    </row>
+    <row r="454" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A454" t="s">
+        <v>23</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C454" s="1">
+        <v>46131</v>
+      </c>
+      <c r="D454" t="s">
+        <v>620</v>
+      </c>
+      <c r="E454" t="s">
+        <v>621</v>
+      </c>
+      <c r="F454" t="s">
+        <v>622</v>
+      </c>
+      <c r="G454">
+        <v>1</v>
+      </c>
+      <c r="J454" t="s">
+        <v>590</v>
+      </c>
+      <c r="K454" t="s">
+        <v>1072</v>
+      </c>
+      <c r="L454" s="17">
+        <v>46106</v>
+      </c>
+    </row>
+    <row r="455" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A455" t="s">
+        <v>20</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C455" s="1">
+        <v>46124</v>
+      </c>
+      <c r="D455" t="s">
+        <v>685</v>
+      </c>
+      <c r="E455" t="s">
+        <v>686</v>
+      </c>
+      <c r="F455" t="s">
+        <v>687</v>
+      </c>
+      <c r="G455">
+        <v>1</v>
+      </c>
+      <c r="K455" t="s">
+        <v>1074</v>
+      </c>
+      <c r="L455" s="17">
+        <v>46106</v>
+      </c>
+    </row>
+    <row r="456" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A456" t="s">
+        <v>20</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C456" s="1">
+        <v>46124</v>
+      </c>
+      <c r="D456" t="s">
+        <v>685</v>
+      </c>
+      <c r="E456" t="s">
+        <v>686</v>
+      </c>
+      <c r="F456" t="s">
+        <v>687</v>
+      </c>
+      <c r="G456">
+        <v>1</v>
+      </c>
+      <c r="K456" t="s">
+        <v>1074</v>
+      </c>
+      <c r="L456" s="17">
+        <v>46106</v>
+      </c>
+    </row>
+    <row r="457" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A457" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B457" s="2" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C457" s="3">
+        <v>46138</v>
+      </c>
+      <c r="D457" s="2" t="s">
+        <v>809</v>
+      </c>
+      <c r="E457" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F457" s="2" t="s">
+        <v>810</v>
+      </c>
+      <c r="G457" s="2">
+        <v>2</v>
+      </c>
+      <c r="H457" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J457" t="s">
+        <v>1077</v>
+      </c>
+      <c r="K457" t="s">
+        <v>1078</v>
+      </c>
+      <c r="L457" s="17">
+        <v>46106</v>
+      </c>
+    </row>
+    <row r="458" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A458" t="s">
+        <v>23</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C458" s="1">
+        <v>46151</v>
+      </c>
+      <c r="D458" t="s">
+        <v>95</v>
+      </c>
+      <c r="E458" t="s">
+        <v>96</v>
+      </c>
+      <c r="F458" t="s">
+        <v>97</v>
+      </c>
+      <c r="G458" s="24">
+        <v>2</v>
+      </c>
+      <c r="J458" t="s">
+        <v>1080</v>
+      </c>
+      <c r="K458" t="s">
+        <v>1081</v>
+      </c>
+      <c r="L458" s="17">
+        <v>46106</v>
+      </c>
+    </row>
+    <row r="459" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A459" t="s">
+        <v>23</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C459" s="1">
+        <v>46152</v>
+      </c>
+      <c r="D459" t="s">
+        <v>95</v>
+      </c>
+      <c r="E459" t="s">
+        <v>96</v>
+      </c>
+      <c r="F459" t="s">
+        <v>97</v>
+      </c>
+      <c r="G459" s="24">
+        <v>2</v>
+      </c>
+      <c r="J459" t="s">
+        <v>1080</v>
+      </c>
+      <c r="K459" t="s">
+        <v>1081</v>
+      </c>
+      <c r="L459" s="17">
+        <v>46106</v>
+      </c>
+    </row>
+    <row r="460" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A460" t="s">
+        <v>20</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C460" s="1">
+        <v>46225</v>
+      </c>
+      <c r="D460" t="s">
+        <v>412</v>
+      </c>
+      <c r="E460" t="s">
+        <v>413</v>
+      </c>
+      <c r="F460" t="s">
+        <v>414</v>
+      </c>
+      <c r="G460">
+        <v>2</v>
+      </c>
+      <c r="J460" t="s">
+        <v>1083</v>
+      </c>
+      <c r="K460" t="s">
+        <v>1084</v>
+      </c>
+      <c r="L460" s="17">
+        <v>46106</v>
+      </c>
+    </row>
+    <row r="461" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A461" t="s">
+        <v>20</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C461" s="1">
+        <v>46235</v>
+      </c>
+      <c r="D461" t="s">
+        <v>412</v>
+      </c>
+      <c r="E461" t="s">
+        <v>413</v>
+      </c>
+      <c r="F461" t="s">
+        <v>414</v>
+      </c>
+      <c r="G461">
+        <v>2</v>
+      </c>
+      <c r="J461" t="s">
+        <v>1086</v>
+      </c>
+      <c r="K461" t="s">
+        <v>1087</v>
+      </c>
+      <c r="L461" s="17">
+        <v>46106</v>
+      </c>
+    </row>
+    <row r="462" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A462" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B462" s="2" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C462" s="23">
+        <v>46141</v>
+      </c>
+      <c r="D462" s="2" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E462" s="2" t="s">
+        <v>1089</v>
+      </c>
+      <c r="F462" s="2" t="s">
+        <v>1090</v>
+      </c>
+      <c r="G462" s="25">
+        <v>2</v>
+      </c>
+      <c r="J462" t="s">
+        <v>42</v>
+      </c>
+      <c r="K462" t="s">
+        <v>1091</v>
+      </c>
+      <c r="L462" s="17">
+        <v>46107</v>
+      </c>
+    </row>
+    <row r="463" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A463" t="s">
+        <v>21</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C463" s="1">
+        <v>46137</v>
+      </c>
+      <c r="D463" t="s">
+        <v>387</v>
+      </c>
+      <c r="E463" t="s">
+        <v>388</v>
+      </c>
+      <c r="F463" t="s">
+        <v>389</v>
+      </c>
+      <c r="G463">
+        <v>1</v>
+      </c>
+      <c r="K463" t="s">
+        <v>1093</v>
+      </c>
+      <c r="L463" s="17">
+        <v>46107</v>
+      </c>
+    </row>
+    <row r="464" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A464" t="s">
+        <v>18</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C464" s="1">
+        <v>46123</v>
+      </c>
+      <c r="D464" t="s">
+        <v>620</v>
+      </c>
+      <c r="E464" t="s">
+        <v>621</v>
+      </c>
+      <c r="F464" t="s">
+        <v>622</v>
+      </c>
+      <c r="G464">
+        <v>1</v>
+      </c>
+      <c r="J464" t="s">
+        <v>1095</v>
+      </c>
+      <c r="K464" t="s">
+        <v>1096</v>
+      </c>
+      <c r="L464" s="17">
+        <v>46107</v>
+      </c>
+    </row>
+    <row r="465" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A465" t="s">
+        <v>20</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C465" s="1">
+        <v>46187</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E465" t="s">
+        <v>1099</v>
+      </c>
+      <c r="F465" t="s">
+        <v>1100</v>
+      </c>
+      <c r="G465" s="12">
+        <v>1</v>
+      </c>
+      <c r="J465" t="s">
+        <v>1101</v>
+      </c>
+      <c r="K465" t="s">
+        <v>1102</v>
+      </c>
+      <c r="L465" s="17">
+        <v>46107</v>
+      </c>
+    </row>
+    <row r="466" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A466" t="s">
+        <v>21</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C466" s="9">
+        <v>46197</v>
+      </c>
+      <c r="D466" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E466" t="s">
+        <v>7</v>
+      </c>
+      <c r="F466" t="s">
+        <v>56</v>
+      </c>
+      <c r="G466">
+        <v>1</v>
+      </c>
+      <c r="J466" t="s">
+        <v>1105</v>
+      </c>
+      <c r="K466" t="s">
+        <v>1106</v>
+      </c>
+      <c r="L466" s="17">
+        <v>46107</v>
+      </c>
+    </row>
+    <row r="467" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A467" t="s">
+        <v>21</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C467" s="1">
+        <v>46144</v>
+      </c>
+      <c r="D467" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E467" t="s">
+        <v>7</v>
+      </c>
+      <c r="F467" t="s">
+        <v>56</v>
+      </c>
+      <c r="G467">
+        <v>2</v>
+      </c>
+      <c r="H467" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J467" t="s">
+        <v>195</v>
+      </c>
+      <c r="K467" t="s">
+        <v>1108</v>
+      </c>
+      <c r="L467" s="17">
+        <v>46107</v>
+      </c>
+    </row>
+    <row r="468" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A468" t="s">
+        <v>21</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C468" s="1">
+        <v>46183</v>
+      </c>
+      <c r="D468" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E468" t="s">
+        <v>7</v>
+      </c>
+      <c r="F468" t="s">
+        <v>56</v>
+      </c>
+      <c r="G468">
+        <v>1</v>
+      </c>
+      <c r="J468" t="s">
+        <v>1105</v>
+      </c>
+      <c r="K468" t="s">
+        <v>1110</v>
+      </c>
+      <c r="L468" s="17">
+        <v>46107</v>
+      </c>
+    </row>
+    <row r="469" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A469" t="s">
+        <v>18</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C469" s="1">
+        <v>46123</v>
+      </c>
+      <c r="D469" t="s">
+        <v>544</v>
+      </c>
+      <c r="E469" t="s">
+        <v>545</v>
+      </c>
+      <c r="F469" t="s">
+        <v>546</v>
+      </c>
+      <c r="G469">
+        <v>1</v>
+      </c>
+      <c r="J469" t="s">
+        <v>1112</v>
+      </c>
+      <c r="K469" t="s">
+        <v>1113</v>
+      </c>
+      <c r="L469" s="17">
+        <v>46107</v>
+      </c>
+    </row>
+    <row r="470" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A470" t="s">
+        <v>18</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C470" s="1">
+        <v>46131</v>
+      </c>
+      <c r="D470" t="s">
+        <v>393</v>
+      </c>
+      <c r="E470" t="s">
+        <v>394</v>
+      </c>
+      <c r="F470" t="s">
+        <v>395</v>
+      </c>
+      <c r="G470">
+        <v>1</v>
+      </c>
+      <c r="K470" t="s">
+        <v>1115</v>
+      </c>
+      <c r="L470" s="17">
+        <v>46107</v>
+      </c>
+    </row>
+    <row r="471" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A471" t="s">
+        <v>18</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C471" s="1">
+        <v>46250</v>
+      </c>
+      <c r="D471" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E471" t="s">
+        <v>1117</v>
+      </c>
+      <c r="F471" t="s">
+        <v>1118</v>
+      </c>
+      <c r="G471">
+        <v>1</v>
+      </c>
+      <c r="K471" t="s">
+        <v>1115</v>
+      </c>
+      <c r="L471" s="17">
+        <v>46107</v>
+      </c>
+    </row>
+    <row r="472" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A472" t="s">
+        <v>18</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C472" s="1">
+        <v>46271</v>
+      </c>
+      <c r="D472" t="s">
+        <v>544</v>
+      </c>
+      <c r="E472" t="s">
+        <v>545</v>
+      </c>
+      <c r="F472" t="s">
+        <v>546</v>
+      </c>
+      <c r="G472">
+        <v>1</v>
+      </c>
+      <c r="J472" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K472" t="s">
+        <v>1115</v>
+      </c>
+      <c r="L472" s="17">
+        <v>46107</v>
+      </c>
+    </row>
+    <row r="473" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A473" t="s">
+        <v>21</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C473" s="1">
+        <v>46158</v>
+      </c>
+      <c r="D473" t="s">
+        <v>141</v>
+      </c>
+      <c r="E473" t="s">
+        <v>142</v>
+      </c>
+      <c r="F473" t="s">
+        <v>143</v>
+      </c>
+      <c r="G473">
+        <v>1</v>
+      </c>
+      <c r="K473" t="s">
+        <v>1121</v>
+      </c>
+      <c r="L473" s="17">
+        <v>46107</v>
+      </c>
+    </row>
+    <row r="474" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A474" t="s">
+        <v>21</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C474" s="1">
+        <v>46194</v>
+      </c>
+      <c r="D474" t="s">
+        <v>92</v>
+      </c>
+      <c r="E474" t="s">
+        <v>93</v>
+      </c>
+      <c r="F474" t="s">
+        <v>94</v>
+      </c>
+      <c r="G474">
+        <v>1</v>
+      </c>
+      <c r="K474" t="s">
+        <v>1121</v>
+      </c>
+      <c r="L474" s="17">
+        <v>46107</v>
+      </c>
+    </row>
+    <row r="475" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A475" t="s">
+        <v>21</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C475" s="1">
+        <v>46264</v>
+      </c>
+      <c r="D475" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E475" t="s">
+        <v>1123</v>
+      </c>
+      <c r="F475" t="s">
+        <v>1124</v>
+      </c>
+      <c r="G475">
+        <v>1</v>
+      </c>
+      <c r="K475" t="s">
+        <v>1121</v>
+      </c>
+      <c r="L475" s="17">
+        <v>46107</v>
+      </c>
+    </row>
+    <row r="476" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A476" t="s">
+        <v>21</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C476" s="1">
+        <v>46155</v>
+      </c>
+      <c r="D476" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E476" t="s">
+        <v>7</v>
+      </c>
+      <c r="F476" t="s">
+        <v>56</v>
+      </c>
+      <c r="G476">
+        <v>2</v>
+      </c>
+      <c r="H476" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J476" t="s">
+        <v>195</v>
+      </c>
+      <c r="K476" t="s">
+        <v>1125</v>
+      </c>
+      <c r="L476" s="17">
+        <v>46108</v>
+      </c>
+    </row>
+    <row r="477" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A477" t="s">
+        <v>28</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C477" s="1">
+        <v>46151</v>
+      </c>
+      <c r="D477" t="s">
+        <v>156</v>
+      </c>
+      <c r="E477" t="s">
+        <v>89</v>
+      </c>
+      <c r="F477" t="s">
+        <v>90</v>
+      </c>
+      <c r="G477">
+        <v>1</v>
+      </c>
+      <c r="J477" t="s">
+        <v>590</v>
+      </c>
+      <c r="K477" t="s">
+        <v>1127</v>
+      </c>
+      <c r="L477" s="17">
+        <v>46108</v>
+      </c>
+    </row>
+    <row r="478" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A478" t="s">
+        <v>28</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C478" s="1">
+        <v>46152</v>
+      </c>
+      <c r="D478" t="s">
+        <v>156</v>
+      </c>
+      <c r="E478" t="s">
+        <v>89</v>
+      </c>
+      <c r="F478" t="s">
+        <v>90</v>
+      </c>
+      <c r="G478">
+        <v>1</v>
+      </c>
+      <c r="J478" t="s">
+        <v>590</v>
+      </c>
+      <c r="K478" t="s">
+        <v>1127</v>
+      </c>
+      <c r="L478" s="17">
+        <v>46108</v>
+      </c>
+    </row>
+    <row r="479" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A479" t="s">
+        <v>21</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C479" s="1">
+        <v>46182</v>
+      </c>
+      <c r="D479" t="s">
+        <v>31</v>
+      </c>
+      <c r="E479" t="s">
+        <v>32</v>
+      </c>
+      <c r="F479" t="s">
+        <v>50</v>
+      </c>
+      <c r="G479">
+        <v>2</v>
+      </c>
+      <c r="H479" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J479" t="s">
+        <v>176</v>
+      </c>
+      <c r="K479" t="s">
+        <v>1129</v>
+      </c>
+      <c r="L479" s="17">
+        <v>46108</v>
+      </c>
+    </row>
+    <row r="480" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A480" t="s">
+        <v>21</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C480" s="1">
+        <v>46210</v>
+      </c>
+      <c r="D480" t="s">
+        <v>31</v>
+      </c>
+      <c r="E480" t="s">
+        <v>32</v>
+      </c>
+      <c r="F480" t="s">
+        <v>50</v>
+      </c>
+      <c r="G480">
+        <v>2</v>
+      </c>
+      <c r="H480" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="J480" t="s">
+        <v>176</v>
+      </c>
+      <c r="K480" t="s">
+        <v>1129</v>
+      </c>
+      <c r="L480" s="17">
+        <v>46108</v>
+      </c>
+    </row>
+    <row r="481" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A481" t="s">
+        <v>20</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C481" s="1">
+        <v>46153</v>
+      </c>
+      <c r="D481" t="s">
+        <v>82</v>
+      </c>
+      <c r="E481" t="s">
+        <v>8</v>
+      </c>
+      <c r="F481" t="s">
+        <v>52</v>
+      </c>
+      <c r="G481">
+        <v>1</v>
+      </c>
+      <c r="J481" t="s">
+        <v>1131</v>
+      </c>
+      <c r="K481" t="s">
+        <v>1132</v>
+      </c>
+      <c r="L481" s="17">
+        <v>46109</v>
+      </c>
+    </row>
+    <row r="482" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A482" t="s">
+        <v>23</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C482" s="1">
+        <v>46181</v>
+      </c>
+      <c r="D482" t="s">
+        <v>400</v>
+      </c>
+      <c r="E482" t="s">
+        <v>401</v>
+      </c>
+      <c r="F482" t="s">
+        <v>402</v>
+      </c>
+      <c r="G482">
+        <v>1</v>
+      </c>
+      <c r="J482" t="s">
+        <v>1131</v>
+      </c>
+      <c r="K482" t="s">
+        <v>1132</v>
+      </c>
+      <c r="L482" s="17">
+        <v>46109</v>
+      </c>
+    </row>
+    <row r="483" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A483" t="s">
+        <v>20</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C483" s="1">
+        <v>46209</v>
+      </c>
+      <c r="D483" t="s">
+        <v>82</v>
+      </c>
+      <c r="E483" t="s">
+        <v>8</v>
+      </c>
+      <c r="F483" t="s">
+        <v>52</v>
+      </c>
+      <c r="G483">
+        <v>1</v>
+      </c>
+      <c r="J483" t="s">
+        <v>1131</v>
+      </c>
+      <c r="K483" t="s">
+        <v>1132</v>
+      </c>
+      <c r="L483" s="17">
+        <v>46109</v>
+      </c>
+    </row>
+    <row r="484" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A484" t="s">
+        <v>23</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C484" s="1">
+        <v>46230</v>
+      </c>
+      <c r="D484" t="s">
+        <v>949</v>
+      </c>
+      <c r="E484" t="s">
+        <v>1133</v>
+      </c>
+      <c r="F484" t="s">
+        <v>951</v>
+      </c>
+      <c r="G484">
+        <v>1</v>
+      </c>
+      <c r="J484" t="s">
+        <v>1131</v>
+      </c>
+      <c r="K484" t="s">
+        <v>1132</v>
+      </c>
+      <c r="L484" s="17">
+        <v>46109</v>
+      </c>
+    </row>
+    <row r="485" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A485" t="s">
+        <v>28</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C485" s="1">
+        <v>46138</v>
+      </c>
+      <c r="D485" t="s">
+        <v>447</v>
+      </c>
+      <c r="E485" t="s">
+        <v>448</v>
+      </c>
+      <c r="F485" t="s">
+        <v>449</v>
+      </c>
+      <c r="G485">
+        <v>2</v>
+      </c>
+      <c r="H485" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="J485" t="s">
+        <v>1135</v>
+      </c>
+      <c r="K485" t="s">
+        <v>1136</v>
+      </c>
+      <c r="L485" s="17">
+        <v>46109</v>
+      </c>
+    </row>
+    <row r="486" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A486" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="B486" s="2" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C486" s="3">
+        <v>46152</v>
+      </c>
+      <c r="D486" s="2" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E486" s="2" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F486" s="2" t="s">
+        <v>1049</v>
+      </c>
+      <c r="G486" s="2">
+        <v>1</v>
+      </c>
+      <c r="J486" t="s">
+        <v>1138</v>
+      </c>
+      <c r="K486" t="s">
+        <v>1139</v>
+      </c>
+      <c r="L486" s="17">
+        <v>46109</v>
+      </c>
+    </row>
+    <row r="487" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A487" t="s">
+        <v>28</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C487" s="1">
+        <v>46151</v>
+      </c>
+      <c r="D487" t="s">
+        <v>417</v>
+      </c>
+      <c r="E487" t="s">
+        <v>170</v>
+      </c>
+      <c r="F487" t="s">
+        <v>171</v>
+      </c>
+      <c r="G487">
+        <v>1</v>
+      </c>
+      <c r="K487" t="s">
+        <v>1141</v>
+      </c>
+      <c r="L487" s="17">
+        <v>46109</v>
+      </c>
+    </row>
+    <row r="488" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A488" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="B488" s="2" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C488" s="3">
+        <v>46152</v>
+      </c>
+      <c r="D488" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="E488" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="F488" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="G488" s="2">
+        <v>1</v>
+      </c>
+      <c r="J488" t="s">
+        <v>1143</v>
+      </c>
+      <c r="K488" t="s">
+        <v>1144</v>
+      </c>
+      <c r="L488" s="17">
+        <v>46109</v>
+      </c>
+    </row>
+    <row r="489" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A489" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B489" s="2" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C489" s="3">
+        <v>46116</v>
+      </c>
+      <c r="D489" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="E489" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F489" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="G489" s="2">
+        <v>1</v>
+      </c>
+      <c r="J489" t="s">
+        <v>1146</v>
+      </c>
+      <c r="K489" t="s">
+        <v>1147</v>
+      </c>
+      <c r="L489" s="17">
+        <v>46111</v>
+      </c>
+    </row>
+    <row r="490" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A490" t="s">
+        <v>19</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C490" s="1">
+        <v>46137</v>
+      </c>
+      <c r="D490" t="s">
+        <v>37</v>
+      </c>
+      <c r="E490" t="s">
+        <v>38</v>
+      </c>
+      <c r="F490" t="s">
+        <v>80</v>
+      </c>
+      <c r="G490">
+        <v>1</v>
+      </c>
+      <c r="J490" t="s">
+        <v>184</v>
+      </c>
+      <c r="K490" t="s">
+        <v>1149</v>
+      </c>
+      <c r="L490" s="17">
+        <v>46111</v>
+      </c>
+    </row>
+    <row r="491" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A491" t="s">
+        <v>21</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C491" s="1">
+        <v>46275</v>
+      </c>
+      <c r="D491" t="s">
+        <v>31</v>
+      </c>
+      <c r="E491" t="s">
+        <v>32</v>
+      </c>
+      <c r="F491" t="s">
+        <v>50</v>
+      </c>
+      <c r="G491">
+        <v>1</v>
+      </c>
+      <c r="J491" t="s">
+        <v>126</v>
+      </c>
+      <c r="K491" t="s">
+        <v>1151</v>
+      </c>
+      <c r="L491" s="17">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="492" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A492" t="s">
+        <v>21</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C492" s="1">
+        <v>46277</v>
+      </c>
+      <c r="D492" t="s">
+        <v>31</v>
+      </c>
+      <c r="E492" t="s">
+        <v>32</v>
+      </c>
+      <c r="F492" t="s">
+        <v>50</v>
+      </c>
+      <c r="G492">
+        <v>1</v>
+      </c>
+      <c r="J492" t="s">
+        <v>126</v>
+      </c>
+      <c r="K492" t="s">
+        <v>1153</v>
+      </c>
+      <c r="L492" s="17">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="493" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A493" t="s">
+        <v>21</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C493" s="1">
+        <v>46278</v>
+      </c>
+      <c r="D493" t="s">
+        <v>31</v>
+      </c>
+      <c r="E493" t="s">
+        <v>32</v>
+      </c>
+      <c r="F493" t="s">
+        <v>50</v>
+      </c>
+      <c r="G493">
+        <v>1</v>
+      </c>
+      <c r="J493" t="s">
+        <v>126</v>
+      </c>
+      <c r="K493" t="s">
+        <v>1153</v>
+      </c>
+      <c r="L493" s="17">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="494" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A494" t="s">
+        <v>19</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C494" s="1">
+        <v>46151</v>
+      </c>
+      <c r="D494" t="s">
+        <v>931</v>
+      </c>
+      <c r="E494" t="s">
+        <v>932</v>
+      </c>
+      <c r="F494" t="s">
+        <v>933</v>
+      </c>
+      <c r="G494">
+        <v>1</v>
+      </c>
+      <c r="J494" t="s">
+        <v>1155</v>
+      </c>
+      <c r="K494" t="s">
+        <v>1156</v>
+      </c>
+      <c r="L494" s="17">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="495" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A495" t="s">
+        <v>19</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C495" s="1">
+        <v>46152</v>
+      </c>
+      <c r="D495" t="s">
+        <v>931</v>
+      </c>
+      <c r="E495" t="s">
+        <v>932</v>
+      </c>
+      <c r="F495" t="s">
+        <v>933</v>
+      </c>
+      <c r="G495">
+        <v>1</v>
+      </c>
+      <c r="J495" t="s">
+        <v>1155</v>
+      </c>
+      <c r="K495" t="s">
+        <v>1156</v>
+      </c>
+      <c r="L495" s="17">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="496" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A496" t="s">
+        <v>18</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C496" s="1">
+        <v>46143</v>
+      </c>
+      <c r="D496" t="s">
+        <v>584</v>
+      </c>
+      <c r="E496" t="s">
+        <v>10</v>
+      </c>
+      <c r="F496" t="s">
+        <v>55</v>
+      </c>
+      <c r="G496">
+        <v>1</v>
+      </c>
+      <c r="J496" t="s">
+        <v>1158</v>
+      </c>
+      <c r="K496" t="s">
+        <v>1159</v>
+      </c>
+      <c r="L496" s="17">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="497" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A497" t="s">
+        <v>18</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C497" s="1">
+        <v>46143</v>
+      </c>
+      <c r="D497" t="s">
+        <v>584</v>
+      </c>
+      <c r="E497" t="s">
+        <v>10</v>
+      </c>
+      <c r="F497" t="s">
+        <v>55</v>
+      </c>
+      <c r="G497">
+        <v>1</v>
+      </c>
+      <c r="J497" t="s">
+        <v>1158</v>
+      </c>
+      <c r="K497" t="s">
+        <v>1159</v>
+      </c>
+      <c r="L497" s="17">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="498" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A498" t="s">
+        <v>18</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C498" s="1">
+        <v>46171</v>
+      </c>
+      <c r="D498" t="s">
+        <v>98</v>
+      </c>
+      <c r="E498" t="s">
+        <v>99</v>
+      </c>
+      <c r="F498" t="s">
+        <v>100</v>
+      </c>
+      <c r="G498">
+        <v>1</v>
+      </c>
+      <c r="J498" t="s">
+        <v>1158</v>
+      </c>
+      <c r="K498" t="s">
+        <v>1159</v>
+      </c>
+      <c r="L498" s="17">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="499" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A499" t="s">
+        <v>18</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C499" s="1">
+        <v>46171</v>
+      </c>
+      <c r="D499" t="s">
+        <v>98</v>
+      </c>
+      <c r="E499" t="s">
+        <v>99</v>
+      </c>
+      <c r="F499" t="s">
+        <v>100</v>
+      </c>
+      <c r="G499">
+        <v>1</v>
+      </c>
+      <c r="J499" t="s">
+        <v>1158</v>
+      </c>
+      <c r="K499" t="s">
+        <v>1159</v>
+      </c>
+      <c r="L499" s="17">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="500" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A500" t="s">
+        <v>18</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C500" s="1">
+        <v>46185</v>
+      </c>
+      <c r="D500" t="s">
+        <v>755</v>
+      </c>
+      <c r="E500" t="s">
+        <v>756</v>
+      </c>
+      <c r="F500" t="s">
+        <v>757</v>
+      </c>
+      <c r="G500">
+        <v>1</v>
+      </c>
+      <c r="J500" t="s">
+        <v>1158</v>
+      </c>
+      <c r="K500" t="s">
+        <v>1159</v>
+      </c>
+      <c r="L500" s="17">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="501" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A501" t="s">
+        <v>18</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C501" s="1">
+        <v>46185</v>
+      </c>
+      <c r="D501" t="s">
+        <v>755</v>
+      </c>
+      <c r="E501" t="s">
+        <v>756</v>
+      </c>
+      <c r="F501" t="s">
+        <v>757</v>
+      </c>
+      <c r="G501">
+        <v>1</v>
+      </c>
+      <c r="J501" t="s">
+        <v>1158</v>
+      </c>
+      <c r="K501" t="s">
+        <v>1159</v>
+      </c>
+      <c r="L501" s="17">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="502" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A502" t="s">
+        <v>18</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C502" s="1">
+        <v>46199</v>
+      </c>
+      <c r="D502" t="s">
+        <v>755</v>
+      </c>
+      <c r="E502" t="s">
+        <v>756</v>
+      </c>
+      <c r="F502" t="s">
+        <v>757</v>
+      </c>
+      <c r="G502">
+        <v>1</v>
+      </c>
+      <c r="J502" t="s">
+        <v>1158</v>
+      </c>
+      <c r="K502" t="s">
+        <v>1159</v>
+      </c>
+      <c r="L502" s="17">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="503" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A503" t="s">
+        <v>18</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C503" s="1">
+        <v>46199</v>
+      </c>
+      <c r="D503" t="s">
+        <v>755</v>
+      </c>
+      <c r="E503" t="s">
+        <v>756</v>
+      </c>
+      <c r="F503" t="s">
+        <v>757</v>
+      </c>
+      <c r="G503">
+        <v>1</v>
+      </c>
+      <c r="J503" t="s">
+        <v>1158</v>
+      </c>
+      <c r="K503" t="s">
+        <v>1159</v>
+      </c>
+      <c r="L503" s="17">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="504" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A504" t="s">
+        <v>18</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C504" s="1">
+        <v>46206</v>
+      </c>
+      <c r="D504" t="s">
+        <v>463</v>
+      </c>
+      <c r="E504" t="s">
+        <v>464</v>
+      </c>
+      <c r="F504" t="s">
+        <v>465</v>
+      </c>
+      <c r="G504">
+        <v>1</v>
+      </c>
+      <c r="J504" t="s">
+        <v>1158</v>
+      </c>
+      <c r="K504" t="s">
+        <v>1159</v>
+      </c>
+      <c r="L504" s="17">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="505" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A505" t="s">
+        <v>18</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C505" s="1">
+        <v>46206</v>
+      </c>
+      <c r="D505" t="s">
+        <v>463</v>
+      </c>
+      <c r="E505" t="s">
+        <v>464</v>
+      </c>
+      <c r="F505" t="s">
+        <v>465</v>
+      </c>
+      <c r="G505">
+        <v>1</v>
+      </c>
+      <c r="J505" t="s">
+        <v>1158</v>
+      </c>
+      <c r="K505" t="s">
+        <v>1159</v>
+      </c>
+      <c r="L505" s="17">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="506" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A506" t="s">
+        <v>18</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C506" s="1">
+        <v>46227</v>
+      </c>
+      <c r="D506" t="s">
+        <v>613</v>
+      </c>
+      <c r="E506" t="s">
+        <v>762</v>
+      </c>
+      <c r="F506" t="s">
+        <v>1161</v>
+      </c>
+      <c r="G506">
+        <v>1</v>
+      </c>
+      <c r="J506" t="s">
+        <v>1158</v>
+      </c>
+      <c r="K506" t="s">
+        <v>1159</v>
+      </c>
+      <c r="L506" s="17">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="507" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A507" t="s">
+        <v>18</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C507" s="1">
+        <v>46227</v>
+      </c>
+      <c r="D507" t="s">
+        <v>613</v>
+      </c>
+      <c r="E507" t="s">
+        <v>762</v>
+      </c>
+      <c r="F507" t="s">
+        <v>1161</v>
+      </c>
+      <c r="G507">
+        <v>1</v>
+      </c>
+      <c r="J507" t="s">
+        <v>1158</v>
+      </c>
+      <c r="K507" t="s">
+        <v>1159</v>
+      </c>
+      <c r="L507" s="17">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="508" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A508" t="s">
+        <v>22</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C508" s="1">
+        <v>46167</v>
+      </c>
+      <c r="D508" t="s">
+        <v>971</v>
+      </c>
+      <c r="E508" t="s">
+        <v>765</v>
+      </c>
+      <c r="F508" t="s">
+        <v>766</v>
+      </c>
+      <c r="G508">
+        <v>2</v>
+      </c>
+      <c r="H508" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J508" t="s">
+        <v>1163</v>
+      </c>
+      <c r="K508" t="s">
+        <v>1164</v>
+      </c>
+      <c r="L508" s="17">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="509" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A509" t="s">
+        <v>22</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C509" s="1">
+        <v>46179</v>
+      </c>
+      <c r="D509" t="s">
+        <v>185</v>
+      </c>
+      <c r="E509" t="s">
+        <v>33</v>
+      </c>
+      <c r="F509" t="s">
+        <v>49</v>
+      </c>
+      <c r="G509">
+        <v>2</v>
+      </c>
+      <c r="H509" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J509" t="s">
+        <v>1166</v>
+      </c>
+      <c r="K509" t="s">
+        <v>1167</v>
+      </c>
+      <c r="L509" s="17">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="510" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A510" t="s">
+        <v>22</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C510" s="1">
+        <v>46180</v>
+      </c>
+      <c r="D510" t="s">
+        <v>185</v>
+      </c>
+      <c r="E510" t="s">
+        <v>33</v>
+      </c>
+      <c r="F510" t="s">
+        <v>49</v>
+      </c>
+      <c r="G510">
+        <v>2</v>
+      </c>
+      <c r="H510" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J510" t="s">
+        <v>1166</v>
+      </c>
+      <c r="K510" t="s">
+        <v>1167</v>
+      </c>
+      <c r="L510" s="17">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="511" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A511" t="s">
+        <v>21</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C511" s="1">
+        <v>46200</v>
+      </c>
+      <c r="D511" t="s">
+        <v>141</v>
+      </c>
+      <c r="E511" t="s">
+        <v>142</v>
+      </c>
+      <c r="F511" t="s">
+        <v>143</v>
+      </c>
+      <c r="G511">
+        <v>2</v>
+      </c>
+      <c r="H511" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J511" t="s">
+        <v>1166</v>
+      </c>
+      <c r="K511" t="s">
+        <v>1169</v>
+      </c>
+      <c r="L511" s="17">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="512" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A512" t="s">
+        <v>21</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C512" s="1">
+        <v>46201</v>
+      </c>
+      <c r="D512" t="s">
+        <v>141</v>
+      </c>
+      <c r="E512" t="s">
+        <v>142</v>
+      </c>
+      <c r="F512" t="s">
+        <v>143</v>
+      </c>
+      <c r="G512">
+        <v>2</v>
+      </c>
+      <c r="H512" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J512" t="s">
+        <v>1166</v>
+      </c>
+      <c r="K512" t="s">
+        <v>1169</v>
+      </c>
+      <c r="L512" s="17">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="513" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A513" t="s">
+        <v>23</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C513" s="1">
+        <v>46138</v>
+      </c>
+      <c r="D513" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E513" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F513" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G513">
+        <v>1</v>
+      </c>
+      <c r="J513" t="s">
+        <v>1174</v>
+      </c>
+      <c r="K513" t="s">
+        <v>1175</v>
+      </c>
+      <c r="L513" s="17">
+        <v>46119</v>
+      </c>
+    </row>
+    <row r="514" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A514" t="s">
+        <v>23</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C514" s="1">
+        <v>46138</v>
+      </c>
+      <c r="D514" t="s">
+        <v>509</v>
+      </c>
+      <c r="E514" t="s">
+        <v>510</v>
+      </c>
+      <c r="F514" t="s">
+        <v>511</v>
+      </c>
+      <c r="G514">
+        <v>1</v>
+      </c>
+      <c r="J514" t="s">
+        <v>1174</v>
+      </c>
+      <c r="K514" t="s">
+        <v>1175</v>
+      </c>
+      <c r="L514" s="17">
+        <v>46119</v>
+      </c>
+    </row>
+    <row r="515" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A515" t="s">
+        <v>23</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C515" s="1">
+        <v>46138</v>
+      </c>
+      <c r="D515" t="s">
+        <v>400</v>
+      </c>
+      <c r="E515" t="s">
+        <v>401</v>
+      </c>
+      <c r="F515" t="s">
+        <v>402</v>
+      </c>
+      <c r="G515">
+        <v>1</v>
+      </c>
+      <c r="J515" t="s">
+        <v>1174</v>
+      </c>
+      <c r="K515" t="s">
+        <v>1175</v>
+      </c>
+      <c r="L515" s="17">
+        <v>46119</v>
+      </c>
+    </row>
+    <row r="516" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A516" t="s">
+        <v>23</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C516" s="1">
+        <v>46180</v>
+      </c>
+      <c r="D516" t="s">
+        <v>95</v>
+      </c>
+      <c r="E516" t="s">
+        <v>96</v>
+      </c>
+      <c r="F516" t="s">
+        <v>97</v>
+      </c>
+      <c r="G516">
+        <v>1</v>
+      </c>
+      <c r="J516" t="s">
+        <v>1174</v>
+      </c>
+      <c r="K516" t="s">
+        <v>1175</v>
+      </c>
+      <c r="L516" s="17">
+        <v>46119</v>
+      </c>
+    </row>
+    <row r="517" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A517" t="s">
+        <v>23</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C517" s="1">
+        <v>46180</v>
+      </c>
+      <c r="D517" t="s">
+        <v>949</v>
+      </c>
+      <c r="E517" t="s">
+        <v>950</v>
+      </c>
+      <c r="F517" t="s">
+        <v>951</v>
+      </c>
+      <c r="G517">
+        <v>1</v>
+      </c>
+      <c r="J517" t="s">
+        <v>1174</v>
+      </c>
+      <c r="K517" t="s">
+        <v>1175</v>
+      </c>
+      <c r="L517" s="17">
+        <v>46119</v>
+      </c>
+    </row>
+    <row r="518" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A518" t="s">
+        <v>23</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C518" s="1">
+        <v>46180</v>
+      </c>
+      <c r="D518" t="s">
+        <v>131</v>
+      </c>
+      <c r="E518" t="s">
+        <v>132</v>
+      </c>
+      <c r="F518" t="s">
+        <v>133</v>
+      </c>
+      <c r="G518">
+        <v>1</v>
+      </c>
+      <c r="J518" t="s">
+        <v>1174</v>
+      </c>
+      <c r="K518" t="s">
+        <v>1175</v>
+      </c>
+      <c r="L518" s="17">
+        <v>46119</v>
+      </c>
+    </row>
+    <row r="519" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A519" t="s">
+        <v>20</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C519" s="1">
+        <v>46208</v>
+      </c>
+      <c r="D519" t="s">
+        <v>124</v>
+      </c>
+      <c r="E519" t="s">
+        <v>86</v>
+      </c>
+      <c r="F519" t="s">
+        <v>87</v>
+      </c>
+      <c r="G519">
+        <v>1</v>
+      </c>
+      <c r="J519" t="s">
+        <v>1174</v>
+      </c>
+      <c r="K519" t="s">
+        <v>1175</v>
+      </c>
+      <c r="L519" s="17">
+        <v>46119</v>
+      </c>
+    </row>
+    <row r="520" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A520" t="s">
+        <v>23</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C520" s="1">
+        <v>46208</v>
+      </c>
+      <c r="D520" t="s">
+        <v>177</v>
+      </c>
+      <c r="E520" t="s">
+        <v>151</v>
+      </c>
+      <c r="F520" t="s">
+        <v>152</v>
+      </c>
+      <c r="G520">
+        <v>1</v>
+      </c>
+      <c r="J520" t="s">
+        <v>1174</v>
+      </c>
+      <c r="K520" t="s">
+        <v>1175</v>
+      </c>
+      <c r="L520" s="17">
+        <v>46119</v>
+      </c>
+    </row>
+    <row r="521" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A521" t="s">
+        <v>20</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C521" s="1">
+        <v>46208</v>
+      </c>
+      <c r="D521" t="s">
+        <v>474</v>
+      </c>
+      <c r="E521" t="s">
+        <v>475</v>
+      </c>
+      <c r="F521" t="s">
         <v>476</v>
       </c>
-      <c r="C2" s="12">
-[...27 lines deleted...]
-      <c r="A3" s="11" t="s">
+      <c r="G521">
+        <v>1</v>
+      </c>
+      <c r="J521" t="s">
+        <v>1174</v>
+      </c>
+      <c r="K521" t="s">
+        <v>1175</v>
+      </c>
+      <c r="L521" s="17">
+        <v>46119</v>
+      </c>
+    </row>
+    <row r="522" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A522" t="s">
+        <v>20</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C522" s="1">
+        <v>46250</v>
+      </c>
+      <c r="D522" t="s">
+        <v>124</v>
+      </c>
+      <c r="E522" t="s">
+        <v>86</v>
+      </c>
+      <c r="F522" t="s">
+        <v>87</v>
+      </c>
+      <c r="G522">
+        <v>1</v>
+      </c>
+      <c r="J522" t="s">
+        <v>1174</v>
+      </c>
+      <c r="K522" t="s">
+        <v>1175</v>
+      </c>
+      <c r="L522" s="17">
+        <v>46119</v>
+      </c>
+    </row>
+    <row r="523" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A523" t="s">
+        <v>23</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C523" s="1">
+        <v>46250</v>
+      </c>
+      <c r="D523" t="s">
+        <v>805</v>
+      </c>
+      <c r="E523" t="s">
+        <v>806</v>
+      </c>
+      <c r="F523" t="s">
+        <v>807</v>
+      </c>
+      <c r="G523">
+        <v>1</v>
+      </c>
+      <c r="J523" t="s">
+        <v>1174</v>
+      </c>
+      <c r="K523" t="s">
+        <v>1175</v>
+      </c>
+      <c r="L523" s="17">
+        <v>46119</v>
+      </c>
+    </row>
+    <row r="524" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A524" t="s">
+        <v>18</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C524" s="1">
+        <v>46250</v>
+      </c>
+      <c r="D524" t="s">
+        <v>150</v>
+      </c>
+      <c r="E524" t="s">
+        <v>39</v>
+      </c>
+      <c r="F524" t="s">
+        <v>60</v>
+      </c>
+      <c r="G524">
+        <v>1</v>
+      </c>
+      <c r="J524" t="s">
+        <v>1174</v>
+      </c>
+      <c r="K524" t="s">
+        <v>1175</v>
+      </c>
+      <c r="L524" s="17">
+        <v>46119</v>
+      </c>
+    </row>
+    <row r="525" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A525" s="12" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B525" s="12" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C525" s="11">
+        <v>46141</v>
+      </c>
+      <c r="D525" s="12" t="s">
+        <v>156</v>
+      </c>
+      <c r="E525" s="12" t="s">
+        <v>89</v>
+      </c>
+      <c r="F525" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="G525" s="12">
+        <v>1</v>
+      </c>
+      <c r="J525" t="s">
+        <v>1177</v>
+      </c>
+      <c r="K525" t="s">
+        <v>1178</v>
+      </c>
+      <c r="L525" s="17">
+        <v>46119</v>
+      </c>
+    </row>
+    <row r="526" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A526" t="s">
+        <v>23</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C526" s="1">
+        <v>46178</v>
+      </c>
+      <c r="D526" t="s">
+        <v>150</v>
+      </c>
+      <c r="E526" t="s">
+        <v>39</v>
+      </c>
+      <c r="F526" t="s">
+        <v>60</v>
+      </c>
+      <c r="G526">
+        <v>1</v>
+      </c>
+      <c r="K526" t="s">
+        <v>1180</v>
+      </c>
+      <c r="L526" s="17">
+        <v>46119</v>
+      </c>
+    </row>
+    <row r="527" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A527" t="s">
+        <v>18</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C527" s="1">
+        <v>46169</v>
+      </c>
+      <c r="D527" t="s">
+        <v>131</v>
+      </c>
+      <c r="E527" t="s">
+        <v>132</v>
+      </c>
+      <c r="F527" t="s">
+        <v>133</v>
+      </c>
+      <c r="G527">
+        <v>2</v>
+      </c>
+      <c r="H527" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J527" t="s">
+        <v>176</v>
+      </c>
+      <c r="K527" t="s">
+        <v>1181</v>
+      </c>
+      <c r="L527" s="17">
+        <v>46119</v>
+      </c>
+    </row>
+    <row r="528" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A528" t="s">
+        <v>18</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C528" s="1">
+        <v>46197</v>
+      </c>
+      <c r="D528" t="s">
+        <v>131</v>
+      </c>
+      <c r="E528" t="s">
+        <v>132</v>
+      </c>
+      <c r="F528" t="s">
+        <v>133</v>
+      </c>
+      <c r="G528">
+        <v>2</v>
+      </c>
+      <c r="H528" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J528" t="s">
+        <v>176</v>
+      </c>
+      <c r="K528" t="s">
+        <v>1181</v>
+      </c>
+      <c r="L528" s="17">
+        <v>46119</v>
+      </c>
+    </row>
+    <row r="529" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A529" t="s">
+        <v>18</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C529" s="1">
+        <v>46239</v>
+      </c>
+      <c r="D529" t="s">
+        <v>131</v>
+      </c>
+      <c r="E529" t="s">
+        <v>132</v>
+      </c>
+      <c r="F529" t="s">
+        <v>133</v>
+      </c>
+      <c r="G529">
+        <v>2</v>
+      </c>
+      <c r="J529" t="s">
+        <v>176</v>
+      </c>
+      <c r="K529" t="s">
+        <v>1181</v>
+      </c>
+      <c r="L529" s="17">
+        <v>46119</v>
+      </c>
+    </row>
+    <row r="530" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A530" t="s">
+        <v>672</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C530" s="1">
+        <v>46137</v>
+      </c>
+      <c r="D530" t="s">
+        <v>569</v>
+      </c>
+      <c r="E530" t="s">
+        <v>101</v>
+      </c>
+      <c r="F530" t="s">
+        <v>102</v>
+      </c>
+      <c r="G530">
+        <v>2</v>
+      </c>
+      <c r="H530" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="J530" t="s">
+        <v>1183</v>
+      </c>
+      <c r="K530" t="s">
+        <v>1184</v>
+      </c>
+      <c r="L530" s="17">
+        <v>46119</v>
+      </c>
+    </row>
+    <row r="531" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A531" t="s">
+        <v>672</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C531" s="1">
+        <v>46138</v>
+      </c>
+      <c r="D531" t="s">
+        <v>569</v>
+      </c>
+      <c r="E531" t="s">
+        <v>101</v>
+      </c>
+      <c r="F531" t="s">
+        <v>102</v>
+      </c>
+      <c r="G531">
+        <v>2</v>
+      </c>
+      <c r="H531" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="J531" t="s">
+        <v>1183</v>
+      </c>
+      <c r="K531" t="s">
+        <v>1184</v>
+      </c>
+      <c r="L531" s="17">
+        <v>46119</v>
+      </c>
+    </row>
+    <row r="532" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A532" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="11" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="11" t="s">
+      <c r="B532" s="2" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C532" s="3">
+        <v>46173</v>
+      </c>
+      <c r="D532" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E532" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F532" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G532" s="2">
+        <v>2</v>
+      </c>
+      <c r="H532" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J532" t="s">
+        <v>1186</v>
+      </c>
+      <c r="K532" t="s">
+        <v>1187</v>
+      </c>
+      <c r="L532" s="17">
+        <v>46119</v>
+      </c>
+    </row>
+    <row r="533" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A533" t="s">
+        <v>28</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C533" s="1">
+        <v>46183</v>
+      </c>
+      <c r="D533" t="s">
+        <v>982</v>
+      </c>
+      <c r="E533" t="s">
+        <v>29</v>
+      </c>
+      <c r="F533" t="s">
+        <v>88</v>
+      </c>
+      <c r="G533">
+        <v>2</v>
+      </c>
+      <c r="H533" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J533" t="s">
+        <v>83</v>
+      </c>
+      <c r="K533" t="s">
+        <v>1189</v>
+      </c>
+      <c r="L533" s="17">
+        <v>46119</v>
+      </c>
+    </row>
+    <row r="534" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A534" t="s">
+        <v>23</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C534" s="1">
+        <v>46128</v>
+      </c>
+      <c r="D534" t="s">
+        <v>492</v>
+      </c>
+      <c r="E534" t="s">
+        <v>493</v>
+      </c>
+      <c r="F534" t="s">
+        <v>494</v>
+      </c>
+      <c r="G534">
+        <v>1</v>
+      </c>
+      <c r="J534" t="s">
+        <v>1191</v>
+      </c>
+      <c r="K534" t="s">
+        <v>1192</v>
+      </c>
+      <c r="L534" s="17">
+        <v>46119</v>
+      </c>
+    </row>
+    <row r="535" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A535" t="s">
+        <v>18</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C535" s="1">
+        <v>46151</v>
+      </c>
+      <c r="D535" t="s">
+        <v>370</v>
+      </c>
+      <c r="E535" t="s">
+        <v>371</v>
+      </c>
+      <c r="F535" t="s">
+        <v>372</v>
+      </c>
+      <c r="G535">
+        <v>1</v>
+      </c>
+      <c r="J535" t="s">
+        <v>1194</v>
+      </c>
+      <c r="K535" t="s">
+        <v>1195</v>
+      </c>
+      <c r="L535" s="17">
+        <v>46119</v>
+      </c>
+    </row>
+    <row r="536" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A536" t="s">
+        <v>18</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C536" s="1">
+        <v>46152</v>
+      </c>
+      <c r="D536" t="s">
+        <v>370</v>
+      </c>
+      <c r="E536" t="s">
+        <v>371</v>
+      </c>
+      <c r="F536" t="s">
+        <v>372</v>
+      </c>
+      <c r="G536">
+        <v>1</v>
+      </c>
+      <c r="J536" t="s">
+        <v>1194</v>
+      </c>
+      <c r="K536" t="s">
+        <v>1195</v>
+      </c>
+      <c r="L536" s="17">
+        <v>46119</v>
+      </c>
+    </row>
+    <row r="537" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A537" t="s">
+        <v>23</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C537" s="1">
+        <v>46179</v>
+      </c>
+      <c r="D537" t="s">
+        <v>150</v>
+      </c>
+      <c r="E537" t="s">
+        <v>39</v>
+      </c>
+      <c r="F537" t="s">
+        <v>60</v>
+      </c>
+      <c r="G537">
+        <v>2</v>
+      </c>
+      <c r="H537" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J537" t="s">
+        <v>218</v>
+      </c>
+      <c r="K537" t="s">
+        <v>1197</v>
+      </c>
+      <c r="L537" s="17">
+        <v>46119</v>
+      </c>
+    </row>
+    <row r="538" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A538" t="s">
+        <v>23</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C538" s="1">
+        <v>46180</v>
+      </c>
+      <c r="D538" t="s">
+        <v>150</v>
+      </c>
+      <c r="E538" t="s">
+        <v>39</v>
+      </c>
+      <c r="F538" t="s">
+        <v>60</v>
+      </c>
+      <c r="G538">
+        <v>2</v>
+      </c>
+      <c r="H538" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J538" t="s">
+        <v>218</v>
+      </c>
+      <c r="K538" t="s">
+        <v>1197</v>
+      </c>
+      <c r="L538" s="17">
+        <v>46119</v>
+      </c>
+    </row>
+    <row r="539" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A539" t="s">
+        <v>21</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C539" s="1">
+        <v>46127</v>
+      </c>
+      <c r="D539" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E539" t="s">
+        <v>1123</v>
+      </c>
+      <c r="F539" t="s">
+        <v>1124</v>
+      </c>
+      <c r="G539">
+        <v>1</v>
+      </c>
+      <c r="K539" t="s">
+        <v>1199</v>
+      </c>
+      <c r="L539" s="17">
+        <v>46120</v>
+      </c>
+    </row>
+    <row r="540" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A540" t="s">
+        <v>28</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C540" s="1">
+        <v>46128</v>
+      </c>
+      <c r="D540" t="s">
+        <v>156</v>
+      </c>
+      <c r="E540" t="s">
+        <v>89</v>
+      </c>
+      <c r="F540" t="s">
+        <v>90</v>
+      </c>
+      <c r="G540">
+        <v>1</v>
+      </c>
+      <c r="K540" t="s">
+        <v>1201</v>
+      </c>
+      <c r="L540" s="17">
+        <v>46120</v>
+      </c>
+    </row>
+    <row r="541" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A541" t="s">
+        <v>192</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C541" s="1">
+        <v>46159</v>
+      </c>
+      <c r="D541" t="s">
+        <v>423</v>
+      </c>
+      <c r="E541" t="s">
+        <v>424</v>
+      </c>
+      <c r="F541" t="s">
+        <v>425</v>
+      </c>
+      <c r="G541">
+        <v>1</v>
+      </c>
+      <c r="J541" t="s">
+        <v>1203</v>
+      </c>
+      <c r="K541" t="s">
+        <v>1204</v>
+      </c>
+      <c r="L541" s="17">
+        <v>46120</v>
+      </c>
+    </row>
+    <row r="542" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A542" t="s">
+        <v>21</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C542" s="1">
+        <v>46130</v>
+      </c>
+      <c r="D542" t="s">
+        <v>387</v>
+      </c>
+      <c r="E542" t="s">
+        <v>388</v>
+      </c>
+      <c r="F542" t="s">
+        <v>389</v>
+      </c>
+      <c r="G542">
+        <v>2</v>
+      </c>
+      <c r="K542" t="s">
+        <v>1206</v>
+      </c>
+      <c r="L542" s="17">
+        <v>46120</v>
+      </c>
+    </row>
+    <row r="543" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A543" t="s">
+        <v>19</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C543" s="1">
+        <v>46142</v>
+      </c>
+      <c r="D543" t="s">
+        <v>931</v>
+      </c>
+      <c r="E543" t="s">
+        <v>932</v>
+      </c>
+      <c r="F543" t="s">
+        <v>933</v>
+      </c>
+      <c r="G543">
+        <v>1</v>
+      </c>
+      <c r="J543" t="s">
+        <v>1208</v>
+      </c>
+      <c r="K543" t="s">
+        <v>1209</v>
+      </c>
+      <c r="L543" s="17">
+        <v>46120</v>
+      </c>
+    </row>
+    <row r="544" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A544" t="s">
+        <v>21</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C544" s="1">
+        <v>46137</v>
+      </c>
+      <c r="D544" t="s">
+        <v>600</v>
+      </c>
+      <c r="E544" t="s">
+        <v>601</v>
+      </c>
+      <c r="F544" t="s">
+        <v>602</v>
+      </c>
+      <c r="G544">
+        <v>1</v>
+      </c>
+      <c r="K544" t="s">
+        <v>1211</v>
+      </c>
+      <c r="L544" s="17">
+        <v>46120</v>
+      </c>
+    </row>
+    <row r="545" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A545" t="s">
+        <v>20</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C545" s="1">
+        <v>46158</v>
+      </c>
+      <c r="D545" t="s">
+        <v>82</v>
+      </c>
+      <c r="E545" t="s">
+        <v>8</v>
+      </c>
+      <c r="F545" t="s">
+        <v>52</v>
+      </c>
+      <c r="G545">
+        <v>1</v>
+      </c>
+      <c r="J545" t="s">
+        <v>269</v>
+      </c>
+      <c r="K545" t="s">
+        <v>1213</v>
+      </c>
+      <c r="L545" s="17">
+        <v>46120</v>
+      </c>
+    </row>
+    <row r="546" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A546" t="s">
+        <v>20</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C546" s="1">
+        <v>46194</v>
+      </c>
+      <c r="D546" t="s">
+        <v>118</v>
+      </c>
+      <c r="E546" t="s">
+        <v>119</v>
+      </c>
+      <c r="F546" t="s">
+        <v>120</v>
+      </c>
+      <c r="G546">
+        <v>1</v>
+      </c>
+      <c r="J546" t="s">
+        <v>269</v>
+      </c>
+      <c r="K546" t="s">
+        <v>1213</v>
+      </c>
+      <c r="L546" s="17">
+        <v>46120</v>
+      </c>
+    </row>
+    <row r="547" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A547" t="s">
+        <v>20</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C547" s="1">
+        <v>46242</v>
+      </c>
+      <c r="D547" t="s">
+        <v>658</v>
+      </c>
+      <c r="E547" t="s">
+        <v>659</v>
+      </c>
+      <c r="F547" t="s">
+        <v>660</v>
+      </c>
+      <c r="G547">
+        <v>1</v>
+      </c>
+      <c r="J547" t="s">
+        <v>269</v>
+      </c>
+      <c r="K547" t="s">
+        <v>1213</v>
+      </c>
+      <c r="L547" s="17">
+        <v>46120</v>
+      </c>
+    </row>
+    <row r="548" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A548" t="s">
+        <v>18</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C548" s="1">
+        <v>46158</v>
+      </c>
+      <c r="D548" t="s">
+        <v>629</v>
+      </c>
+      <c r="E548" t="s">
+        <v>630</v>
+      </c>
+      <c r="F548" t="s">
+        <v>631</v>
+      </c>
+      <c r="G548">
+        <v>1</v>
+      </c>
+      <c r="J548" t="s">
+        <v>269</v>
+      </c>
+      <c r="K548" t="s">
+        <v>1215</v>
+      </c>
+      <c r="L548" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="549" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A549" t="s">
+        <v>18</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C549" s="1">
+        <v>46194</v>
+      </c>
+      <c r="D549" t="s">
+        <v>150</v>
+      </c>
+      <c r="E549" t="s">
+        <v>39</v>
+      </c>
+      <c r="F549" t="s">
+        <v>60</v>
+      </c>
+      <c r="G549">
+        <v>1</v>
+      </c>
+      <c r="J549" t="s">
+        <v>269</v>
+      </c>
+      <c r="K549" t="s">
+        <v>1215</v>
+      </c>
+      <c r="L549" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="550" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A550" t="s">
+        <v>18</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C550" s="1">
+        <v>46222</v>
+      </c>
+      <c r="D550" t="s">
+        <v>177</v>
+      </c>
+      <c r="E550" t="s">
+        <v>151</v>
+      </c>
+      <c r="F550" t="s">
+        <v>152</v>
+      </c>
+      <c r="G550">
+        <v>1</v>
+      </c>
+      <c r="J550" t="s">
+        <v>269</v>
+      </c>
+      <c r="K550" t="s">
+        <v>1215</v>
+      </c>
+      <c r="L550" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="551" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A551" t="s">
+        <v>18</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C551" s="1">
+        <v>46242</v>
+      </c>
+      <c r="D551" t="s">
+        <v>629</v>
+      </c>
+      <c r="E551" t="s">
+        <v>630</v>
+      </c>
+      <c r="F551" t="s">
+        <v>631</v>
+      </c>
+      <c r="G551">
+        <v>1</v>
+      </c>
+      <c r="J551" t="s">
+        <v>269</v>
+      </c>
+      <c r="K551" t="s">
+        <v>1215</v>
+      </c>
+      <c r="L551" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="552" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A552" t="s">
+        <v>18</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C552" s="1">
+        <v>46158</v>
+      </c>
+      <c r="D552" s="24" t="s">
+        <v>556</v>
+      </c>
+      <c r="E552" s="24" t="s">
+        <v>557</v>
+      </c>
+      <c r="F552" s="24" t="s">
+        <v>558</v>
+      </c>
+      <c r="G552">
+        <v>1</v>
+      </c>
+      <c r="J552" t="s">
+        <v>269</v>
+      </c>
+      <c r="K552" t="s">
+        <v>1218</v>
+      </c>
+      <c r="L552" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="553" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A553" t="s">
+        <v>18</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C553" s="1">
+        <v>46222</v>
+      </c>
+      <c r="D553" t="s">
+        <v>547</v>
+      </c>
+      <c r="E553" t="s">
+        <v>548</v>
+      </c>
+      <c r="F553" t="s">
+        <v>549</v>
+      </c>
+      <c r="G553">
+        <v>1</v>
+      </c>
+      <c r="J553" t="s">
+        <v>269</v>
+      </c>
+      <c r="K553" t="s">
+        <v>1218</v>
+      </c>
+      <c r="L553" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="554" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A554" t="s">
+        <v>20</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C554" s="1">
+        <v>46158</v>
+      </c>
+      <c r="D554" t="s">
+        <v>685</v>
+      </c>
+      <c r="E554" t="s">
+        <v>686</v>
+      </c>
+      <c r="F554" t="s">
+        <v>687</v>
+      </c>
+      <c r="G554">
+        <v>1</v>
+      </c>
+      <c r="J554" t="s">
+        <v>269</v>
+      </c>
+      <c r="K554" t="s">
+        <v>1220</v>
+      </c>
+      <c r="L554" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="555" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A555" t="s">
+        <v>20</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C555" s="1">
+        <v>46194</v>
+      </c>
+      <c r="D555" t="s">
+        <v>702</v>
+      </c>
+      <c r="E555" t="s">
+        <v>703</v>
+      </c>
+      <c r="F555" t="s">
+        <v>704</v>
+      </c>
+      <c r="G555">
+        <v>1</v>
+      </c>
+      <c r="J555" t="s">
+        <v>269</v>
+      </c>
+      <c r="K555" t="s">
+        <v>1220</v>
+      </c>
+      <c r="L555" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="556" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A556" t="s">
+        <v>19</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C556" s="1">
+        <v>46155</v>
+      </c>
+      <c r="D556" t="s">
+        <v>13</v>
+      </c>
+      <c r="E556" t="s">
+        <v>6</v>
+      </c>
+      <c r="F556" t="s">
+        <v>57</v>
+      </c>
+      <c r="G556">
+        <v>1</v>
+      </c>
+      <c r="J556" t="s">
+        <v>176</v>
+      </c>
+      <c r="K556" t="s">
+        <v>1222</v>
+      </c>
+      <c r="L556" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="557" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A557" t="s">
+        <v>19</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C557" s="1">
+        <v>46183</v>
+      </c>
+      <c r="D557" t="s">
+        <v>13</v>
+      </c>
+      <c r="E557" t="s">
+        <v>6</v>
+      </c>
+      <c r="F557" t="s">
+        <v>57</v>
+      </c>
+      <c r="G557">
+        <v>1</v>
+      </c>
+      <c r="J557" t="s">
+        <v>176</v>
+      </c>
+      <c r="K557" t="s">
+        <v>1222</v>
+      </c>
+      <c r="L557" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="558" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A558" t="s">
+        <v>19</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C558" s="1">
+        <v>46211</v>
+      </c>
+      <c r="D558" t="s">
+        <v>13</v>
+      </c>
+      <c r="E558" t="s">
+        <v>6</v>
+      </c>
+      <c r="F558" t="s">
+        <v>57</v>
+      </c>
+      <c r="G558">
+        <v>1</v>
+      </c>
+      <c r="J558" t="s">
+        <v>176</v>
+      </c>
+      <c r="K558" t="s">
+        <v>1222</v>
+      </c>
+      <c r="L558" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="559" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A559" t="s">
+        <v>19</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C559" s="1">
+        <v>46239</v>
+      </c>
+      <c r="D559" t="s">
+        <v>13</v>
+      </c>
+      <c r="E559" t="s">
+        <v>6</v>
+      </c>
+      <c r="F559" t="s">
+        <v>57</v>
+      </c>
+      <c r="G559">
+        <v>1</v>
+      </c>
+      <c r="J559" t="s">
+        <v>176</v>
+      </c>
+      <c r="K559" t="s">
+        <v>1222</v>
+      </c>
+      <c r="L559" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="560" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A560" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B560" s="2" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C560" s="3">
+        <v>46169</v>
+      </c>
+      <c r="D560" s="2" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E560" s="2" t="s">
+        <v>1089</v>
+      </c>
+      <c r="F560" s="2" t="s">
+        <v>1090</v>
+      </c>
+      <c r="G560" s="2">
+        <v>2</v>
+      </c>
+      <c r="H560" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J560" t="s">
+        <v>42</v>
+      </c>
+      <c r="K560" t="s">
+        <v>1224</v>
+      </c>
+      <c r="L560" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="561" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A561" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B561" s="2" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C561" s="3">
+        <v>46169</v>
+      </c>
+      <c r="D561" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E561" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F561" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G561" s="2">
+        <v>2</v>
+      </c>
+      <c r="H561" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J561" t="s">
+        <v>1226</v>
+      </c>
+      <c r="K561" t="s">
+        <v>1227</v>
+      </c>
+      <c r="L561" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="562" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A562" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B562" s="2" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C562" s="3">
+        <v>46190</v>
+      </c>
+      <c r="D562" s="2" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E562" s="2" t="s">
+        <v>1089</v>
+      </c>
+      <c r="F562" s="2" t="s">
+        <v>1090</v>
+      </c>
+      <c r="G562" s="2">
+        <v>2</v>
+      </c>
+      <c r="H562" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J562" t="s">
+        <v>42</v>
+      </c>
+      <c r="K562" t="s">
+        <v>1228</v>
+      </c>
+      <c r="L562" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="563" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A563" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B563" s="2" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C563" s="3">
+        <v>46206</v>
+      </c>
+      <c r="D563" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="E563" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F563" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="G563" s="2">
+        <v>2</v>
+      </c>
+      <c r="J563" t="s">
+        <v>41</v>
+      </c>
+      <c r="K563" t="s">
+        <v>1230</v>
+      </c>
+      <c r="L563" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="564" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A564" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B564" s="2" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C564" s="3">
+        <v>46207</v>
+      </c>
+      <c r="D564" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="E564" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F564" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="G564" s="2">
+        <v>2</v>
+      </c>
+      <c r="J564" t="s">
+        <v>41</v>
+      </c>
+      <c r="K564" t="s">
+        <v>1230</v>
+      </c>
+      <c r="L564" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="565" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A565" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B565" s="2" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C565" s="3">
+        <v>46208</v>
+      </c>
+      <c r="D565" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="E565" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F565" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="G565" s="2">
+        <v>2</v>
+      </c>
+      <c r="J565" t="s">
+        <v>41</v>
+      </c>
+      <c r="K565" t="s">
+        <v>1230</v>
+      </c>
+      <c r="L565" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="566" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A566" t="s">
+        <v>20</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C566" s="1">
+        <v>46151</v>
+      </c>
+      <c r="D566" t="s">
+        <v>82</v>
+      </c>
+      <c r="E566" t="s">
+        <v>8</v>
+      </c>
+      <c r="F566" t="s">
+        <v>52</v>
+      </c>
+      <c r="G566">
+        <v>1</v>
+      </c>
+      <c r="J566" t="s">
+        <v>1232</v>
+      </c>
+      <c r="K566" t="s">
+        <v>1233</v>
+      </c>
+      <c r="L566" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="567" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A567" t="s">
+        <v>20</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C567" s="1">
+        <v>46152</v>
+      </c>
+      <c r="D567" t="s">
+        <v>82</v>
+      </c>
+      <c r="E567" t="s">
+        <v>8</v>
+      </c>
+      <c r="F567" t="s">
+        <v>52</v>
+      </c>
+      <c r="G567">
+        <v>1</v>
+      </c>
+      <c r="J567" t="s">
+        <v>1232</v>
+      </c>
+      <c r="K567" t="s">
+        <v>1233</v>
+      </c>
+      <c r="L567" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="568" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A568" t="s">
+        <v>18</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C568" s="1">
+        <v>46145</v>
+      </c>
+      <c r="D568" t="s">
+        <v>629</v>
+      </c>
+      <c r="E568" t="s">
+        <v>630</v>
+      </c>
+      <c r="F568" t="s">
+        <v>631</v>
+      </c>
+      <c r="G568">
+        <v>1</v>
+      </c>
+      <c r="J568" t="s">
+        <v>590</v>
+      </c>
+      <c r="K568" t="s">
+        <v>1235</v>
+      </c>
+      <c r="L568" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="569" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A569" t="s">
+        <v>192</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C569" s="1">
+        <v>46145</v>
+      </c>
+      <c r="D569" t="s">
+        <v>434</v>
+      </c>
+      <c r="E569" t="s">
+        <v>5</v>
+      </c>
+      <c r="F569" t="s">
+        <v>54</v>
+      </c>
+      <c r="G569">
+        <v>1</v>
+      </c>
+      <c r="J569" t="s">
+        <v>590</v>
+      </c>
+      <c r="K569" t="s">
+        <v>1235</v>
+      </c>
+      <c r="L569" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="570" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A570" t="s">
+        <v>19</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C570" s="1">
+        <v>46145</v>
+      </c>
+      <c r="D570" t="s">
+        <v>560</v>
+      </c>
+      <c r="E570" t="s">
+        <v>561</v>
+      </c>
+      <c r="F570" t="s">
+        <v>562</v>
+      </c>
+      <c r="G570">
+        <v>1</v>
+      </c>
+      <c r="J570" t="s">
+        <v>590</v>
+      </c>
+      <c r="K570" t="s">
+        <v>1235</v>
+      </c>
+      <c r="L570" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="571" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A571" t="s">
+        <v>28</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C571" s="1">
+        <v>46145</v>
+      </c>
+      <c r="D571" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E571" t="s">
+        <v>342</v>
+      </c>
+      <c r="F571" t="s">
+        <v>343</v>
+      </c>
+      <c r="G571">
+        <v>1</v>
+      </c>
+      <c r="J571" t="s">
+        <v>590</v>
+      </c>
+      <c r="K571" t="s">
+        <v>1235</v>
+      </c>
+      <c r="L571" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="572" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A572" t="s">
+        <v>28</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C572" s="1">
+        <v>46145</v>
+      </c>
+      <c r="D572" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E572" t="s">
+        <v>342</v>
+      </c>
+      <c r="F572" t="s">
+        <v>343</v>
+      </c>
+      <c r="G572">
+        <v>1</v>
+      </c>
+      <c r="J572" t="s">
+        <v>590</v>
+      </c>
+      <c r="K572" t="s">
+        <v>1235</v>
+      </c>
+      <c r="L572" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="573" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A573" t="s">
+        <v>28</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C573" s="1">
+        <v>46145</v>
+      </c>
+      <c r="D573" t="s">
+        <v>156</v>
+      </c>
+      <c r="E573" t="s">
+        <v>89</v>
+      </c>
+      <c r="F573" t="s">
+        <v>90</v>
+      </c>
+      <c r="G573">
+        <v>1</v>
+      </c>
+      <c r="J573" t="s">
+        <v>590</v>
+      </c>
+      <c r="K573" t="s">
+        <v>1235</v>
+      </c>
+      <c r="L573" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="574" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A574" t="s">
+        <v>28</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C574" s="1">
+        <v>46145</v>
+      </c>
+      <c r="D574" t="s">
+        <v>156</v>
+      </c>
+      <c r="E574" t="s">
+        <v>89</v>
+      </c>
+      <c r="F574" t="s">
+        <v>90</v>
+      </c>
+      <c r="G574">
+        <v>1</v>
+      </c>
+      <c r="J574" t="s">
+        <v>590</v>
+      </c>
+      <c r="K574" t="s">
+        <v>1235</v>
+      </c>
+      <c r="L574" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="575" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A575" t="s">
+        <v>192</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C575" s="1">
+        <v>46145</v>
+      </c>
+      <c r="D575" t="s">
+        <v>364</v>
+      </c>
+      <c r="E575" t="s">
+        <v>365</v>
+      </c>
+      <c r="F575" t="s">
+        <v>366</v>
+      </c>
+      <c r="G575">
+        <v>1</v>
+      </c>
+      <c r="J575" t="s">
+        <v>590</v>
+      </c>
+      <c r="K575" t="s">
+        <v>1235</v>
+      </c>
+      <c r="L575" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="576" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A576" t="s">
+        <v>20</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C576" s="1">
+        <v>46145</v>
+      </c>
+      <c r="D576" t="s">
+        <v>158</v>
+      </c>
+      <c r="E576" t="s">
+        <v>189</v>
+      </c>
+      <c r="F576" t="s">
+        <v>159</v>
+      </c>
+      <c r="G576">
+        <v>1</v>
+      </c>
+      <c r="J576" t="s">
+        <v>590</v>
+      </c>
+      <c r="K576" t="s">
+        <v>1235</v>
+      </c>
+      <c r="L576" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="577" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A577" t="s">
+        <v>18</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C577" s="1">
+        <v>46145</v>
+      </c>
+      <c r="D577" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E577" t="s">
+        <v>1247</v>
+      </c>
+      <c r="F577" t="s">
+        <v>1248</v>
+      </c>
+      <c r="G577">
+        <v>1</v>
+      </c>
+      <c r="J577" t="s">
+        <v>590</v>
+      </c>
+      <c r="K577" t="s">
+        <v>1235</v>
+      </c>
+      <c r="L577" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="578" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A578" t="s">
+        <v>18</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C578" s="1">
+        <v>46145</v>
+      </c>
+      <c r="D578" t="s">
+        <v>463</v>
+      </c>
+      <c r="E578" t="s">
+        <v>464</v>
+      </c>
+      <c r="F578" t="s">
+        <v>465</v>
+      </c>
+      <c r="G578">
+        <v>1</v>
+      </c>
+      <c r="J578" t="s">
+        <v>590</v>
+      </c>
+      <c r="K578" t="s">
+        <v>1235</v>
+      </c>
+      <c r="L578" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="579" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A579" t="s">
+        <v>18</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C579" s="1">
+        <v>46145</v>
+      </c>
+      <c r="D579" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E579" t="s">
+        <v>1252</v>
+      </c>
+      <c r="F579" t="s">
+        <v>187</v>
+      </c>
+      <c r="G579">
+        <v>1</v>
+      </c>
+      <c r="J579" t="s">
+        <v>590</v>
+      </c>
+      <c r="K579" t="s">
+        <v>1235</v>
+      </c>
+      <c r="L579" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="580" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A580" t="s">
+        <v>20</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C580" s="1">
+        <v>46145</v>
+      </c>
+      <c r="D580" t="s">
+        <v>702</v>
+      </c>
+      <c r="E580" t="s">
+        <v>703</v>
+      </c>
+      <c r="F580" t="s">
+        <v>704</v>
+      </c>
+      <c r="G580">
+        <v>1</v>
+      </c>
+      <c r="J580" t="s">
+        <v>590</v>
+      </c>
+      <c r="K580" t="s">
+        <v>1235</v>
+      </c>
+      <c r="L580" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="581" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A581" t="s">
+        <v>18</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C581" s="1">
+        <v>46145</v>
+      </c>
+      <c r="D581" t="s">
+        <v>91</v>
+      </c>
+      <c r="E581" t="s">
+        <v>11</v>
+      </c>
+      <c r="F581" t="s">
+        <v>78</v>
+      </c>
+      <c r="G581">
+        <v>1</v>
+      </c>
+      <c r="J581" t="s">
+        <v>590</v>
+      </c>
+      <c r="K581" t="s">
+        <v>1235</v>
+      </c>
+      <c r="L581" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="582" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A582" t="s">
+        <v>672</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C582" s="1">
+        <v>46130</v>
+      </c>
+      <c r="D582" t="s">
+        <v>164</v>
+      </c>
+      <c r="E582" t="s">
+        <v>165</v>
+      </c>
+      <c r="F582" t="s">
+        <v>166</v>
+      </c>
+      <c r="G582">
+        <v>1</v>
+      </c>
+      <c r="J582" t="s">
+        <v>1256</v>
+      </c>
+      <c r="K582" t="s">
+        <v>1257</v>
+      </c>
+      <c r="L582" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="583" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A583" t="s">
+        <v>19</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C583" s="1">
+        <v>46140</v>
+      </c>
+      <c r="D583" t="s">
+        <v>164</v>
+      </c>
+      <c r="E583" t="s">
+        <v>165</v>
+      </c>
+      <c r="F583" t="s">
+        <v>166</v>
+      </c>
+      <c r="G583">
+        <v>1</v>
+      </c>
+      <c r="J583" t="s">
+        <v>1258</v>
+      </c>
+      <c r="K583" t="s">
+        <v>1259</v>
+      </c>
+      <c r="L583" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="584" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A584" t="s">
+        <v>19</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C584" s="1">
+        <v>46168</v>
+      </c>
+      <c r="D584" t="s">
+        <v>164</v>
+      </c>
+      <c r="E584" t="s">
+        <v>165</v>
+      </c>
+      <c r="F584" t="s">
+        <v>166</v>
+      </c>
+      <c r="G584">
+        <v>1</v>
+      </c>
+      <c r="J584" t="s">
+        <v>1260</v>
+      </c>
+      <c r="K584" t="s">
+        <v>1259</v>
+      </c>
+      <c r="L584" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="585" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A585" t="s">
+        <v>19</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C585" s="1">
+        <v>46203</v>
+      </c>
+      <c r="D585" t="s">
+        <v>164</v>
+      </c>
+      <c r="E585" t="s">
+        <v>165</v>
+      </c>
+      <c r="F585" t="s">
+        <v>166</v>
+      </c>
+      <c r="G585">
+        <v>1</v>
+      </c>
+      <c r="J585" t="s">
+        <v>1260</v>
+      </c>
+      <c r="K585" t="s">
+        <v>1259</v>
+      </c>
+      <c r="L585" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="586" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A586" t="s">
+        <v>19</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C586" s="1">
+        <v>46231</v>
+      </c>
+      <c r="D586" t="s">
+        <v>164</v>
+      </c>
+      <c r="E586" t="s">
+        <v>165</v>
+      </c>
+      <c r="F586" t="s">
+        <v>166</v>
+      </c>
+      <c r="G586">
+        <v>1</v>
+      </c>
+      <c r="J586" t="s">
+        <v>1260</v>
+      </c>
+      <c r="K586" t="s">
+        <v>1259</v>
+      </c>
+      <c r="L586" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="587" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A587" t="s">
+        <v>19</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C587" s="1">
+        <v>46259</v>
+      </c>
+      <c r="D587" t="s">
+        <v>164</v>
+      </c>
+      <c r="E587" t="s">
+        <v>165</v>
+      </c>
+      <c r="F587" t="s">
+        <v>166</v>
+      </c>
+      <c r="G587">
+        <v>1</v>
+      </c>
+      <c r="J587" t="s">
+        <v>1260</v>
+      </c>
+      <c r="K587" t="s">
+        <v>1259</v>
+      </c>
+      <c r="L587" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="588" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A588" t="s">
+        <v>25</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C588" s="1">
+        <v>46143</v>
+      </c>
+      <c r="D588" t="s">
+        <v>999</v>
+      </c>
+      <c r="E588" t="s">
+        <v>1000</v>
+      </c>
+      <c r="F588" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G588">
+        <v>1</v>
+      </c>
+      <c r="J588" t="s">
+        <v>1262</v>
+      </c>
+      <c r="K588" t="s">
+        <v>1263</v>
+      </c>
+      <c r="L588" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="589" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A589" t="s">
+        <v>25</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C589" s="1">
+        <v>46164</v>
+      </c>
+      <c r="D589" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E589" t="s">
+        <v>914</v>
+      </c>
+      <c r="F589" t="s">
+        <v>915</v>
+      </c>
+      <c r="G589">
+        <v>1</v>
+      </c>
+      <c r="J589" t="s">
+        <v>1262</v>
+      </c>
+      <c r="K589" t="s">
+        <v>1263</v>
+      </c>
+      <c r="L589" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="590" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A590" t="s">
+        <v>25</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C590" s="1">
+        <v>46192</v>
+      </c>
+      <c r="D590" t="s">
+        <v>127</v>
+      </c>
+      <c r="E590" t="s">
+        <v>128</v>
+      </c>
+      <c r="F590" t="s">
+        <v>129</v>
+      </c>
+      <c r="G590">
+        <v>1</v>
+      </c>
+      <c r="J590" t="s">
+        <v>1262</v>
+      </c>
+      <c r="K590" t="s">
+        <v>1263</v>
+      </c>
+      <c r="L590" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="591" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A591" t="s">
+        <v>25</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C591" s="1">
+        <v>46206</v>
+      </c>
+      <c r="D591" t="s">
+        <v>999</v>
+      </c>
+      <c r="E591" t="s">
+        <v>1000</v>
+      </c>
+      <c r="F591" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G591">
+        <v>1</v>
+      </c>
+      <c r="J591" t="s">
+        <v>1262</v>
+      </c>
+      <c r="K591" t="s">
+        <v>1263</v>
+      </c>
+      <c r="L591" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="592" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A592" t="s">
+        <v>672</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C592" s="1">
+        <v>46146</v>
+      </c>
+      <c r="D592" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E592" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F592" t="s">
+        <v>1049</v>
+      </c>
+      <c r="G592">
+        <v>1</v>
+      </c>
+      <c r="J592" t="s">
+        <v>1266</v>
+      </c>
+      <c r="K592" t="s">
+        <v>1267</v>
+      </c>
+      <c r="L592" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="593" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A593" t="s">
+        <v>672</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C593" s="1">
+        <v>46230</v>
+      </c>
+      <c r="D593" t="s">
+        <v>423</v>
+      </c>
+      <c r="E593" t="s">
+        <v>424</v>
+      </c>
+      <c r="F593" t="s">
+        <v>425</v>
+      </c>
+      <c r="G593">
+        <v>1</v>
+      </c>
+      <c r="J593" t="s">
+        <v>426</v>
+      </c>
+      <c r="K593" t="s">
+        <v>1269</v>
+      </c>
+      <c r="L593" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="594" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A594" t="s">
+        <v>22</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C594" s="1">
+        <v>46144</v>
+      </c>
+      <c r="D594" t="s">
+        <v>990</v>
+      </c>
+      <c r="E594" t="s">
+        <v>991</v>
+      </c>
+      <c r="F594" t="s">
+        <v>1271</v>
+      </c>
+      <c r="G594">
+        <v>1</v>
+      </c>
+      <c r="K594" t="s">
+        <v>1272</v>
+      </c>
+      <c r="L594" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="595" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A595" t="s">
+        <v>18</v>
+      </c>
+      <c r="B595" t="s">
+        <v>385</v>
+      </c>
+      <c r="C595" s="1">
+        <v>46151</v>
+      </c>
+      <c r="D595" t="s">
+        <v>702</v>
+      </c>
+      <c r="E595" t="s">
+        <v>703</v>
+      </c>
+      <c r="F595" t="s">
+        <v>704</v>
+      </c>
+      <c r="G595">
+        <v>2</v>
+      </c>
+      <c r="H595" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J595" t="s">
+        <v>1273</v>
+      </c>
+      <c r="K595" t="s">
+        <v>1274</v>
+      </c>
+      <c r="L595" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="596" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A596" t="s">
+        <v>18</v>
+      </c>
+      <c r="B596" t="s">
+        <v>385</v>
+      </c>
+      <c r="C596" s="1">
+        <v>46152</v>
+      </c>
+      <c r="D596" t="s">
+        <v>702</v>
+      </c>
+      <c r="E596" t="s">
+        <v>703</v>
+      </c>
+      <c r="F596" t="s">
+        <v>704</v>
+      </c>
+      <c r="G596">
+        <v>2</v>
+      </c>
+      <c r="H596" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J596" t="s">
+        <v>1273</v>
+      </c>
+      <c r="K596" t="s">
+        <v>1274</v>
+      </c>
+      <c r="L596" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="597" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A597" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B597" s="2" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C597" s="3">
+        <v>46162</v>
+      </c>
+      <c r="D597" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="E597" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="F597" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="G597" s="2">
+        <v>1</v>
+      </c>
+      <c r="J597" t="s">
+        <v>1276</v>
+      </c>
+      <c r="K597" t="s">
+        <v>1277</v>
+      </c>
+      <c r="L597" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="598" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A598" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B598" s="2" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C598" s="3">
+        <v>46151</v>
+      </c>
+      <c r="D598" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="E598" s="2" t="s">
+        <v>561</v>
+      </c>
+      <c r="F598" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="G598" s="2">
+        <v>1</v>
+      </c>
+      <c r="K598" t="s">
+        <v>1279</v>
+      </c>
+      <c r="L598" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="599" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A599" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B599" s="2" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C599" s="3">
+        <v>46152</v>
+      </c>
+      <c r="D599" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="E599" s="2" t="s">
+        <v>561</v>
+      </c>
+      <c r="F599" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="G599" s="2">
+        <v>1</v>
+      </c>
+      <c r="K599" t="s">
+        <v>1279</v>
+      </c>
+      <c r="L599" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="600" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A600" t="s">
+        <v>23</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C600" s="1">
+        <v>46172</v>
+      </c>
+      <c r="D600" t="s">
         <v>509</v>
       </c>
-      <c r="E3" s="11" t="s">
+      <c r="E600" t="s">
         <v>510</v>
       </c>
-      <c r="F3" s="11" t="s">
+      <c r="F600" t="s">
         <v>511</v>
       </c>
-      <c r="G3" s="13">
-[...13 lines deleted...]
-      <c r="A4" s="21" t="s">
+      <c r="G600">
+        <v>1</v>
+      </c>
+      <c r="J600" t="s">
+        <v>1281</v>
+      </c>
+      <c r="K600" t="s">
+        <v>1282</v>
+      </c>
+      <c r="L600" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="601" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A601" s="2"/>
+      <c r="B601" s="2" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C601" s="3">
+        <v>46130</v>
+      </c>
+      <c r="D601" s="2" t="s">
+        <v>702</v>
+      </c>
+      <c r="E601" s="2" t="s">
+        <v>703</v>
+      </c>
+      <c r="F601" s="2" t="s">
+        <v>1284</v>
+      </c>
+      <c r="G601" s="2">
+        <v>2</v>
+      </c>
+      <c r="I601" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="J601" t="s">
+        <v>1285</v>
+      </c>
+      <c r="K601" t="s">
+        <v>1286</v>
+      </c>
+      <c r="L601" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="602" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A602" t="s">
+        <v>18</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C602" s="1">
+        <v>46151</v>
+      </c>
+      <c r="D602" t="s">
+        <v>629</v>
+      </c>
+      <c r="E602" t="s">
+        <v>630</v>
+      </c>
+      <c r="F602" t="s">
+        <v>631</v>
+      </c>
+      <c r="G602">
+        <v>1</v>
+      </c>
+      <c r="J602" t="s">
+        <v>1288</v>
+      </c>
+      <c r="K602" t="s">
+        <v>1289</v>
+      </c>
+      <c r="L602" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="603" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A603" t="s">
+        <v>18</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C603" s="1">
+        <v>46152</v>
+      </c>
+      <c r="D603" t="s">
+        <v>629</v>
+      </c>
+      <c r="E603" t="s">
+        <v>630</v>
+      </c>
+      <c r="F603" t="s">
+        <v>631</v>
+      </c>
+      <c r="G603">
+        <v>1</v>
+      </c>
+      <c r="J603" t="s">
+        <v>1288</v>
+      </c>
+      <c r="K603" t="s">
+        <v>1289</v>
+      </c>
+      <c r="L603" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="604" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A604" t="s">
+        <v>672</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C604" s="1">
+        <v>46140</v>
+      </c>
+      <c r="D604" t="s">
+        <v>164</v>
+      </c>
+      <c r="E604" t="s">
+        <v>165</v>
+      </c>
+      <c r="F604" t="s">
+        <v>166</v>
+      </c>
+      <c r="G604">
+        <v>1</v>
+      </c>
+      <c r="J604" t="s">
+        <v>1258</v>
+      </c>
+      <c r="K604" t="s">
+        <v>1291</v>
+      </c>
+      <c r="L604" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="605" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A605" t="s">
+        <v>192</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C605" s="1">
+        <v>46155</v>
+      </c>
+      <c r="D605" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E605" t="s">
+        <v>459</v>
+      </c>
+      <c r="F605" t="s">
+        <v>460</v>
+      </c>
+      <c r="G605">
+        <v>1</v>
+      </c>
+      <c r="J605" t="s">
+        <v>1294</v>
+      </c>
+      <c r="K605" t="s">
+        <v>1295</v>
+      </c>
+      <c r="L605" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="606" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A606" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B606" s="2" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C606" s="3">
+        <v>46200</v>
+      </c>
+      <c r="D606" s="2" t="s">
+        <v>809</v>
+      </c>
+      <c r="E606" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F606" s="2" t="s">
+        <v>810</v>
+      </c>
+      <c r="G606" s="2">
+        <v>2</v>
+      </c>
+      <c r="H606" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J606" t="s">
+        <v>1297</v>
+      </c>
+      <c r="K606" t="s">
+        <v>1298</v>
+      </c>
+      <c r="L606" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="607" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A607" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B607" s="2" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C607" s="3">
+        <v>46201</v>
+      </c>
+      <c r="D607" s="2" t="s">
+        <v>809</v>
+      </c>
+      <c r="E607" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F607" s="2" t="s">
+        <v>810</v>
+      </c>
+      <c r="G607" s="2">
+        <v>2</v>
+      </c>
+      <c r="H607" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J607" t="s">
+        <v>1297</v>
+      </c>
+      <c r="K607" t="s">
+        <v>1298</v>
+      </c>
+      <c r="L607" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="608" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A608" t="s">
+        <v>18</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C608" s="1">
+        <v>46158</v>
+      </c>
+      <c r="D608" t="s">
+        <v>544</v>
+      </c>
+      <c r="E608" t="s">
+        <v>545</v>
+      </c>
+      <c r="F608" t="s">
+        <v>546</v>
+      </c>
+      <c r="G608">
+        <v>1</v>
+      </c>
+      <c r="J608" t="s">
+        <v>269</v>
+      </c>
+      <c r="K608" t="s">
+        <v>1300</v>
+      </c>
+      <c r="L608" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="609" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A609" t="s">
+        <v>18</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C609" s="1">
+        <v>46158</v>
+      </c>
+      <c r="D609" t="s">
+        <v>463</v>
+      </c>
+      <c r="E609" t="s">
+        <v>464</v>
+      </c>
+      <c r="F609" t="s">
+        <v>465</v>
+      </c>
+      <c r="G609">
+        <v>1</v>
+      </c>
+      <c r="J609" t="s">
+        <v>269</v>
+      </c>
+      <c r="K609" t="s">
+        <v>1300</v>
+      </c>
+      <c r="L609" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="610" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A610" t="s">
+        <v>18</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C610" s="1">
+        <v>46158</v>
+      </c>
+      <c r="D610" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E610" t="s">
+        <v>1247</v>
+      </c>
+      <c r="F610" t="s">
+        <v>1248</v>
+      </c>
+      <c r="G610">
+        <v>1</v>
+      </c>
+      <c r="J610" t="s">
+        <v>269</v>
+      </c>
+      <c r="K610" t="s">
+        <v>1300</v>
+      </c>
+      <c r="L610" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="611" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A611" t="s">
+        <v>18</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C611" s="1">
+        <v>46194</v>
+      </c>
+      <c r="D611" t="s">
+        <v>393</v>
+      </c>
+      <c r="E611" t="s">
+        <v>394</v>
+      </c>
+      <c r="F611" t="s">
+        <v>395</v>
+      </c>
+      <c r="G611">
+        <v>1</v>
+      </c>
+      <c r="J611" t="s">
+        <v>269</v>
+      </c>
+      <c r="K611" t="s">
+        <v>1300</v>
+      </c>
+      <c r="L611" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="612" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A612" t="s">
+        <v>192</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C612" s="1">
+        <v>46194</v>
+      </c>
+      <c r="D612" t="s">
+        <v>553</v>
+      </c>
+      <c r="E612" t="s">
+        <v>554</v>
+      </c>
+      <c r="F612" t="s">
+        <v>555</v>
+      </c>
+      <c r="G612">
+        <v>1</v>
+      </c>
+      <c r="J612" t="s">
+        <v>269</v>
+      </c>
+      <c r="K612" t="s">
+        <v>1300</v>
+      </c>
+      <c r="L612" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="613" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A613" t="s">
+        <v>18</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C613" s="1">
+        <v>46194</v>
+      </c>
+      <c r="D613" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E613" t="s">
+        <v>1302</v>
+      </c>
+      <c r="F613" t="s">
+        <v>1303</v>
+      </c>
+      <c r="G613">
+        <v>1</v>
+      </c>
+      <c r="J613" t="s">
+        <v>269</v>
+      </c>
+      <c r="K613" t="s">
+        <v>1300</v>
+      </c>
+      <c r="L613" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="614" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A614" t="s">
+        <v>18</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C614" s="1">
+        <v>46222</v>
+      </c>
+      <c r="D614" t="s">
+        <v>103</v>
+      </c>
+      <c r="E614" t="s">
+        <v>104</v>
+      </c>
+      <c r="F614" t="s">
+        <v>105</v>
+      </c>
+      <c r="G614">
+        <v>1</v>
+      </c>
+      <c r="J614" t="s">
+        <v>269</v>
+      </c>
+      <c r="K614" t="s">
+        <v>1300</v>
+      </c>
+      <c r="L614" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="615" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A615" t="s">
+        <v>192</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C615" s="1">
+        <v>46222</v>
+      </c>
+      <c r="D615" t="s">
+        <v>550</v>
+      </c>
+      <c r="E615" t="s">
+        <v>551</v>
+      </c>
+      <c r="F615" t="s">
+        <v>552</v>
+      </c>
+      <c r="G615">
+        <v>1</v>
+      </c>
+      <c r="J615" t="s">
+        <v>269</v>
+      </c>
+      <c r="K615" t="s">
+        <v>1300</v>
+      </c>
+      <c r="L615" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="616" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A616" t="s">
+        <v>18</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C616" s="1">
+        <v>46222</v>
+      </c>
+      <c r="D616" t="s">
+        <v>662</v>
+      </c>
+      <c r="E616" t="s">
+        <v>663</v>
+      </c>
+      <c r="F616" t="s">
+        <v>664</v>
+      </c>
+      <c r="G616">
+        <v>1</v>
+      </c>
+      <c r="J616" t="s">
+        <v>269</v>
+      </c>
+      <c r="K616" t="s">
+        <v>1300</v>
+      </c>
+      <c r="L616" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="617" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A617" t="s">
+        <v>18</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C617" s="1">
+        <v>46242</v>
+      </c>
+      <c r="D617" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E617" t="s">
+        <v>545</v>
+      </c>
+      <c r="F617" t="s">
+        <v>546</v>
+      </c>
+      <c r="G617">
+        <v>1</v>
+      </c>
+      <c r="J617" t="s">
+        <v>269</v>
+      </c>
+      <c r="K617" t="s">
+        <v>1300</v>
+      </c>
+      <c r="L617" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="618" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A618" t="s">
+        <v>18</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C618" s="1">
+        <v>46242</v>
+      </c>
+      <c r="D618" t="s">
+        <v>662</v>
+      </c>
+      <c r="E618" t="s">
+        <v>663</v>
+      </c>
+      <c r="F618" t="s">
+        <v>664</v>
+      </c>
+      <c r="G618">
+        <v>1</v>
+      </c>
+      <c r="J618" t="s">
+        <v>269</v>
+      </c>
+      <c r="K618" t="s">
+        <v>1300</v>
+      </c>
+      <c r="L618" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="619" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A619" t="s">
+        <v>18</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C619" s="1">
+        <v>46242</v>
+      </c>
+      <c r="D619" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E619" t="s">
+        <v>1252</v>
+      </c>
+      <c r="F619" t="s">
+        <v>610</v>
+      </c>
+      <c r="G619">
+        <v>1</v>
+      </c>
+      <c r="J619" t="s">
+        <v>269</v>
+      </c>
+      <c r="K619" t="s">
+        <v>1300</v>
+      </c>
+      <c r="L619" s="17">
+        <v>46124</v>
+      </c>
+    </row>
+    <row r="620" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A620" t="s">
+        <v>21</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C620" s="1">
+        <v>46134</v>
+      </c>
+      <c r="D620" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E620" t="s">
+        <v>1307</v>
+      </c>
+      <c r="F620" t="s">
+        <v>1308</v>
+      </c>
+      <c r="G620">
+        <v>1</v>
+      </c>
+      <c r="K620" t="s">
+        <v>1309</v>
+      </c>
+      <c r="L620" s="17">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="621" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A621" t="s">
+        <v>21</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C621" s="1">
+        <v>46162</v>
+      </c>
+      <c r="D621" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E621" t="s">
+        <v>1307</v>
+      </c>
+      <c r="F621" t="s">
+        <v>1308</v>
+      </c>
+      <c r="G621">
+        <v>1</v>
+      </c>
+      <c r="K621" t="s">
+        <v>1309</v>
+      </c>
+      <c r="L621" s="17">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="622" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A622" t="s">
+        <v>21</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C622" s="1">
+        <v>46197</v>
+      </c>
+      <c r="D622" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E622" t="s">
+        <v>1307</v>
+      </c>
+      <c r="F622" t="s">
+        <v>1308</v>
+      </c>
+      <c r="G622">
+        <v>1</v>
+      </c>
+      <c r="K622" t="s">
+        <v>1309</v>
+      </c>
+      <c r="L622" s="17">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="623" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A623" t="s">
+        <v>21</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C623" s="1">
+        <v>46225</v>
+      </c>
+      <c r="D623" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E623" t="s">
+        <v>1307</v>
+      </c>
+      <c r="F623" t="s">
+        <v>1308</v>
+      </c>
+      <c r="G623">
+        <v>1</v>
+      </c>
+      <c r="K623" t="s">
+        <v>1309</v>
+      </c>
+      <c r="L623" s="17">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="624" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A624" t="s">
+        <v>672</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C624" s="1">
+        <v>46166</v>
+      </c>
+      <c r="D624" t="s">
+        <v>556</v>
+      </c>
+      <c r="E624" t="s">
+        <v>557</v>
+      </c>
+      <c r="F624" t="s">
+        <v>558</v>
+      </c>
+      <c r="G624">
+        <v>1</v>
+      </c>
+      <c r="J624" t="s">
+        <v>674</v>
+      </c>
+      <c r="K624" t="s">
+        <v>1311</v>
+      </c>
+      <c r="L624" s="17">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="625" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A625" t="s">
+        <v>672</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C625" s="1">
+        <v>46243</v>
+      </c>
+      <c r="D625" t="s">
+        <v>550</v>
+      </c>
+      <c r="E625" t="s">
+        <v>551</v>
+      </c>
+      <c r="F625" t="s">
+        <v>552</v>
+      </c>
+      <c r="G625">
+        <v>1</v>
+      </c>
+      <c r="J625" t="s">
+        <v>674</v>
+      </c>
+      <c r="K625" t="s">
+        <v>1311</v>
+      </c>
+      <c r="L625" s="17">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="626" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A626" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B626" s="2" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C626" s="3">
+        <v>46228</v>
+      </c>
+      <c r="D626" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="E626" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F626" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="G626" s="2">
+        <v>2</v>
+      </c>
+      <c r="J626" t="s">
+        <v>1313</v>
+      </c>
+      <c r="K626" t="s">
+        <v>1314</v>
+      </c>
+      <c r="L626" s="17">
+        <v>46126</v>
+      </c>
+    </row>
+    <row r="627" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A627" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B627" s="2" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C627" s="3">
+        <v>46229</v>
+      </c>
+      <c r="D627" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="E627" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F627" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="G627" s="2">
+        <v>2</v>
+      </c>
+      <c r="J627" t="s">
+        <v>1313</v>
+      </c>
+      <c r="K627" t="s">
+        <v>1314</v>
+      </c>
+      <c r="L627" s="17">
+        <v>46126</v>
+      </c>
+    </row>
+    <row r="628" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A628" t="s">
+        <v>21</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C628" s="1">
+        <v>46151</v>
+      </c>
+      <c r="D628" t="s">
+        <v>387</v>
+      </c>
+      <c r="E628" t="s">
+        <v>388</v>
+      </c>
+      <c r="F628" t="s">
+        <v>389</v>
+      </c>
+      <c r="G628" s="12">
+        <v>1</v>
+      </c>
+      <c r="J628" t="s">
+        <v>1316</v>
+      </c>
+      <c r="K628" t="s">
+        <v>1317</v>
+      </c>
+      <c r="L628" s="17">
+        <v>46126</v>
+      </c>
+    </row>
+    <row r="629" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A629" t="s">
+        <v>18</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C629" s="1">
+        <v>46138</v>
+      </c>
+      <c r="D629" t="s">
+        <v>353</v>
+      </c>
+      <c r="E629" t="s">
+        <v>354</v>
+      </c>
+      <c r="F629" t="s">
+        <v>355</v>
+      </c>
+      <c r="G629">
+        <v>1</v>
+      </c>
+      <c r="K629" t="s">
+        <v>1319</v>
+      </c>
+      <c r="L629" s="17">
+        <v>46126</v>
+      </c>
+    </row>
+    <row r="630" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A630" t="s">
+        <v>25</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C630" s="1">
+        <v>46146</v>
+      </c>
+      <c r="D630" t="s">
+        <v>799</v>
+      </c>
+      <c r="E630" t="s">
+        <v>800</v>
+      </c>
+      <c r="F630" t="s">
+        <v>801</v>
+      </c>
+      <c r="G630">
+        <v>1</v>
+      </c>
+      <c r="J630" t="s">
+        <v>1321</v>
+      </c>
+      <c r="K630" t="s">
+        <v>1322</v>
+      </c>
+      <c r="L630" s="17">
+        <v>46126</v>
+      </c>
+    </row>
+    <row r="631" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A631" t="s">
+        <v>25</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C631" s="1">
+        <v>46191</v>
+      </c>
+      <c r="D631" t="s">
+        <v>799</v>
+      </c>
+      <c r="E631" t="s">
+        <v>800</v>
+      </c>
+      <c r="F631" t="s">
+        <v>801</v>
+      </c>
+      <c r="G631">
+        <v>1</v>
+      </c>
+      <c r="J631" t="s">
+        <v>1321</v>
+      </c>
+      <c r="K631" t="s">
+        <v>1322</v>
+      </c>
+      <c r="L631" s="17">
+        <v>46126</v>
+      </c>
+    </row>
+    <row r="632" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A632" t="s">
+        <v>25</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C632" s="1">
+        <v>46250</v>
+      </c>
+      <c r="D632" t="s">
+        <v>799</v>
+      </c>
+      <c r="E632" t="s">
+        <v>800</v>
+      </c>
+      <c r="F632" t="s">
+        <v>801</v>
+      </c>
+      <c r="G632">
+        <v>1</v>
+      </c>
+      <c r="J632" t="s">
+        <v>1321</v>
+      </c>
+      <c r="K632" t="s">
+        <v>1322</v>
+      </c>
+      <c r="L632" s="17">
+        <v>46126</v>
+      </c>
+    </row>
+    <row r="633" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A633" t="s">
+        <v>25</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C633" s="1">
+        <v>46151</v>
+      </c>
+      <c r="D633" t="s">
+        <v>913</v>
+      </c>
+      <c r="E633" t="s">
+        <v>914</v>
+      </c>
+      <c r="F633" t="s">
+        <v>915</v>
+      </c>
+      <c r="G633">
+        <v>2</v>
+      </c>
+      <c r="J633" t="s">
+        <v>1324</v>
+      </c>
+      <c r="K633" t="s">
+        <v>1325</v>
+      </c>
+      <c r="L633" s="17">
+        <v>46126</v>
+      </c>
+    </row>
+    <row r="634" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A634" t="s">
+        <v>25</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C634" s="1">
+        <v>46152</v>
+      </c>
+      <c r="D634" t="s">
+        <v>913</v>
+      </c>
+      <c r="E634" t="s">
+        <v>914</v>
+      </c>
+      <c r="F634" t="s">
+        <v>915</v>
+      </c>
+      <c r="G634">
+        <v>2</v>
+      </c>
+      <c r="J634" t="s">
+        <v>1324</v>
+      </c>
+      <c r="K634" t="s">
+        <v>1325</v>
+      </c>
+      <c r="L634" s="17">
+        <v>46126</v>
+      </c>
+    </row>
+    <row r="635" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A635" t="s">
+        <v>18</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C635" s="1">
+        <v>46254</v>
+      </c>
+      <c r="D635" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E635" t="s">
+        <v>1328</v>
+      </c>
+      <c r="F635" t="s">
+        <v>857</v>
+      </c>
+      <c r="G635">
+        <v>1</v>
+      </c>
+      <c r="J635" t="s">
+        <v>1329</v>
+      </c>
+      <c r="K635" t="s">
+        <v>1330</v>
+      </c>
+      <c r="L635" s="17">
+        <v>46126</v>
+      </c>
+    </row>
+    <row r="636" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A636" t="s">
+        <v>192</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C636" s="1">
+        <v>46133</v>
+      </c>
+      <c r="D636" t="s">
+        <v>679</v>
+      </c>
+      <c r="E636" t="s">
+        <v>680</v>
+      </c>
+      <c r="F636" t="s">
+        <v>681</v>
+      </c>
+      <c r="G636">
+        <v>1</v>
+      </c>
+      <c r="J636" t="s">
+        <v>1332</v>
+      </c>
+      <c r="K636" t="s">
+        <v>1333</v>
+      </c>
+      <c r="L636" s="17">
+        <v>46127</v>
+      </c>
+    </row>
+    <row r="637" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A637" t="s">
+        <v>18</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C637" s="1">
+        <v>46171</v>
+      </c>
+      <c r="D637" t="s">
+        <v>847</v>
+      </c>
+      <c r="E637" t="s">
+        <v>848</v>
+      </c>
+      <c r="F637" t="s">
+        <v>849</v>
+      </c>
+      <c r="G637">
+        <v>1</v>
+      </c>
+      <c r="K637" t="s">
+        <v>1335</v>
+      </c>
+      <c r="L637" s="17">
+        <v>46127</v>
+      </c>
+    </row>
+    <row r="638" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A638" t="s">
+        <v>18</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C638" s="1">
+        <v>46129</v>
+      </c>
+      <c r="D638" t="s">
+        <v>608</v>
+      </c>
+      <c r="E638" t="s">
+        <v>609</v>
+      </c>
+      <c r="F638" t="s">
+        <v>610</v>
+      </c>
+      <c r="G638" s="12">
+        <v>1</v>
+      </c>
+      <c r="J638" t="s">
+        <v>1337</v>
+      </c>
+      <c r="K638" t="s">
+        <v>1338</v>
+      </c>
+      <c r="L638" s="17">
+        <v>46127</v>
+      </c>
+    </row>
+    <row r="639" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A639" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B639" s="2" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C639" s="3">
+        <v>46218</v>
+      </c>
+      <c r="D639" s="2" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E639" s="2" t="s">
+        <v>1089</v>
+      </c>
+      <c r="F639" s="2" t="s">
+        <v>1090</v>
+      </c>
+      <c r="G639" s="2">
+        <v>2</v>
+      </c>
+      <c r="J639" t="s">
+        <v>42</v>
+      </c>
+      <c r="K639" t="s">
+        <v>1339</v>
+      </c>
+      <c r="L639" s="17">
+        <v>46127</v>
+      </c>
+    </row>
+    <row r="640" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A640" t="s">
+        <v>18</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C640" s="1">
+        <v>46186</v>
+      </c>
+      <c r="D640" t="s">
+        <v>620</v>
+      </c>
+      <c r="E640" t="s">
+        <v>621</v>
+      </c>
+      <c r="F640" t="s">
+        <v>622</v>
+      </c>
+      <c r="G640">
+        <v>1</v>
+      </c>
+      <c r="K640" t="s">
+        <v>1341</v>
+      </c>
+      <c r="L640" s="17">
+        <v>46127</v>
+      </c>
+    </row>
+    <row r="641" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A641" t="s">
+        <v>28</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C641" s="1">
+        <v>46139</v>
+      </c>
+      <c r="D641" t="s">
+        <v>841</v>
+      </c>
+      <c r="E641" t="s">
+        <v>842</v>
+      </c>
+      <c r="F641" t="s">
+        <v>843</v>
+      </c>
+      <c r="G641">
+        <v>1</v>
+      </c>
+      <c r="K641" t="s">
+        <v>1343</v>
+      </c>
+      <c r="L641" s="17">
+        <v>46127</v>
+      </c>
+    </row>
+    <row r="642" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A642" t="s">
+        <v>43</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C642" s="1">
+        <v>46131</v>
+      </c>
+      <c r="D642" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E642" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F642" t="s">
+        <v>1347</v>
+      </c>
+      <c r="G642">
+        <v>2</v>
+      </c>
+      <c r="H642" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="I642" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="K642" t="s">
+        <v>1348</v>
+      </c>
+      <c r="L642" s="17">
+        <v>46128</v>
+      </c>
+    </row>
+    <row r="643" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A643" t="s">
+        <v>43</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C643" s="1">
+        <v>46173</v>
+      </c>
+      <c r="D643" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E643" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F643" t="s">
+        <v>1347</v>
+      </c>
+      <c r="G643">
+        <v>2</v>
+      </c>
+      <c r="H643" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="I643" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="K643" t="s">
+        <v>1348</v>
+      </c>
+      <c r="L643" s="17">
+        <v>46128</v>
+      </c>
+    </row>
+    <row r="644" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A644" t="s">
+        <v>43</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C644" s="1">
+        <v>46208</v>
+      </c>
+      <c r="D644" t="s">
+        <v>829</v>
+      </c>
+      <c r="E644" t="s">
+        <v>830</v>
+      </c>
+      <c r="F644" t="s">
+        <v>831</v>
+      </c>
+      <c r="G644">
+        <v>2</v>
+      </c>
+      <c r="I644" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="K644" t="s">
+        <v>1348</v>
+      </c>
+      <c r="L644" s="17">
+        <v>46128</v>
+      </c>
+    </row>
+    <row r="645" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A645" t="s">
+        <v>25</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C645" s="1">
+        <v>46145</v>
+      </c>
+      <c r="D645" t="s">
+        <v>127</v>
+      </c>
+      <c r="E645" t="s">
+        <v>128</v>
+      </c>
+      <c r="F645" t="s">
+        <v>129</v>
+      </c>
+      <c r="G645">
+        <v>1</v>
+      </c>
+      <c r="J645" t="s">
+        <v>590</v>
+      </c>
+      <c r="K645" t="s">
+        <v>1350</v>
+      </c>
+      <c r="L645" s="17">
+        <v>46128</v>
+      </c>
+    </row>
+    <row r="646" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A646" t="s">
+        <v>21</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C646" s="1">
+        <v>46145</v>
+      </c>
+      <c r="D646" t="s">
+        <v>600</v>
+      </c>
+      <c r="E646" t="s">
+        <v>601</v>
+      </c>
+      <c r="F646" t="s">
+        <v>602</v>
+      </c>
+      <c r="G646">
+        <v>1</v>
+      </c>
+      <c r="J646" t="s">
+        <v>590</v>
+      </c>
+      <c r="K646" t="s">
+        <v>1350</v>
+      </c>
+      <c r="L646" s="17">
+        <v>46128</v>
+      </c>
+    </row>
+    <row r="647" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A647" t="s">
+        <v>25</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C647" s="1">
+        <v>46145</v>
+      </c>
+      <c r="D647" t="s">
+        <v>999</v>
+      </c>
+      <c r="E647" t="s">
+        <v>1000</v>
+      </c>
+      <c r="F647" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G647">
+        <v>1</v>
+      </c>
+      <c r="J647" t="s">
+        <v>590</v>
+      </c>
+      <c r="K647" t="s">
+        <v>1350</v>
+      </c>
+      <c r="L647" s="17">
+        <v>46128</v>
+      </c>
+    </row>
+    <row r="648" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A648" t="s">
+        <v>21</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C648" s="1">
+        <v>46145</v>
+      </c>
+      <c r="D648" t="s">
+        <v>1354</v>
+      </c>
+      <c r="E648" t="s">
+        <v>1355</v>
+      </c>
+      <c r="F648" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G648">
+        <v>1</v>
+      </c>
+      <c r="J648" t="s">
+        <v>590</v>
+      </c>
+      <c r="K648" t="s">
+        <v>1350</v>
+      </c>
+      <c r="L648" s="17">
+        <v>46128</v>
+      </c>
+    </row>
+    <row r="649" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A649" t="s">
+        <v>21</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C649" s="1">
+        <v>46145</v>
+      </c>
+      <c r="D649" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E649" t="s">
+        <v>1359</v>
+      </c>
+      <c r="F649" t="s">
+        <v>1360</v>
+      </c>
+      <c r="G649">
+        <v>1</v>
+      </c>
+      <c r="J649" t="s">
+        <v>590</v>
+      </c>
+      <c r="K649" t="s">
+        <v>1350</v>
+      </c>
+      <c r="L649" s="17">
+        <v>46128</v>
+      </c>
+    </row>
+    <row r="650" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A650" t="s">
+        <v>21</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C650" s="1">
+        <v>46145</v>
+      </c>
+      <c r="D650" t="s">
+        <v>387</v>
+      </c>
+      <c r="E650" t="s">
+        <v>388</v>
+      </c>
+      <c r="F650" t="s">
+        <v>389</v>
+      </c>
+      <c r="G650">
+        <v>1</v>
+      </c>
+      <c r="J650" t="s">
+        <v>590</v>
+      </c>
+      <c r="K650" t="s">
+        <v>1350</v>
+      </c>
+      <c r="L650" s="17">
+        <v>46128</v>
+      </c>
+    </row>
+    <row r="651" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A651" t="s">
+        <v>21</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C651" s="1">
+        <v>46145</v>
+      </c>
+      <c r="D651" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E651" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F651" t="s">
+        <v>1365</v>
+      </c>
+      <c r="G651">
+        <v>1</v>
+      </c>
+      <c r="J651" t="s">
+        <v>590</v>
+      </c>
+      <c r="K651" t="s">
+        <v>1350</v>
+      </c>
+      <c r="L651" s="17">
+        <v>46128</v>
+      </c>
+    </row>
+    <row r="652" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A652" t="s">
+        <v>43</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C652" s="1">
+        <v>46145</v>
+      </c>
+      <c r="D652" t="s">
+        <v>829</v>
+      </c>
+      <c r="E652" t="s">
+        <v>830</v>
+      </c>
+      <c r="F652" t="s">
+        <v>831</v>
+      </c>
+      <c r="G652">
+        <v>1</v>
+      </c>
+      <c r="J652" t="s">
+        <v>590</v>
+      </c>
+      <c r="K652" t="s">
+        <v>1350</v>
+      </c>
+      <c r="L652" s="17">
+        <v>46128</v>
+      </c>
+    </row>
+    <row r="653" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A653" t="s">
+        <v>43</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C653" s="1">
+        <v>46145</v>
+      </c>
+      <c r="D653" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E653" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F653" t="s">
+        <v>1347</v>
+      </c>
+      <c r="G653">
+        <v>1</v>
+      </c>
+      <c r="J653" t="s">
+        <v>590</v>
+      </c>
+      <c r="K653" t="s">
+        <v>1350</v>
+      </c>
+      <c r="L653" s="17">
+        <v>46128</v>
+      </c>
+    </row>
+    <row r="654" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A654" t="s">
+        <v>43</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C654" s="1">
+        <v>46145</v>
+      </c>
+      <c r="D654" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E654" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F654" t="s">
+        <v>1347</v>
+      </c>
+      <c r="G654">
+        <v>1</v>
+      </c>
+      <c r="J654" t="s">
+        <v>590</v>
+      </c>
+      <c r="K654" t="s">
+        <v>1350</v>
+      </c>
+      <c r="L654" s="17">
+        <v>46128</v>
+      </c>
+    </row>
+    <row r="655" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A655" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B655" s="2" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C655" s="3">
+        <v>46242</v>
+      </c>
+      <c r="D655" s="2" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E655" s="2" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F655" s="2" t="s">
+        <v>1347</v>
+      </c>
+      <c r="G655" s="2">
+        <v>2</v>
+      </c>
+      <c r="H655" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J655" t="s">
+        <v>1370</v>
+      </c>
+      <c r="K655" t="s">
+        <v>1371</v>
+      </c>
+      <c r="L655" s="17">
+        <v>46128</v>
+      </c>
+    </row>
+    <row r="656" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A656" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B656" s="2" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C656" s="3">
+        <v>46243</v>
+      </c>
+      <c r="D656" s="2" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E656" s="2" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F656" s="2" t="s">
+        <v>1347</v>
+      </c>
+      <c r="G656" s="2">
+        <v>2</v>
+      </c>
+      <c r="H656" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J656" t="s">
+        <v>1370</v>
+      </c>
+      <c r="K656" t="s">
+        <v>1371</v>
+      </c>
+      <c r="L656" s="17">
+        <v>46128</v>
+      </c>
+    </row>
+    <row r="657" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A657" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B657" s="2" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C657" s="3">
+        <v>46256</v>
+      </c>
+      <c r="D657" s="2" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E657" s="2" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F657" s="2" t="s">
+        <v>1347</v>
+      </c>
+      <c r="G657" s="2">
+        <v>2</v>
+      </c>
+      <c r="H657" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J657" t="s">
+        <v>1373</v>
+      </c>
+      <c r="K657" t="s">
+        <v>1374</v>
+      </c>
+      <c r="L657" s="17">
+        <v>46128</v>
+      </c>
+    </row>
+    <row r="658" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A658" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B658" s="2" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C658" s="3">
+        <v>46257</v>
+      </c>
+      <c r="D658" s="2" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E658" s="2" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F658" s="2" t="s">
+        <v>1347</v>
+      </c>
+      <c r="G658" s="2">
+        <v>2</v>
+      </c>
+      <c r="H658" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J658" t="s">
+        <v>1373</v>
+      </c>
+      <c r="K658" t="s">
+        <v>1374</v>
+      </c>
+      <c r="L658" s="17">
+        <v>46128</v>
+      </c>
+    </row>
+    <row r="659" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A659" t="s">
+        <v>20</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C659" s="1">
+        <v>46278</v>
+      </c>
+      <c r="D659" t="s">
+        <v>702</v>
+      </c>
+      <c r="E659" t="s">
+        <v>703</v>
+      </c>
+      <c r="F659" t="s">
+        <v>704</v>
+      </c>
+      <c r="G659">
+        <v>2</v>
+      </c>
+      <c r="K659" t="s">
+        <v>1376</v>
+      </c>
+      <c r="L659" s="17">
+        <v>46128</v>
+      </c>
+    </row>
+    <row r="660" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A660" t="s">
+        <v>28</v>
+      </c>
+      <c r="B660" t="s">
+        <v>279</v>
+      </c>
+      <c r="C660" s="1">
+        <v>46187</v>
+      </c>
+      <c r="D660" t="s">
+        <v>156</v>
+      </c>
+      <c r="E660" t="s">
+        <v>89</v>
+      </c>
+      <c r="F660" t="s">
+        <v>90</v>
+      </c>
+      <c r="G660">
+        <v>2</v>
+      </c>
+      <c r="H660" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="K660" t="s">
+        <v>1377</v>
+      </c>
+      <c r="L660" s="17">
+        <v>46128</v>
+      </c>
+    </row>
+    <row r="661" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A661" t="s">
+        <v>28</v>
+      </c>
+      <c r="B661" t="s">
+        <v>279</v>
+      </c>
+      <c r="C661" s="1">
+        <v>46285</v>
+      </c>
+      <c r="D661" t="s">
+        <v>156</v>
+      </c>
+      <c r="E661" t="s">
+        <v>89</v>
+      </c>
+      <c r="F661" t="s">
+        <v>90</v>
+      </c>
+      <c r="G661">
+        <v>2</v>
+      </c>
+      <c r="K661" t="s">
+        <v>1378</v>
+      </c>
+      <c r="L661" s="17">
+        <v>46128</v>
+      </c>
+    </row>
+    <row r="662" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A662" t="s">
+        <v>23</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C662" s="1">
+        <v>46200</v>
+      </c>
+      <c r="D662" t="s">
+        <v>95</v>
+      </c>
+      <c r="E662" t="s">
+        <v>96</v>
+      </c>
+      <c r="F662" t="s">
+        <v>97</v>
+      </c>
+      <c r="G662">
+        <v>2</v>
+      </c>
+      <c r="J662" t="s">
+        <v>197</v>
+      </c>
+      <c r="K662" t="s">
+        <v>1384</v>
+      </c>
+      <c r="L662" s="17">
+        <v>46131</v>
+      </c>
+    </row>
+    <row r="663" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A663" t="s">
+        <v>23</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C663" s="1">
+        <v>46201</v>
+      </c>
+      <c r="D663" t="s">
+        <v>95</v>
+      </c>
+      <c r="E663" t="s">
+        <v>96</v>
+      </c>
+      <c r="F663" t="s">
+        <v>97</v>
+      </c>
+      <c r="G663">
+        <v>2</v>
+      </c>
+      <c r="J663" t="s">
+        <v>197</v>
+      </c>
+      <c r="K663" t="s">
+        <v>1384</v>
+      </c>
+      <c r="L663" s="17">
+        <v>46131</v>
+      </c>
+    </row>
+    <row r="664" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A664" t="s">
+        <v>23</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C664" s="1">
+        <v>46148</v>
+      </c>
+      <c r="D664" t="s">
+        <v>629</v>
+      </c>
+      <c r="E664" t="s">
+        <v>630</v>
+      </c>
+      <c r="F664" t="s">
+        <v>631</v>
+      </c>
+      <c r="G664">
+        <v>1</v>
+      </c>
+      <c r="J664" t="s">
+        <v>1386</v>
+      </c>
+      <c r="K664" t="s">
+        <v>1387</v>
+      </c>
+      <c r="L664" s="17">
+        <v>46131</v>
+      </c>
+    </row>
+    <row r="665" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A665" t="s">
+        <v>23</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C665" s="1">
+        <v>46176</v>
+      </c>
+      <c r="D665" t="s">
+        <v>150</v>
+      </c>
+      <c r="E665" t="s">
+        <v>39</v>
+      </c>
+      <c r="F665" t="s">
+        <v>60</v>
+      </c>
+      <c r="G665">
+        <v>1</v>
+      </c>
+      <c r="J665" t="s">
+        <v>1386</v>
+      </c>
+      <c r="K665" t="s">
+        <v>1387</v>
+      </c>
+      <c r="L665" s="17">
+        <v>46131</v>
+      </c>
+    </row>
+    <row r="666" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A666" t="s">
+        <v>23</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C666" s="1">
+        <v>46148</v>
+      </c>
+      <c r="D666" t="s">
+        <v>503</v>
+      </c>
+      <c r="E666" t="s">
+        <v>504</v>
+      </c>
+      <c r="F666" t="s">
+        <v>505</v>
+      </c>
+      <c r="G666">
+        <v>1</v>
+      </c>
+      <c r="J666" t="s">
+        <v>1386</v>
+      </c>
+      <c r="K666" t="s">
+        <v>1387</v>
+      </c>
+      <c r="L666" s="17">
+        <v>46131</v>
+      </c>
+    </row>
+    <row r="667" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A667" t="s">
+        <v>23</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C667" s="1">
+        <v>46176</v>
+      </c>
+      <c r="D667" t="s">
+        <v>509</v>
+      </c>
+      <c r="E667" t="s">
+        <v>510</v>
+      </c>
+      <c r="F667" t="s">
+        <v>511</v>
+      </c>
+      <c r="G667">
+        <v>1</v>
+      </c>
+      <c r="J667" t="s">
+        <v>1386</v>
+      </c>
+      <c r="K667" t="s">
+        <v>1387</v>
+      </c>
+      <c r="L667" s="17">
+        <v>46131</v>
+      </c>
+    </row>
+    <row r="668" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A668" t="s">
+        <v>23</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C668" s="1">
+        <v>46148</v>
+      </c>
+      <c r="D668" t="s">
+        <v>949</v>
+      </c>
+      <c r="E668" t="s">
+        <v>950</v>
+      </c>
+      <c r="F668" t="s">
+        <v>951</v>
+      </c>
+      <c r="G668">
+        <v>1</v>
+      </c>
+      <c r="J668" t="s">
+        <v>1386</v>
+      </c>
+      <c r="K668" t="s">
+        <v>1387</v>
+      </c>
+      <c r="L668" s="17">
+        <v>46131</v>
+      </c>
+    </row>
+    <row r="669" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A669" t="s">
+        <v>23</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C669" s="1">
+        <v>46176</v>
+      </c>
+      <c r="D669" t="s">
+        <v>949</v>
+      </c>
+      <c r="E669" t="s">
+        <v>950</v>
+      </c>
+      <c r="F669" t="s">
+        <v>951</v>
+      </c>
+      <c r="G669">
+        <v>1</v>
+      </c>
+      <c r="J669" t="s">
+        <v>1386</v>
+      </c>
+      <c r="K669" t="s">
+        <v>1387</v>
+      </c>
+      <c r="L669" s="17">
+        <v>46131</v>
+      </c>
+    </row>
+    <row r="670" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A670" t="s">
+        <v>20</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C670" s="1">
+        <v>46145</v>
+      </c>
+      <c r="D670" t="s">
+        <v>584</v>
+      </c>
+      <c r="E670" t="s">
+        <v>10</v>
+      </c>
+      <c r="F670" t="s">
+        <v>55</v>
+      </c>
+      <c r="G670">
+        <v>1</v>
+      </c>
+      <c r="J670" t="s">
+        <v>590</v>
+      </c>
+      <c r="K670" t="s">
+        <v>1391</v>
+      </c>
+      <c r="L670" s="17">
+        <v>46131</v>
+      </c>
+    </row>
+    <row r="671" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A671" t="s">
+        <v>18</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C671" s="1">
+        <v>46221</v>
+      </c>
+      <c r="D671" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E671" t="s">
+        <v>1247</v>
+      </c>
+      <c r="F671" t="s">
+        <v>1248</v>
+      </c>
+      <c r="G671">
+        <v>1</v>
+      </c>
+      <c r="J671" t="s">
+        <v>1393</v>
+      </c>
+      <c r="K671" t="s">
+        <v>1394</v>
+      </c>
+      <c r="L671" s="17">
+        <v>46131</v>
+      </c>
+    </row>
+    <row r="672" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A672" t="s">
+        <v>25</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C672" s="1">
+        <v>46159</v>
+      </c>
+      <c r="D672" t="s">
+        <v>185</v>
+      </c>
+      <c r="E672" t="s">
+        <v>33</v>
+      </c>
+      <c r="F672" t="s">
+        <v>49</v>
+      </c>
+      <c r="G672">
+        <v>1</v>
+      </c>
+      <c r="K672" t="s">
+        <v>1396</v>
+      </c>
+      <c r="L672" s="17">
+        <v>46131</v>
+      </c>
+    </row>
+    <row r="673" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A673" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B673" s="2" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C673" s="3">
+        <v>46165</v>
+      </c>
+      <c r="D673" s="2" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E673" s="2" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F673" s="2" t="s">
+        <v>1400</v>
+      </c>
+      <c r="G673" s="2">
+        <v>2</v>
+      </c>
+      <c r="K673" t="s">
+        <v>1401</v>
+      </c>
+      <c r="L673" s="17">
+        <v>46131</v>
+      </c>
+    </row>
+    <row r="674" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A674" t="s">
+        <v>22</v>
+      </c>
+      <c r="B674" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C674" s="1">
+        <v>46160</v>
+      </c>
+      <c r="D674" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E674" t="s">
+        <v>1089</v>
+      </c>
+      <c r="F674" t="s">
+        <v>1090</v>
+      </c>
+      <c r="G674">
+        <v>1</v>
+      </c>
+      <c r="J674" t="s">
+        <v>1403</v>
+      </c>
+      <c r="K674" t="s">
+        <v>1404</v>
+      </c>
+      <c r="L674" s="17">
+        <v>46131</v>
+      </c>
+    </row>
+    <row r="675" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A675" t="s">
+        <v>22</v>
+      </c>
+      <c r="B675" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C675" s="1">
+        <v>46174</v>
+      </c>
+      <c r="D675" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E675" t="s">
+        <v>1089</v>
+      </c>
+      <c r="F675" t="s">
+        <v>1090</v>
+      </c>
+      <c r="G675">
+        <v>1</v>
+      </c>
+      <c r="J675" t="s">
+        <v>1403</v>
+      </c>
+      <c r="K675" t="s">
+        <v>1404</v>
+      </c>
+      <c r="L675" s="17">
+        <v>46131</v>
+      </c>
+    </row>
+    <row r="676" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A676" t="s">
+        <v>22</v>
+      </c>
+      <c r="B676" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C676" s="1">
+        <v>46202</v>
+      </c>
+      <c r="D676" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E676" t="s">
+        <v>1089</v>
+      </c>
+      <c r="F676" t="s">
+        <v>1090</v>
+      </c>
+      <c r="G676">
+        <v>1</v>
+      </c>
+      <c r="J676" t="s">
+        <v>1403</v>
+      </c>
+      <c r="K676" t="s">
+        <v>1404</v>
+      </c>
+      <c r="L676" s="17">
+        <v>46131</v>
+      </c>
+    </row>
+    <row r="677" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A677" t="s">
+        <v>22</v>
+      </c>
+      <c r="B677" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C677" s="1">
+        <v>46209</v>
+      </c>
+      <c r="D677" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E677" t="s">
+        <v>1089</v>
+      </c>
+      <c r="F677" t="s">
+        <v>1090</v>
+      </c>
+      <c r="G677">
+        <v>1</v>
+      </c>
+      <c r="J677" t="s">
+        <v>1403</v>
+      </c>
+      <c r="K677" t="s">
+        <v>1404</v>
+      </c>
+      <c r="L677" s="17">
+        <v>46131</v>
+      </c>
+    </row>
+    <row r="678" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A678" t="s">
+        <v>22</v>
+      </c>
+      <c r="B678" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C678" s="1">
+        <v>46230</v>
+      </c>
+      <c r="D678" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E678" t="s">
+        <v>1089</v>
+      </c>
+      <c r="F678" t="s">
+        <v>1090</v>
+      </c>
+      <c r="G678">
+        <v>1</v>
+      </c>
+      <c r="J678" t="s">
+        <v>1403</v>
+      </c>
+      <c r="K678" t="s">
+        <v>1404</v>
+      </c>
+      <c r="L678" s="17">
+        <v>46131</v>
+      </c>
+    </row>
+    <row r="679" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A679" t="s">
+        <v>22</v>
+      </c>
+      <c r="B679" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C679" s="1">
+        <v>46237</v>
+      </c>
+      <c r="D679" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E679" t="s">
+        <v>1089</v>
+      </c>
+      <c r="F679" t="s">
+        <v>1090</v>
+      </c>
+      <c r="G679">
+        <v>1</v>
+      </c>
+      <c r="J679" t="s">
+        <v>1403</v>
+      </c>
+      <c r="K679" t="s">
+        <v>1404</v>
+      </c>
+      <c r="L679" s="17">
+        <v>46131</v>
+      </c>
+    </row>
+    <row r="680" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A680" t="s">
+        <v>22</v>
+      </c>
+      <c r="B680" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C680" s="1">
+        <v>46193</v>
+      </c>
+      <c r="D680" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E680" t="s">
+        <v>1089</v>
+      </c>
+      <c r="F680" t="s">
+        <v>1090</v>
+      </c>
+      <c r="G680">
+        <v>1</v>
+      </c>
+      <c r="J680" t="s">
+        <v>1403</v>
+      </c>
+      <c r="K680" t="s">
+        <v>1406</v>
+      </c>
+      <c r="L680" s="17">
+        <v>46131</v>
+      </c>
+    </row>
+    <row r="681" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A681" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B681" s="2" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C681" s="3">
+        <v>46253</v>
+      </c>
+      <c r="D681" s="2" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E681" s="2" t="s">
+        <v>1089</v>
+      </c>
+      <c r="F681" s="2" t="s">
+        <v>1090</v>
+      </c>
+      <c r="G681" s="2">
+        <v>2</v>
+      </c>
+      <c r="J681" t="s">
+        <v>42</v>
+      </c>
+      <c r="K681" t="s">
+        <v>1407</v>
+      </c>
+      <c r="L681" s="17">
+        <v>46131</v>
+      </c>
+    </row>
+    <row r="682" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A682" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B682" s="2" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C682" s="3">
+        <v>46267</v>
+      </c>
+      <c r="D682" s="2" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E682" s="2" t="s">
+        <v>1089</v>
+      </c>
+      <c r="F682" s="2" t="s">
+        <v>1090</v>
+      </c>
+      <c r="G682" s="2">
+        <v>2</v>
+      </c>
+      <c r="J682" t="s">
+        <v>42</v>
+      </c>
+      <c r="K682" t="s">
+        <v>1408</v>
+      </c>
+      <c r="L682" s="17">
+        <v>46131</v>
+      </c>
+    </row>
+    <row r="683" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A683" s="12" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B683" s="12" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C683" s="11">
+        <v>46141</v>
+      </c>
+      <c r="D683" s="12" t="s">
+        <v>956</v>
+      </c>
+      <c r="E683" s="12" t="s">
+        <v>957</v>
+      </c>
+      <c r="F683" s="12" t="s">
+        <v>958</v>
+      </c>
+      <c r="G683" s="12">
+        <v>1</v>
+      </c>
+      <c r="J683" t="s">
+        <v>1177</v>
+      </c>
+      <c r="K683" t="s">
+        <v>1410</v>
+      </c>
+      <c r="L683" s="17">
+        <v>46132</v>
+      </c>
+    </row>
+    <row r="684" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A684" t="s">
+        <v>23</v>
+      </c>
+      <c r="B684" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C684" s="1">
+        <v>46162</v>
+      </c>
+      <c r="D684" t="s">
+        <v>949</v>
+      </c>
+      <c r="E684" t="s">
+        <v>950</v>
+      </c>
+      <c r="F684" t="s">
+        <v>951</v>
+      </c>
+      <c r="G684">
+        <v>1</v>
+      </c>
+      <c r="K684" t="s">
+        <v>1412</v>
+      </c>
+      <c r="L684" s="17">
+        <v>46132</v>
+      </c>
+    </row>
+    <row r="685" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A685" t="s">
+        <v>25</v>
+      </c>
+      <c r="B685" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C685" s="1">
+        <v>46175</v>
+      </c>
+      <c r="D685" t="s">
+        <v>999</v>
+      </c>
+      <c r="E685" t="s">
+        <v>1000</v>
+      </c>
+      <c r="F685" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G685">
+        <v>1</v>
+      </c>
+      <c r="K685" t="s">
+        <v>1414</v>
+      </c>
+      <c r="L685" s="17">
+        <v>46133</v>
+      </c>
+    </row>
+    <row r="686" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A686" t="s">
+        <v>25</v>
+      </c>
+      <c r="B686" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C686" s="1">
+        <v>46210</v>
+      </c>
+      <c r="D686" t="s">
+        <v>999</v>
+      </c>
+      <c r="E686" t="s">
+        <v>1000</v>
+      </c>
+      <c r="F686" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G686">
+        <v>1</v>
+      </c>
+      <c r="K686" t="s">
+        <v>1414</v>
+      </c>
+      <c r="L686" s="17">
+        <v>46133</v>
+      </c>
+    </row>
+    <row r="687" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A687" t="s">
+        <v>21</v>
+      </c>
+      <c r="B687" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C687" s="1">
+        <v>46194</v>
+      </c>
+      <c r="D687" t="s">
+        <v>600</v>
+      </c>
+      <c r="E687" t="s">
+        <v>601</v>
+      </c>
+      <c r="F687" t="s">
+        <v>602</v>
+      </c>
+      <c r="G687">
+        <v>1</v>
+      </c>
+      <c r="J687" t="s">
+        <v>997</v>
+      </c>
+      <c r="K687" t="s">
+        <v>1416</v>
+      </c>
+      <c r="L687" s="17">
+        <v>46133</v>
+      </c>
+    </row>
+    <row r="688" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A688" t="s">
+        <v>21</v>
+      </c>
+      <c r="B688" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C688" s="1">
+        <v>46242</v>
+      </c>
+      <c r="D688" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E688" t="s">
+        <v>7</v>
+      </c>
+      <c r="F688" t="s">
+        <v>56</v>
+      </c>
+      <c r="G688">
+        <v>1</v>
+      </c>
+      <c r="K688" t="s">
+        <v>1416</v>
+      </c>
+      <c r="L688" s="17">
+        <v>46133</v>
+      </c>
+    </row>
+    <row r="689" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A689" t="s">
+        <v>21</v>
+      </c>
+      <c r="B689" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C689" s="1">
+        <v>46264</v>
+      </c>
+      <c r="D689" t="s">
+        <v>600</v>
+      </c>
+      <c r="E689" t="s">
+        <v>601</v>
+      </c>
+      <c r="F689" t="s">
+        <v>602</v>
+      </c>
+      <c r="G689">
+        <v>1</v>
+      </c>
+      <c r="J689" t="s">
+        <v>997</v>
+      </c>
+      <c r="K689" t="s">
+        <v>1416</v>
+      </c>
+      <c r="L689" s="17">
+        <v>46133</v>
+      </c>
+    </row>
+    <row r="690" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A690" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B690" s="12" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C690" s="11">
+        <v>46154</v>
+      </c>
+      <c r="D690" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="E690" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F690" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="G690" s="12">
+        <v>1</v>
+      </c>
+      <c r="K690" t="s">
+        <v>1418</v>
+      </c>
+      <c r="L690" s="17">
+        <v>46133</v>
+      </c>
+    </row>
+    <row r="691" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A691" t="s">
+        <v>18</v>
+      </c>
+      <c r="B691" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C691" s="1">
+        <v>46139</v>
+      </c>
+      <c r="D691" t="s">
+        <v>393</v>
+      </c>
+      <c r="E691" t="s">
+        <v>394</v>
+      </c>
+      <c r="F691" t="s">
+        <v>395</v>
+      </c>
+      <c r="G691">
+        <v>1</v>
+      </c>
+      <c r="J691" t="s">
+        <v>1158</v>
+      </c>
+      <c r="K691" t="s">
+        <v>1420</v>
+      </c>
+      <c r="L691" s="17">
+        <v>46133</v>
+      </c>
+    </row>
+    <row r="692" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A692" t="s">
+        <v>21</v>
+      </c>
+      <c r="B692" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C692" s="1">
+        <v>46137</v>
+      </c>
+      <c r="D692" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E692" t="s">
+        <v>1423</v>
+      </c>
+      <c r="F692" t="s">
+        <v>1424</v>
+      </c>
+      <c r="G692" s="12">
+        <v>1</v>
+      </c>
+      <c r="K692" t="s">
+        <v>1425</v>
+      </c>
+      <c r="L692" s="17">
+        <v>46133</v>
+      </c>
+    </row>
+    <row r="693" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A693" t="s">
+        <v>21</v>
+      </c>
+      <c r="B693" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C693" s="1">
+        <v>46159</v>
+      </c>
+      <c r="D693" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E693" t="s">
+        <v>1423</v>
+      </c>
+      <c r="F693" t="s">
+        <v>1424</v>
+      </c>
+      <c r="G693" s="12">
+        <v>1</v>
+      </c>
+      <c r="K693" t="s">
+        <v>1425</v>
+      </c>
+      <c r="L693" s="17">
+        <v>46133</v>
+      </c>
+    </row>
+    <row r="694" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A694" t="s">
+        <v>21</v>
+      </c>
+      <c r="B694" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C694" s="1">
+        <v>46208</v>
+      </c>
+      <c r="D694" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E694" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F694" t="s">
+        <v>1365</v>
+      </c>
+      <c r="G694" s="12">
+        <v>1</v>
+      </c>
+      <c r="K694" t="s">
+        <v>1425</v>
+      </c>
+      <c r="L694" s="17">
+        <v>46133</v>
+      </c>
+    </row>
+    <row r="695" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A695" t="s">
+        <v>21</v>
+      </c>
+      <c r="B695" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C695" s="1">
+        <v>46278</v>
+      </c>
+      <c r="D695" t="s">
+        <v>429</v>
+      </c>
+      <c r="E695" t="s">
+        <v>430</v>
+      </c>
+      <c r="F695" t="s">
+        <v>431</v>
+      </c>
+      <c r="G695" s="12">
+        <v>1</v>
+      </c>
+      <c r="K695" t="s">
+        <v>1425</v>
+      </c>
+      <c r="L695" s="17">
+        <v>46133</v>
+      </c>
+    </row>
+    <row r="696" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A696" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B696" s="2" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C696" s="3">
+        <v>46256</v>
+      </c>
+      <c r="D696" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="E696" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F696" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="G696" s="2">
+        <v>2</v>
+      </c>
+      <c r="J696" t="s">
+        <v>41</v>
+      </c>
+      <c r="K696" t="s">
+        <v>1428</v>
+      </c>
+      <c r="L696" s="17">
+        <v>46133</v>
+      </c>
+    </row>
+    <row r="697" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A697" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B697" s="2" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C697" s="3">
+        <v>46257</v>
+      </c>
+      <c r="D697" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="E697" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F697" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="G697" s="2">
+        <v>2</v>
+      </c>
+      <c r="J697" t="s">
+        <v>41</v>
+      </c>
+      <c r="K697" t="s">
+        <v>1428</v>
+      </c>
+      <c r="L697" s="17">
+        <v>46133</v>
+      </c>
+    </row>
+    <row r="698" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A698" t="s">
+        <v>23</v>
+      </c>
+      <c r="B698" t="s">
+        <v>130</v>
+      </c>
+      <c r="C698" s="1">
+        <v>46169</v>
+      </c>
+      <c r="D698" t="s">
+        <v>131</v>
+      </c>
+      <c r="E698" t="s">
+        <v>132</v>
+      </c>
+      <c r="F698" t="s">
+        <v>133</v>
+      </c>
+      <c r="G698">
+        <v>2</v>
+      </c>
+      <c r="H698" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I698" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="J698" t="s">
+        <v>134</v>
+      </c>
+      <c r="K698" t="s">
+        <v>1429</v>
+      </c>
+      <c r="L698" s="17">
+        <v>46133</v>
+      </c>
+    </row>
+    <row r="699" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A699" t="s">
+        <v>23</v>
+      </c>
+      <c r="B699" t="s">
+        <v>130</v>
+      </c>
+      <c r="C699" s="1">
+        <v>46183</v>
+      </c>
+      <c r="D699" t="s">
+        <v>131</v>
+      </c>
+      <c r="E699" t="s">
+        <v>132</v>
+      </c>
+      <c r="F699" t="s">
+        <v>133</v>
+      </c>
+      <c r="G699">
+        <v>2</v>
+      </c>
+      <c r="H699" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I699" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="J699" t="s">
+        <v>134</v>
+      </c>
+      <c r="K699" t="s">
+        <v>1429</v>
+      </c>
+      <c r="L699" s="17">
+        <v>46133</v>
+      </c>
+    </row>
+    <row r="700" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A700" t="s">
+        <v>23</v>
+      </c>
+      <c r="B700" t="s">
+        <v>130</v>
+      </c>
+      <c r="C700" s="1">
+        <v>46197</v>
+      </c>
+      <c r="D700" t="s">
+        <v>131</v>
+      </c>
+      <c r="E700" t="s">
+        <v>132</v>
+      </c>
+      <c r="F700" t="s">
+        <v>133</v>
+      </c>
+      <c r="G700">
+        <v>2</v>
+      </c>
+      <c r="H700" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I700" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="J700" t="s">
+        <v>134</v>
+      </c>
+      <c r="K700" t="s">
+        <v>1429</v>
+      </c>
+      <c r="L700" s="17">
+        <v>46133</v>
+      </c>
+    </row>
+    <row r="701" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A701" t="s">
+        <v>23</v>
+      </c>
+      <c r="B701" t="s">
+        <v>130</v>
+      </c>
+      <c r="C701" s="1">
+        <v>46211</v>
+      </c>
+      <c r="D701" t="s">
+        <v>131</v>
+      </c>
+      <c r="E701" t="s">
+        <v>132</v>
+      </c>
+      <c r="F701" t="s">
+        <v>133</v>
+      </c>
+      <c r="G701">
+        <v>2</v>
+      </c>
+      <c r="I701" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="J701" t="s">
+        <v>134</v>
+      </c>
+      <c r="K701" t="s">
+        <v>1429</v>
+      </c>
+      <c r="L701" s="17">
+        <v>46133</v>
+      </c>
+    </row>
+    <row r="702" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A702" t="s">
+        <v>23</v>
+      </c>
+      <c r="B702" t="s">
+        <v>130</v>
+      </c>
+      <c r="C702" s="1">
+        <v>46225</v>
+      </c>
+      <c r="D702" t="s">
+        <v>131</v>
+      </c>
+      <c r="E702" t="s">
+        <v>132</v>
+      </c>
+      <c r="F702" t="s">
+        <v>133</v>
+      </c>
+      <c r="G702">
+        <v>2</v>
+      </c>
+      <c r="I702" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="J702" t="s">
+        <v>134</v>
+      </c>
+      <c r="K702" t="s">
+        <v>1429</v>
+      </c>
+      <c r="L702" s="17">
+        <v>46133</v>
+      </c>
+    </row>
+    <row r="703" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A703" t="s">
+        <v>23</v>
+      </c>
+      <c r="B703" t="s">
+        <v>130</v>
+      </c>
+      <c r="C703" s="1">
+        <v>46239</v>
+      </c>
+      <c r="D703" t="s">
+        <v>131</v>
+      </c>
+      <c r="E703" t="s">
+        <v>132</v>
+      </c>
+      <c r="F703" t="s">
+        <v>133</v>
+      </c>
+      <c r="G703">
+        <v>2</v>
+      </c>
+      <c r="I703" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="J703" t="s">
+        <v>134</v>
+      </c>
+      <c r="K703" t="s">
+        <v>1429</v>
+      </c>
+      <c r="L703" s="17">
+        <v>46133</v>
+      </c>
+    </row>
+    <row r="704" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A704" t="s">
+        <v>23</v>
+      </c>
+      <c r="B704" t="s">
+        <v>130</v>
+      </c>
+      <c r="C704" s="1">
+        <v>46253</v>
+      </c>
+      <c r="D704" t="s">
+        <v>131</v>
+      </c>
+      <c r="E704" t="s">
+        <v>132</v>
+      </c>
+      <c r="F704" t="s">
+        <v>133</v>
+      </c>
+      <c r="G704">
+        <v>2</v>
+      </c>
+      <c r="I704" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="J704" t="s">
+        <v>134</v>
+      </c>
+      <c r="K704" t="s">
+        <v>1429</v>
+      </c>
+      <c r="L704" s="17">
+        <v>46133</v>
+      </c>
+    </row>
+    <row r="705" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A705" t="s">
+        <v>23</v>
+      </c>
+      <c r="B705" t="s">
+        <v>130</v>
+      </c>
+      <c r="C705" s="1">
+        <v>46267</v>
+      </c>
+      <c r="D705" t="s">
+        <v>131</v>
+      </c>
+      <c r="E705" t="s">
+        <v>132</v>
+      </c>
+      <c r="F705" t="s">
+        <v>133</v>
+      </c>
+      <c r="G705">
+        <v>2</v>
+      </c>
+      <c r="I705" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="J705" t="s">
+        <v>134</v>
+      </c>
+      <c r="K705" t="s">
+        <v>1429</v>
+      </c>
+      <c r="L705" s="17">
+        <v>46133</v>
+      </c>
+    </row>
+    <row r="706" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A706" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B706" s="12" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C706" s="11">
+        <v>46157</v>
+      </c>
+      <c r="D706" s="12" t="s">
+        <v>878</v>
+      </c>
+      <c r="E706" s="12" t="s">
+        <v>879</v>
+      </c>
+      <c r="F706" s="12" t="s">
+        <v>880</v>
+      </c>
+      <c r="G706" s="12">
+        <v>1</v>
+      </c>
+      <c r="K706" t="s">
+        <v>1431</v>
+      </c>
+      <c r="L706" s="17">
+        <v>46133</v>
+      </c>
+    </row>
+    <row r="707" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A707" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B707" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="C707" s="3">
+        <v>46187</v>
+      </c>
+      <c r="D707" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="E707" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="F707" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="G707" s="2">
+        <v>2</v>
+      </c>
+      <c r="J707" t="s">
+        <v>1432</v>
+      </c>
+      <c r="K707" t="s">
+        <v>1433</v>
+      </c>
+      <c r="L707" s="17">
+        <v>46135</v>
+      </c>
+    </row>
+    <row r="708" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A708" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B708" s="2" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C708" s="3">
+        <v>46263</v>
+      </c>
+      <c r="D708" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="E708" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F708" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="G708" s="2">
+        <v>2</v>
+      </c>
+      <c r="J708" t="s">
+        <v>1432</v>
+      </c>
+      <c r="K708" t="s">
+        <v>1433</v>
+      </c>
+      <c r="L708" s="17">
+        <v>46135</v>
+      </c>
+    </row>
+    <row r="709" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A709" t="s">
+        <v>23</v>
+      </c>
+      <c r="B709" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C709" s="1">
+        <v>46190</v>
+      </c>
+      <c r="D709" t="s">
+        <v>177</v>
+      </c>
+      <c r="E709" t="s">
+        <v>151</v>
+      </c>
+      <c r="F709" t="s">
+        <v>152</v>
+      </c>
+      <c r="G709">
+        <v>1</v>
+      </c>
+      <c r="J709" t="s">
+        <v>713</v>
+      </c>
+      <c r="K709" t="s">
+        <v>1436</v>
+      </c>
+      <c r="L709" s="17">
+        <v>46135</v>
+      </c>
+    </row>
+    <row r="710" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A710" t="s">
+        <v>20</v>
+      </c>
+      <c r="B710" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C710" s="1">
+        <v>46138</v>
+      </c>
+      <c r="D710" t="s">
+        <v>702</v>
+      </c>
+      <c r="E710" t="s">
+        <v>703</v>
+      </c>
+      <c r="F710" t="s">
+        <v>704</v>
+      </c>
+      <c r="G710">
+        <v>1</v>
+      </c>
+      <c r="K710" t="s">
+        <v>1438</v>
+      </c>
+      <c r="L710" s="17">
+        <v>46135</v>
+      </c>
+    </row>
+    <row r="711" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A711" t="s">
+        <v>19</v>
+      </c>
+      <c r="B711" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C711" s="1">
+        <v>46158</v>
+      </c>
+      <c r="D711" t="s">
+        <v>37</v>
+      </c>
+      <c r="E711" t="s">
+        <v>38</v>
+      </c>
+      <c r="F711" t="s">
+        <v>80</v>
+      </c>
+      <c r="G711">
+        <v>1</v>
+      </c>
+      <c r="J711" t="s">
+        <v>997</v>
+      </c>
+      <c r="K711" t="s">
+        <v>1439</v>
+      </c>
+      <c r="L711" s="17">
+        <v>46135</v>
+      </c>
+    </row>
+    <row r="712" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A712" t="s">
+        <v>19</v>
+      </c>
+      <c r="B712" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C712" s="1">
+        <v>46194</v>
+      </c>
+      <c r="D712" t="s">
+        <v>127</v>
+      </c>
+      <c r="E712" t="s">
+        <v>128</v>
+      </c>
+      <c r="F712" t="s">
+        <v>129</v>
+      </c>
+      <c r="G712">
+        <v>1</v>
+      </c>
+      <c r="J712" t="s">
+        <v>997</v>
+      </c>
+      <c r="K712" t="s">
+        <v>1439</v>
+      </c>
+      <c r="L712" s="17">
+        <v>46135</v>
+      </c>
+    </row>
+    <row r="713" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A713" t="s">
+        <v>19</v>
+      </c>
+      <c r="B713" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C713" s="1">
+        <v>46264</v>
+      </c>
+      <c r="D713" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E713" t="s">
+        <v>561</v>
+      </c>
+      <c r="F713" t="s">
+        <v>562</v>
+      </c>
+      <c r="G713">
+        <v>1</v>
+      </c>
+      <c r="J713" t="s">
+        <v>997</v>
+      </c>
+      <c r="K713" t="s">
+        <v>1439</v>
+      </c>
+      <c r="L713" s="17">
+        <v>46135</v>
+      </c>
+    </row>
+    <row r="714" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A714" t="s">
+        <v>25</v>
+      </c>
+      <c r="B714" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C714" s="1">
+        <v>46163</v>
+      </c>
+      <c r="D714" t="s">
+        <v>908</v>
+      </c>
+      <c r="E714" t="s">
+        <v>1027</v>
+      </c>
+      <c r="F714" t="s">
+        <v>909</v>
+      </c>
+      <c r="G714">
+        <v>1</v>
+      </c>
+      <c r="J714" t="s">
+        <v>1442</v>
+      </c>
+      <c r="K714" t="s">
+        <v>1443</v>
+      </c>
+      <c r="L714" s="17">
+        <v>46135</v>
+      </c>
+    </row>
+    <row r="715" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A715" t="s">
+        <v>20</v>
+      </c>
+      <c r="B715" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C715" s="1">
+        <v>46172</v>
+      </c>
+      <c r="D715" t="s">
+        <v>702</v>
+      </c>
+      <c r="E715" t="s">
+        <v>703</v>
+      </c>
+      <c r="F715" t="s">
+        <v>704</v>
+      </c>
+      <c r="G715">
+        <v>2</v>
+      </c>
+      <c r="J715" t="s">
+        <v>1445</v>
+      </c>
+      <c r="K715" t="s">
+        <v>1446</v>
+      </c>
+      <c r="L715" s="17">
+        <v>46135</v>
+      </c>
+    </row>
+    <row r="716" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A716" t="s">
+        <v>28</v>
+      </c>
+      <c r="B716" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C716" s="1">
+        <v>46193</v>
+      </c>
+      <c r="D716" t="s">
+        <v>594</v>
+      </c>
+      <c r="E716" t="s">
+        <v>595</v>
+      </c>
+      <c r="F716" t="s">
+        <v>596</v>
+      </c>
+      <c r="G716">
+        <v>1</v>
+      </c>
+      <c r="K716" t="s">
+        <v>1448</v>
+      </c>
+      <c r="L716" s="17">
+        <v>46135</v>
+      </c>
+    </row>
+    <row r="717" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A717" t="s">
+        <v>28</v>
+      </c>
+      <c r="B717" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C717" s="1">
+        <v>46186</v>
+      </c>
+      <c r="D717" t="s">
+        <v>594</v>
+      </c>
+      <c r="E717" t="s">
+        <v>595</v>
+      </c>
+      <c r="F717" t="s">
+        <v>596</v>
+      </c>
+      <c r="G717">
+        <v>1</v>
+      </c>
+      <c r="K717" t="s">
+        <v>1450</v>
+      </c>
+      <c r="L717" s="17">
+        <v>46135</v>
+      </c>
+    </row>
+    <row r="718" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A718" t="s">
+        <v>21</v>
+      </c>
+      <c r="B718" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C718" s="1">
+        <v>46158</v>
+      </c>
+      <c r="D718" t="s">
+        <v>387</v>
+      </c>
+      <c r="E718" t="s">
+        <v>388</v>
+      </c>
+      <c r="F718" t="s">
+        <v>389</v>
+      </c>
+      <c r="G718">
+        <v>1</v>
+      </c>
+      <c r="J718" t="s">
+        <v>997</v>
+      </c>
+      <c r="K718" t="s">
+        <v>1452</v>
+      </c>
+      <c r="L718" s="17">
+        <v>46135</v>
+      </c>
+    </row>
+    <row r="719" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A719" t="s">
+        <v>21</v>
+      </c>
+      <c r="B719" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C719" s="1">
+        <v>46194</v>
+      </c>
+      <c r="D719" t="s">
+        <v>648</v>
+      </c>
+      <c r="E719" t="s">
+        <v>605</v>
+      </c>
+      <c r="F719" t="s">
+        <v>606</v>
+      </c>
+      <c r="G719">
+        <v>1</v>
+      </c>
+      <c r="J719" t="s">
+        <v>997</v>
+      </c>
+      <c r="K719" t="s">
+        <v>1452</v>
+      </c>
+      <c r="L719" s="17">
+        <v>46135</v>
+      </c>
+    </row>
+    <row r="720" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A720" t="s">
+        <v>21</v>
+      </c>
+      <c r="B720" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C720" s="1">
+        <v>46264</v>
+      </c>
+      <c r="D720" t="s">
+        <v>141</v>
+      </c>
+      <c r="E720" t="s">
+        <v>142</v>
+      </c>
+      <c r="F720" t="s">
+        <v>143</v>
+      </c>
+      <c r="G720">
+        <v>1</v>
+      </c>
+      <c r="J720" t="s">
+        <v>997</v>
+      </c>
+      <c r="K720" t="s">
+        <v>1452</v>
+      </c>
+      <c r="L720" s="17">
+        <v>46135</v>
+      </c>
+    </row>
+    <row r="721" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A721" t="s">
+        <v>19</v>
+      </c>
+      <c r="B721" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C721" s="1">
+        <v>46180</v>
+      </c>
+      <c r="D721" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E721" t="s">
+        <v>1455</v>
+      </c>
+      <c r="F721" t="s">
+        <v>1456</v>
+      </c>
+      <c r="G721">
+        <v>1</v>
+      </c>
+      <c r="J721" t="s">
+        <v>1457</v>
+      </c>
+      <c r="K721" t="s">
+        <v>1458</v>
+      </c>
+      <c r="L721" s="17">
+        <v>46135</v>
+      </c>
+    </row>
+    <row r="722" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A722" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B722" s="12" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C722" s="11">
+        <v>46153</v>
+      </c>
+      <c r="D722" s="12" t="s">
+        <v>896</v>
+      </c>
+      <c r="E722" s="12" t="s">
+        <v>897</v>
+      </c>
+      <c r="F722" s="12" t="s">
+        <v>898</v>
+      </c>
+      <c r="G722" s="12">
+        <v>1</v>
+      </c>
+      <c r="J722" t="s">
+        <v>1460</v>
+      </c>
+      <c r="K722" t="s">
+        <v>1461</v>
+      </c>
+      <c r="L722" s="17">
+        <v>46139</v>
+      </c>
+    </row>
+    <row r="723" spans="1:12" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A723" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B723" s="12" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C723" s="11">
+        <v>46174</v>
+      </c>
+      <c r="D723" s="12" t="s">
+        <v>896</v>
+      </c>
+      <c r="E723" s="12" t="s">
+        <v>897</v>
+      </c>
+      <c r="F723" s="12" t="s">
+        <v>898</v>
+      </c>
+      <c r="G723" s="12">
+        <v>1</v>
+      </c>
+      <c r="J723" t="s">
+        <v>1460</v>
+      </c>
+      <c r="K723" t="s">
+        <v>1461</v>
+      </c>
+      <c r="L723" s="17">
+        <v>46139</v>
+      </c>
+    </row>
+    <row r="724" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A724" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B724" s="12" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C724" s="11">
+        <v>46202</v>
+      </c>
+      <c r="D724" s="12" t="s">
+        <v>347</v>
+      </c>
+      <c r="E724" s="12" t="s">
+        <v>348</v>
+      </c>
+      <c r="F724" s="12" t="s">
+        <v>349</v>
+      </c>
+      <c r="G724" s="12">
+        <v>1</v>
+      </c>
+      <c r="J724" t="s">
+        <v>1460</v>
+      </c>
+      <c r="K724" t="s">
+        <v>1461</v>
+      </c>
+      <c r="L724" s="17">
+        <v>46139</v>
+      </c>
+    </row>
+    <row r="725" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A725" t="s">
+        <v>23</v>
+      </c>
+      <c r="B725" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C725" s="1">
+        <v>46165</v>
+      </c>
+      <c r="D725" t="s">
+        <v>95</v>
+      </c>
+      <c r="E725" t="s">
+        <v>96</v>
+      </c>
+      <c r="F725" t="s">
+        <v>97</v>
+      </c>
+      <c r="G725">
+        <v>1</v>
+      </c>
+      <c r="J725" t="s">
+        <v>697</v>
+      </c>
+      <c r="K725" t="s">
+        <v>1463</v>
+      </c>
+      <c r="L725" s="17">
+        <v>46139</v>
+      </c>
+    </row>
+    <row r="726" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A726" t="s">
+        <v>28</v>
+      </c>
+      <c r="B726" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C726" s="1">
+        <v>46179</v>
+      </c>
+      <c r="D726" t="s">
+        <v>956</v>
+      </c>
+      <c r="E726" t="s">
+        <v>957</v>
+      </c>
+      <c r="F726" t="s">
+        <v>958</v>
+      </c>
+      <c r="G726">
+        <v>2</v>
+      </c>
+      <c r="H726" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J726" t="s">
+        <v>983</v>
+      </c>
+      <c r="K726" t="s">
+        <v>1465</v>
+      </c>
+      <c r="L726" s="17">
+        <v>46139</v>
+      </c>
+    </row>
+    <row r="727" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A727" t="s">
+        <v>28</v>
+      </c>
+      <c r="B727" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C727" s="1">
+        <v>46180</v>
+      </c>
+      <c r="D727" t="s">
+        <v>956</v>
+      </c>
+      <c r="E727" t="s">
+        <v>957</v>
+      </c>
+      <c r="F727" t="s">
+        <v>958</v>
+      </c>
+      <c r="G727">
+        <v>2</v>
+      </c>
+      <c r="H727" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="J727" t="s">
+        <v>983</v>
+      </c>
+      <c r="K727" t="s">
+        <v>1465</v>
+      </c>
+      <c r="L727" s="17">
+        <v>46139</v>
+      </c>
+    </row>
+    <row r="728" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A728" t="s">
+        <v>20</v>
+      </c>
+      <c r="B728" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C728" s="1">
+        <v>46185</v>
+      </c>
+      <c r="D728" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E728" t="s">
+        <v>1468</v>
+      </c>
+      <c r="F728" t="s">
+        <v>1469</v>
+      </c>
+      <c r="G728">
+        <v>1</v>
+      </c>
+      <c r="J728" t="s">
+        <v>1470</v>
+      </c>
+      <c r="K728" t="s">
+        <v>1471</v>
+      </c>
+      <c r="L728" s="17">
+        <v>46139</v>
+      </c>
+    </row>
+    <row r="729" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A729" t="s">
+        <v>192</v>
+      </c>
+      <c r="B729" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C729" s="1">
+        <v>46194</v>
+      </c>
+      <c r="D729" t="s">
+        <v>423</v>
+      </c>
+      <c r="E729" t="s">
+        <v>424</v>
+      </c>
+      <c r="F729" t="s">
+        <v>425</v>
+      </c>
+      <c r="G729">
+        <v>1</v>
+      </c>
+      <c r="K729" t="s">
+        <v>1473</v>
+      </c>
+      <c r="L729" s="17">
+        <v>46139</v>
+      </c>
+    </row>
+    <row r="730" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A730" t="s">
+        <v>192</v>
+      </c>
+      <c r="B730" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C730" s="1">
+        <v>46236</v>
+      </c>
+      <c r="D730" t="s">
+        <v>423</v>
+      </c>
+      <c r="E730" t="s">
+        <v>424</v>
+      </c>
+      <c r="F730" t="s">
+        <v>425</v>
+      </c>
+      <c r="G730">
+        <v>1</v>
+      </c>
+      <c r="K730" t="s">
+        <v>1473</v>
+      </c>
+      <c r="L730" s="17">
+        <v>46139</v>
+      </c>
+    </row>
+    <row r="731" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A731" t="s">
+        <v>19</v>
+      </c>
+      <c r="B731" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C731" s="1">
+        <v>46165</v>
+      </c>
+      <c r="D731" t="s">
+        <v>560</v>
+      </c>
+      <c r="E731" t="s">
+        <v>561</v>
+      </c>
+      <c r="F731" t="s">
+        <v>562</v>
+      </c>
+      <c r="G731">
+        <v>1</v>
+      </c>
+      <c r="J731" t="s">
+        <v>697</v>
+      </c>
+      <c r="K731" t="s">
+        <v>1475</v>
+      </c>
+      <c r="L731" s="17">
+        <v>46139</v>
+      </c>
+    </row>
+    <row r="732" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A732" t="s">
+        <v>18</v>
+      </c>
+      <c r="B732" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C732" s="9">
+        <v>46169</v>
+      </c>
+      <c r="D732" t="s">
+        <v>620</v>
+      </c>
+      <c r="E732" t="s">
+        <v>621</v>
+      </c>
+      <c r="F732" t="s">
+        <v>622</v>
+      </c>
+      <c r="G732">
+        <v>1</v>
+      </c>
+      <c r="J732" t="s">
+        <v>269</v>
+      </c>
+      <c r="K732" t="s">
+        <v>1477</v>
+      </c>
+      <c r="L732" s="17">
+        <v>46139</v>
+      </c>
+    </row>
+    <row r="733" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A733" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B733" t="s">
+        <v>727</v>
+      </c>
+      <c r="C733" s="1">
+        <v>46144</v>
+      </c>
+      <c r="D733" t="s">
+        <v>982</v>
+      </c>
+      <c r="E733" t="s">
+        <v>29</v>
+      </c>
+      <c r="F733" t="s">
+        <v>88</v>
+      </c>
+      <c r="G733">
+        <v>1</v>
+      </c>
+      <c r="K733" t="s">
+        <v>1478</v>
+      </c>
+      <c r="L733" s="17">
+        <v>46139</v>
+      </c>
+    </row>
+    <row r="734" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A734" t="s">
+        <v>18</v>
+      </c>
+      <c r="B734" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C734" s="1">
+        <v>46147</v>
+      </c>
+      <c r="D734" t="s">
+        <v>613</v>
+      </c>
+      <c r="E734" t="s">
+        <v>762</v>
+      </c>
+      <c r="F734" t="s">
+        <v>614</v>
+      </c>
+      <c r="G734">
+        <v>1</v>
+      </c>
+      <c r="J734" t="s">
+        <v>1480</v>
+      </c>
+      <c r="K734" t="s">
+        <v>1481</v>
+      </c>
+      <c r="L734" s="17">
+        <v>46139</v>
+      </c>
+    </row>
+    <row r="735" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A735" t="s">
+        <v>28</v>
+      </c>
+      <c r="B735" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C735" s="1">
+        <v>46151</v>
+      </c>
+      <c r="D735" t="s">
+        <v>956</v>
+      </c>
+      <c r="E735" t="s">
+        <v>957</v>
+      </c>
+      <c r="F735" t="s">
+        <v>958</v>
+      </c>
+      <c r="G735">
+        <v>1</v>
+      </c>
+      <c r="I735" s="7"/>
+      <c r="K735" t="s">
+        <v>1483</v>
+      </c>
+      <c r="L735" s="17">
+        <v>46139</v>
+      </c>
+    </row>
+    <row r="736" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A736" t="s">
+        <v>28</v>
+      </c>
+      <c r="B736" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C736" s="1">
+        <v>46152</v>
+      </c>
+      <c r="D736" t="s">
+        <v>956</v>
+      </c>
+      <c r="E736" t="s">
+        <v>957</v>
+      </c>
+      <c r="F736" t="s">
+        <v>958</v>
+      </c>
+      <c r="G736">
+        <v>1</v>
+      </c>
+      <c r="I736" s="7"/>
+      <c r="K736" t="s">
+        <v>1483</v>
+      </c>
+      <c r="L736" s="17">
+        <v>46139</v>
+      </c>
+    </row>
+    <row r="737" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A737" t="s">
+        <v>28</v>
+      </c>
+      <c r="B737" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C737" s="1">
+        <v>46158</v>
+      </c>
+      <c r="D737" t="s">
+        <v>156</v>
+      </c>
+      <c r="E737" t="s">
+        <v>89</v>
+      </c>
+      <c r="F737" t="s">
+        <v>90</v>
+      </c>
+      <c r="G737">
+        <v>1</v>
+      </c>
+      <c r="J737" t="s">
+        <v>885</v>
+      </c>
+      <c r="K737" t="s">
+        <v>1485</v>
+      </c>
+      <c r="L737" s="17">
+        <v>46139</v>
+      </c>
+    </row>
+    <row r="738" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A738" t="s">
+        <v>28</v>
+      </c>
+      <c r="B738" t="s">
+        <v>793</v>
+      </c>
+      <c r="C738" s="1">
+        <v>46159</v>
+      </c>
+      <c r="D738" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E738" t="s">
+        <v>1487</v>
+      </c>
+      <c r="F738" t="s">
+        <v>1488</v>
+      </c>
+      <c r="G738">
+        <v>1</v>
+      </c>
+      <c r="J738" t="s">
+        <v>1489</v>
+      </c>
+      <c r="K738" t="s">
+        <v>1490</v>
+      </c>
+      <c r="L738" s="17">
+        <v>46139</v>
+      </c>
+    </row>
+    <row r="739" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A739" t="s">
+        <v>18</v>
+      </c>
+      <c r="B739" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C739" s="1">
+        <v>46162</v>
+      </c>
+      <c r="D739" t="s">
+        <v>260</v>
+      </c>
+      <c r="E739" t="s">
+        <v>145</v>
+      </c>
+      <c r="F739" t="s">
+        <v>146</v>
+      </c>
+      <c r="G739">
+        <v>1</v>
+      </c>
+      <c r="J739" t="s">
+        <v>176</v>
+      </c>
+      <c r="K739" t="s">
+        <v>1492</v>
+      </c>
+      <c r="L739" s="17">
+        <v>46139</v>
+      </c>
+    </row>
+    <row r="740" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A740" t="s">
+        <v>18</v>
+      </c>
+      <c r="B740" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C740" s="1">
+        <v>46204</v>
+      </c>
+      <c r="D740" t="s">
+        <v>260</v>
+      </c>
+      <c r="E740" t="s">
+        <v>145</v>
+      </c>
+      <c r="F740" t="s">
+        <v>146</v>
+      </c>
+      <c r="G740">
+        <v>1</v>
+      </c>
+      <c r="J740" t="s">
+        <v>176</v>
+      </c>
+      <c r="K740" t="s">
+        <v>1492</v>
+      </c>
+      <c r="L740" s="17">
+        <v>46139</v>
+      </c>
+    </row>
+    <row r="741" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A741" t="s">
+        <v>21</v>
+      </c>
+      <c r="B741" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C741" s="1">
+        <v>46165</v>
+      </c>
+      <c r="D741" t="s">
+        <v>387</v>
+      </c>
+      <c r="E741" t="s">
+        <v>388</v>
+      </c>
+      <c r="F741" t="s">
+        <v>389</v>
+      </c>
+      <c r="G741">
+        <v>1</v>
+      </c>
+      <c r="K741" t="s">
+        <v>1494</v>
+      </c>
+      <c r="L741" s="17">
+        <v>46139</v>
+      </c>
+    </row>
+    <row r="742" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A742" t="s">
+        <v>18</v>
+      </c>
+      <c r="B742" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C742" s="1">
+        <v>46141</v>
+      </c>
+      <c r="D742" t="s">
+        <v>115</v>
+      </c>
+      <c r="E742" t="s">
+        <v>116</v>
+      </c>
+      <c r="F742" t="s">
+        <v>117</v>
+      </c>
+      <c r="G742">
+        <v>1</v>
+      </c>
+      <c r="J742" t="s">
+        <v>1496</v>
+      </c>
+      <c r="K742" t="s">
+        <v>1497</v>
+      </c>
+      <c r="L742" s="17">
+        <v>46140</v>
+      </c>
+    </row>
+    <row r="743" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A743" t="s">
+        <v>192</v>
+      </c>
+      <c r="B743" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C743" s="1">
+        <v>46158</v>
+      </c>
+      <c r="D743" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E743" t="s">
+        <v>1500</v>
+      </c>
+      <c r="F743" t="s">
+        <v>1501</v>
+      </c>
+      <c r="G743">
+        <v>1</v>
+      </c>
+      <c r="J743" t="s">
+        <v>176</v>
+      </c>
+      <c r="K743" t="s">
+        <v>1502</v>
+      </c>
+      <c r="L743" s="17">
+        <v>46140</v>
+      </c>
+    </row>
+    <row r="744" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A744" t="s">
+        <v>19</v>
+      </c>
+      <c r="B744" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C744" s="1">
+        <v>46159</v>
+      </c>
+      <c r="D744" t="s">
+        <v>35</v>
+      </c>
+      <c r="E744" t="s">
+        <v>36</v>
+      </c>
+      <c r="F744" t="s">
+        <v>79</v>
+      </c>
+      <c r="G744">
+        <v>1</v>
+      </c>
+      <c r="J744" t="s">
+        <v>1503</v>
+      </c>
+      <c r="K744" t="s">
+        <v>1504</v>
+      </c>
+      <c r="L744" s="17">
+        <v>46140</v>
+      </c>
+    </row>
+    <row r="745" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A745" t="s">
+        <v>43</v>
+      </c>
+      <c r="B745" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C745" s="1">
+        <v>46166</v>
+      </c>
+      <c r="D745" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E745" t="s">
+        <v>1506</v>
+      </c>
+      <c r="F745" t="s">
+        <v>1507</v>
+      </c>
+      <c r="G745">
+        <v>1</v>
+      </c>
+      <c r="J745" t="s">
+        <v>590</v>
+      </c>
+      <c r="K745" t="s">
+        <v>1508</v>
+      </c>
+      <c r="L745" s="17">
+        <v>46140</v>
+      </c>
+    </row>
+    <row r="746" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A746" t="s">
+        <v>43</v>
+      </c>
+      <c r="B746" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C746" s="1">
+        <v>46166</v>
+      </c>
+      <c r="D746" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E746" t="s">
+        <v>1506</v>
+      </c>
+      <c r="F746" t="s">
+        <v>1507</v>
+      </c>
+      <c r="G746">
+        <v>1</v>
+      </c>
+      <c r="J746" t="s">
+        <v>590</v>
+      </c>
+      <c r="K746" t="s">
+        <v>1508</v>
+      </c>
+      <c r="L746" s="17">
+        <v>46140</v>
+      </c>
+    </row>
+    <row r="747" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A747" t="s">
+        <v>43</v>
+      </c>
+      <c r="B747" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C747" s="1">
+        <v>46166</v>
+      </c>
+      <c r="D747" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E747" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F747" t="s">
+        <v>1400</v>
+      </c>
+      <c r="G747">
+        <v>1</v>
+      </c>
+      <c r="J747" t="s">
+        <v>590</v>
+      </c>
+      <c r="K747" t="s">
+        <v>1508</v>
+      </c>
+      <c r="L747" s="17">
+        <v>46140</v>
+      </c>
+    </row>
+    <row r="748" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A748" t="s">
+        <v>25</v>
+      </c>
+      <c r="B748" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C748" s="1">
+        <v>46173</v>
+      </c>
+      <c r="D748" t="s">
+        <v>799</v>
+      </c>
+      <c r="E748" t="s">
+        <v>800</v>
+      </c>
+      <c r="F748" t="s">
+        <v>801</v>
+      </c>
+      <c r="G748">
+        <v>1</v>
+      </c>
+      <c r="J748" t="s">
+        <v>590</v>
+      </c>
+      <c r="K748" t="s">
+        <v>1508</v>
+      </c>
+      <c r="L748" s="17">
+        <v>46140</v>
+      </c>
+    </row>
+    <row r="749" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A749" t="s">
+        <v>21</v>
+      </c>
+      <c r="B749" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C749" s="1">
+        <v>46173</v>
+      </c>
+      <c r="D749" t="s">
+        <v>92</v>
+      </c>
+      <c r="E749" t="s">
+        <v>93</v>
+      </c>
+      <c r="F749" t="s">
+        <v>94</v>
+      </c>
+      <c r="G749">
+        <v>1</v>
+      </c>
+      <c r="J749" t="s">
+        <v>590</v>
+      </c>
+      <c r="K749" t="s">
+        <v>1508</v>
+      </c>
+      <c r="L749" s="17">
+        <v>46140</v>
+      </c>
+    </row>
+    <row r="750" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A750" t="s">
+        <v>25</v>
+      </c>
+      <c r="B750" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C750" s="1">
+        <v>46173</v>
+      </c>
+      <c r="D750" t="s">
+        <v>482</v>
+      </c>
+      <c r="E750" t="s">
+        <v>182</v>
+      </c>
+      <c r="F750" t="s">
+        <v>183</v>
+      </c>
+      <c r="G750">
+        <v>1</v>
+      </c>
+      <c r="J750" t="s">
+        <v>590</v>
+      </c>
+      <c r="K750" t="s">
+        <v>1508</v>
+      </c>
+      <c r="L750" s="17">
+        <v>46140</v>
+      </c>
+    </row>
+    <row r="751" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A751" t="s">
+        <v>21</v>
+      </c>
+      <c r="B751" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C751" s="1">
+        <v>46173</v>
+      </c>
+      <c r="D751" t="s">
+        <v>31</v>
+      </c>
+      <c r="E751" t="s">
+        <v>32</v>
+      </c>
+      <c r="F751" t="s">
+        <v>50</v>
+      </c>
+      <c r="G751">
+        <v>1</v>
+      </c>
+      <c r="J751" t="s">
+        <v>590</v>
+      </c>
+      <c r="K751" t="s">
+        <v>1508</v>
+      </c>
+      <c r="L751" s="17">
+        <v>46140</v>
+      </c>
+    </row>
+    <row r="752" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A752" t="s">
+        <v>21</v>
+      </c>
+      <c r="B752" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C752" s="1">
+        <v>46173</v>
+      </c>
+      <c r="D752" t="s">
+        <v>387</v>
+      </c>
+      <c r="E752" t="s">
+        <v>388</v>
+      </c>
+      <c r="F752" t="s">
+        <v>389</v>
+      </c>
+      <c r="G752">
+        <v>1</v>
+      </c>
+      <c r="J752" t="s">
+        <v>590</v>
+      </c>
+      <c r="K752" t="s">
+        <v>1508</v>
+      </c>
+      <c r="L752" s="17">
+        <v>46140</v>
+      </c>
+    </row>
+    <row r="753" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A753" t="s">
+        <v>21</v>
+      </c>
+      <c r="B753" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C753" s="1">
+        <v>46173</v>
+      </c>
+      <c r="D753" s="24" t="s">
+        <v>153</v>
+      </c>
+      <c r="E753" s="24" t="s">
+        <v>155</v>
+      </c>
+      <c r="F753" s="24" t="s">
+        <v>154</v>
+      </c>
+      <c r="G753">
+        <v>1</v>
+      </c>
+      <c r="J753" t="s">
+        <v>590</v>
+      </c>
+      <c r="K753" t="s">
+        <v>1508</v>
+      </c>
+      <c r="L753" s="17">
+        <v>46140</v>
+      </c>
+    </row>
+    <row r="754" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A754" t="s">
+        <v>40</v>
+      </c>
+      <c r="B754" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C754" s="1">
+        <v>46173</v>
+      </c>
+      <c r="D754" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E754" t="s">
+        <v>1515</v>
+      </c>
+      <c r="F754" t="s">
+        <v>1516</v>
+      </c>
+      <c r="G754">
+        <v>1</v>
+      </c>
+      <c r="J754" t="s">
+        <v>590</v>
+      </c>
+      <c r="K754" t="s">
+        <v>1508</v>
+      </c>
+      <c r="L754" s="17">
+        <v>46140</v>
+      </c>
+    </row>
+    <row r="755" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A755" t="s">
+        <v>192</v>
+      </c>
+      <c r="B755" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C755" s="1">
+        <v>46185</v>
+      </c>
+      <c r="D755" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E755" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F755" t="s">
+        <v>1049</v>
+      </c>
+      <c r="G755">
+        <v>1</v>
+      </c>
+      <c r="J755" t="s">
+        <v>1518</v>
+      </c>
+      <c r="K755" t="s">
+        <v>1519</v>
+      </c>
+      <c r="L755" s="17">
+        <v>46140</v>
+      </c>
+    </row>
+    <row r="756" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A756" t="s">
+        <v>28</v>
+      </c>
+      <c r="B756" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C756" s="1">
+        <v>46186</v>
+      </c>
+      <c r="D756" t="s">
+        <v>903</v>
+      </c>
+      <c r="E756" t="s">
+        <v>904</v>
+      </c>
+      <c r="F756" t="s">
+        <v>905</v>
+      </c>
+      <c r="G756">
+        <v>1</v>
+      </c>
+      <c r="K756" t="s">
+        <v>1521</v>
+      </c>
+      <c r="L756" s="17">
+        <v>46140</v>
+      </c>
+    </row>
+    <row r="757" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A757" t="s">
+        <v>18</v>
+      </c>
+      <c r="B757" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C757" s="1">
+        <v>46158</v>
+      </c>
+      <c r="D757" t="s">
+        <v>620</v>
+      </c>
+      <c r="E757" t="s">
+        <v>621</v>
+      </c>
+      <c r="F757" t="s">
+        <v>622</v>
+      </c>
+      <c r="G757">
+        <v>1</v>
+      </c>
+      <c r="J757" t="s">
+        <v>269</v>
+      </c>
+      <c r="K757" t="s">
+        <v>1523</v>
+      </c>
+      <c r="L757" s="17">
+        <v>46141</v>
+      </c>
+    </row>
+    <row r="758" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A758" t="s">
+        <v>20</v>
+      </c>
+      <c r="B758" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C758" s="1">
+        <v>46158</v>
+      </c>
+      <c r="D758" t="s">
+        <v>584</v>
+      </c>
+      <c r="E758" t="s">
+        <v>10</v>
+      </c>
+      <c r="F758" t="s">
+        <v>55</v>
+      </c>
+      <c r="G758">
+        <v>1</v>
+      </c>
+      <c r="J758" t="s">
+        <v>269</v>
+      </c>
+      <c r="K758" t="s">
+        <v>1525</v>
+      </c>
+      <c r="L758" s="17">
+        <v>46141</v>
+      </c>
+    </row>
+    <row r="759" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A759" t="s">
+        <v>23</v>
+      </c>
+      <c r="B759" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C759" s="1">
+        <v>46158</v>
+      </c>
+      <c r="D759" t="s">
+        <v>492</v>
+      </c>
+      <c r="E759" t="s">
+        <v>493</v>
+      </c>
+      <c r="F759" t="s">
+        <v>494</v>
+      </c>
+      <c r="G759">
+        <v>1</v>
+      </c>
+      <c r="J759" t="s">
+        <v>269</v>
+      </c>
+      <c r="K759" t="s">
+        <v>1525</v>
+      </c>
+      <c r="L759" s="17">
+        <v>46141</v>
+      </c>
+    </row>
+    <row r="760" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A760" t="s">
+        <v>20</v>
+      </c>
+      <c r="B760" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C760" s="1">
+        <v>46158</v>
+      </c>
+      <c r="D760" t="s">
+        <v>616</v>
+      </c>
+      <c r="E760" t="s">
+        <v>617</v>
+      </c>
+      <c r="F760" t="s">
+        <v>618</v>
+      </c>
+      <c r="G760">
+        <v>1</v>
+      </c>
+      <c r="J760" t="s">
+        <v>269</v>
+      </c>
+      <c r="K760" t="s">
+        <v>1525</v>
+      </c>
+      <c r="L760" s="17">
+        <v>46141</v>
+      </c>
+    </row>
+    <row r="761" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A761" t="s">
+        <v>23</v>
+      </c>
+      <c r="B761" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C761" s="1">
+        <v>46194</v>
+      </c>
+      <c r="D761" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E761" t="s">
+        <v>1527</v>
+      </c>
+      <c r="F761" t="s">
+        <v>1528</v>
+      </c>
+      <c r="G761">
+        <v>1</v>
+      </c>
+      <c r="J761" t="s">
+        <v>269</v>
+      </c>
+      <c r="K761" t="s">
+        <v>1525</v>
+      </c>
+      <c r="L761" s="17">
+        <v>46141</v>
+      </c>
+    </row>
+    <row r="762" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A762" t="s">
+        <v>18</v>
+      </c>
+      <c r="B762" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C762" s="1">
+        <v>46194</v>
+      </c>
+      <c r="D762" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E762" t="s">
+        <v>1530</v>
+      </c>
+      <c r="F762" t="s">
+        <v>1531</v>
+      </c>
+      <c r="G762">
+        <v>1</v>
+      </c>
+      <c r="J762" t="s">
+        <v>269</v>
+      </c>
+      <c r="K762" t="s">
+        <v>1525</v>
+      </c>
+      <c r="L762" s="17">
+        <v>46141</v>
+      </c>
+    </row>
+    <row r="763" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A763" t="s">
+        <v>23</v>
+      </c>
+      <c r="B763" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C763" s="1">
+        <v>46194</v>
+      </c>
+      <c r="D763" t="s">
+        <v>131</v>
+      </c>
+      <c r="E763" t="s">
+        <v>132</v>
+      </c>
+      <c r="F763" t="s">
+        <v>133</v>
+      </c>
+      <c r="G763">
+        <v>1</v>
+      </c>
+      <c r="J763" t="s">
+        <v>269</v>
+      </c>
+      <c r="K763" t="s">
+        <v>1525</v>
+      </c>
+      <c r="L763" s="17">
+        <v>46141</v>
+      </c>
+    </row>
+    <row r="764" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A764" t="s">
+        <v>18</v>
+      </c>
+      <c r="B764" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C764" s="1">
+        <v>46222</v>
+      </c>
+      <c r="D764" t="s">
+        <v>509</v>
+      </c>
+      <c r="E764" t="s">
+        <v>510</v>
+      </c>
+      <c r="F764" t="s">
+        <v>511</v>
+      </c>
+      <c r="G764">
+        <v>1</v>
+      </c>
+      <c r="J764" t="s">
+        <v>269</v>
+      </c>
+      <c r="K764" t="s">
+        <v>1525</v>
+      </c>
+      <c r="L764" s="17">
+        <v>46141</v>
+      </c>
+    </row>
+    <row r="765" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A765" t="s">
+        <v>20</v>
+      </c>
+      <c r="B765" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C765" s="1">
+        <v>46222</v>
+      </c>
+      <c r="D765" t="s">
+        <v>702</v>
+      </c>
+      <c r="E765" t="s">
+        <v>703</v>
+      </c>
+      <c r="F765" t="s">
+        <v>704</v>
+      </c>
+      <c r="G765">
+        <v>1</v>
+      </c>
+      <c r="J765" t="s">
+        <v>269</v>
+      </c>
+      <c r="K765" t="s">
+        <v>1525</v>
+      </c>
+      <c r="L765" s="17">
+        <v>46141</v>
+      </c>
+    </row>
+    <row r="766" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A766" t="s">
+        <v>23</v>
+      </c>
+      <c r="B766" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C766" s="1">
+        <v>46222</v>
+      </c>
+      <c r="D766" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E766" t="s">
+        <v>1533</v>
+      </c>
+      <c r="F766" t="s">
+        <v>1534</v>
+      </c>
+      <c r="G766">
+        <v>1</v>
+      </c>
+      <c r="J766" t="s">
+        <v>269</v>
+      </c>
+      <c r="K766" t="s">
+        <v>1525</v>
+      </c>
+      <c r="L766" s="17">
+        <v>46141</v>
+      </c>
+    </row>
+    <row r="767" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A767" t="s">
+        <v>18</v>
+      </c>
+      <c r="B767" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C767" s="1">
+        <v>46242</v>
+      </c>
+      <c r="D767" t="s">
+        <v>755</v>
+      </c>
+      <c r="E767" t="s">
+        <v>756</v>
+      </c>
+      <c r="F767" t="s">
+        <v>757</v>
+      </c>
+      <c r="G767">
+        <v>1</v>
+      </c>
+      <c r="J767" t="s">
+        <v>269</v>
+      </c>
+      <c r="K767" t="s">
+        <v>1525</v>
+      </c>
+      <c r="L767" s="17">
+        <v>46141</v>
+      </c>
+    </row>
+    <row r="768" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A768" t="s">
+        <v>23</v>
+      </c>
+      <c r="B768" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C768" s="1">
+        <v>46242</v>
+      </c>
+      <c r="D768" t="s">
+        <v>400</v>
+      </c>
+      <c r="E768" t="s">
+        <v>401</v>
+      </c>
+      <c r="F768" t="s">
+        <v>402</v>
+      </c>
+      <c r="G768">
+        <v>1</v>
+      </c>
+      <c r="J768" t="s">
+        <v>269</v>
+      </c>
+      <c r="K768" t="s">
+        <v>1525</v>
+      </c>
+      <c r="L768" s="17">
+        <v>46141</v>
+      </c>
+    </row>
+    <row r="769" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A769" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B769" s="2" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C769" s="3">
+        <v>46164</v>
+      </c>
+      <c r="D769" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="E769" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="F769" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="G769" s="2">
+        <v>2</v>
+      </c>
+      <c r="H769" s="12"/>
+      <c r="J769" t="s">
+        <v>1536</v>
+      </c>
+      <c r="K769" t="s">
+        <v>1537</v>
+      </c>
+      <c r="L769" s="17">
+        <v>46141</v>
+      </c>
+    </row>
+    <row r="770" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A770" t="s">
+        <v>19</v>
+      </c>
+      <c r="B770" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C770" s="1">
+        <v>46179</v>
+      </c>
+      <c r="D770" t="s">
+        <v>13</v>
+      </c>
+      <c r="E770" t="s">
+        <v>6</v>
+      </c>
+      <c r="F770" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="G770">
+        <v>2</v>
+      </c>
+      <c r="H770" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J770" t="s">
+        <v>176</v>
+      </c>
+      <c r="K770" t="s">
+        <v>1538</v>
+      </c>
+      <c r="L770" s="17">
+        <v>46141</v>
+      </c>
+    </row>
+    <row r="771" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A771" t="s">
+        <v>23</v>
+      </c>
+      <c r="B771" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C771" s="1">
+        <v>46183</v>
+      </c>
+      <c r="D771" t="s">
+        <v>131</v>
+      </c>
+      <c r="E771" t="s">
+        <v>132</v>
+      </c>
+      <c r="F771" t="s">
+        <v>133</v>
+      </c>
+      <c r="G771">
+        <v>1</v>
+      </c>
+      <c r="J771" t="s">
+        <v>134</v>
+      </c>
+      <c r="K771" t="s">
+        <v>1540</v>
+      </c>
+      <c r="L771" s="17">
+        <v>46141</v>
+      </c>
+    </row>
+    <row r="772" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A772" t="s">
+        <v>23</v>
+      </c>
+      <c r="B772" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C772" s="1">
+        <v>46225</v>
+      </c>
+      <c r="D772" t="s">
+        <v>131</v>
+      </c>
+      <c r="E772" t="s">
+        <v>132</v>
+      </c>
+      <c r="F772" t="s">
+        <v>133</v>
+      </c>
+      <c r="G772">
+        <v>1</v>
+      </c>
+      <c r="J772" t="s">
+        <v>134</v>
+      </c>
+      <c r="K772" t="s">
+        <v>1540</v>
+      </c>
+      <c r="L772" s="17">
+        <v>46141</v>
+      </c>
+    </row>
+    <row r="773" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A773" t="s">
+        <v>23</v>
+      </c>
+      <c r="B773" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C773" s="1">
+        <v>46239</v>
+      </c>
+      <c r="D773" t="s">
+        <v>131</v>
+      </c>
+      <c r="E773" t="s">
+        <v>132</v>
+      </c>
+      <c r="F773" t="s">
+        <v>133</v>
+      </c>
+      <c r="G773">
+        <v>1</v>
+      </c>
+      <c r="J773" t="s">
+        <v>134</v>
+      </c>
+      <c r="K773" t="s">
+        <v>1540</v>
+      </c>
+      <c r="L773" s="17">
+        <v>46141</v>
+      </c>
+    </row>
+    <row r="774" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A774" t="s">
+        <v>19</v>
+      </c>
+      <c r="B774" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C774" s="1">
+        <v>46186</v>
+      </c>
+      <c r="D774" t="s">
+        <v>13</v>
+      </c>
+      <c r="E774" t="s">
+        <v>6</v>
+      </c>
+      <c r="F774" t="s">
+        <v>57</v>
+      </c>
+      <c r="G774">
+        <v>2</v>
+      </c>
+      <c r="H774" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="21" t="s">
-[...30 lines deleted...]
-      <c r="A5" s="11" t="s">
+      <c r="J774" t="s">
+        <v>176</v>
+      </c>
+      <c r="K774" t="s">
+        <v>1542</v>
+      </c>
+      <c r="L774" s="17">
+        <v>46141</v>
+      </c>
+    </row>
+    <row r="775" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A775" t="s">
+        <v>40</v>
+      </c>
+      <c r="B775" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C775" s="1">
+        <v>46186</v>
+      </c>
+      <c r="D775" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E775" t="s">
+        <v>1545</v>
+      </c>
+      <c r="F775" t="s">
+        <v>1546</v>
+      </c>
+      <c r="G775">
+        <v>2</v>
+      </c>
+      <c r="H775" s="12"/>
+      <c r="J775" t="s">
+        <v>1547</v>
+      </c>
+      <c r="K775" t="s">
+        <v>1548</v>
+      </c>
+      <c r="L775" s="17">
+        <v>46141</v>
+      </c>
+    </row>
+    <row r="776" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A776" t="s">
+        <v>19</v>
+      </c>
+      <c r="B776" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C776" s="1">
+        <v>46186</v>
+      </c>
+      <c r="D776" t="s">
+        <v>37</v>
+      </c>
+      <c r="E776" t="s">
+        <v>38</v>
+      </c>
+      <c r="F776" t="s">
+        <v>80</v>
+      </c>
+      <c r="G776">
+        <v>1</v>
+      </c>
+      <c r="K776" t="s">
+        <v>1550</v>
+      </c>
+      <c r="L776" s="17">
+        <v>46141</v>
+      </c>
+    </row>
+    <row r="777" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A777" t="s">
+        <v>43</v>
+      </c>
+      <c r="B777" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C777" s="1">
+        <v>46179</v>
+      </c>
+      <c r="D777" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E777" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F777" t="s">
+        <v>1347</v>
+      </c>
+      <c r="G777">
+        <v>2</v>
+      </c>
+      <c r="J777" t="s">
+        <v>1552</v>
+      </c>
+      <c r="K777" t="s">
+        <v>1553</v>
+      </c>
+      <c r="L777" s="17">
+        <v>46141</v>
+      </c>
+    </row>
+    <row r="778" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A778" t="s">
+        <v>43</v>
+      </c>
+      <c r="B778" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C778" s="1">
+        <v>46185</v>
+      </c>
+      <c r="D778" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E778" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F778" t="s">
+        <v>1347</v>
+      </c>
+      <c r="G778">
+        <v>2</v>
+      </c>
+      <c r="J778" t="s">
+        <v>1552</v>
+      </c>
+      <c r="K778" t="s">
+        <v>1553</v>
+      </c>
+      <c r="L778" s="17">
+        <v>46141</v>
+      </c>
+    </row>
+    <row r="779" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A779" t="s">
+        <v>43</v>
+      </c>
+      <c r="B779" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C779" s="1">
+        <v>46186</v>
+      </c>
+      <c r="D779" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E779" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F779" t="s">
+        <v>1347</v>
+      </c>
+      <c r="G779">
+        <v>2</v>
+      </c>
+      <c r="J779" t="s">
+        <v>1552</v>
+      </c>
+      <c r="K779" t="s">
+        <v>1553</v>
+      </c>
+      <c r="L779" s="17">
+        <v>46141</v>
+      </c>
+    </row>
+    <row r="780" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A780" t="s">
         <v>18</v>
       </c>
-      <c r="B5" s="11" t="s">
-[...30 lines deleted...]
-      <c r="A6" s="11" t="s">
+      <c r="B780" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C780" s="1">
+        <v>46200</v>
+      </c>
+      <c r="D780" t="s">
+        <v>629</v>
+      </c>
+      <c r="E780" t="s">
+        <v>630</v>
+      </c>
+      <c r="F780" t="s">
+        <v>631</v>
+      </c>
+      <c r="G780">
+        <v>1</v>
+      </c>
+      <c r="J780" t="s">
+        <v>590</v>
+      </c>
+      <c r="K780" t="s">
+        <v>1555</v>
+      </c>
+      <c r="L780" s="17">
+        <v>46141</v>
+      </c>
+    </row>
+    <row r="781" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A781" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="11" t="s">
-[...94 lines deleted...]
-      <c r="A9" s="11" t="s">
+      <c r="B781" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C781" s="1">
+        <v>46150</v>
+      </c>
+      <c r="D781" t="s">
+        <v>608</v>
+      </c>
+      <c r="E781" t="s">
+        <v>609</v>
+      </c>
+      <c r="F781" t="s">
+        <v>610</v>
+      </c>
+      <c r="G781">
+        <v>1</v>
+      </c>
+      <c r="J781" t="s">
+        <v>1557</v>
+      </c>
+      <c r="K781" t="s">
+        <v>1558</v>
+      </c>
+      <c r="L781" s="17">
+        <v>46141</v>
+      </c>
+    </row>
+    <row r="782" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A782" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="11" t="s">
-[...384 lines deleted...]
-      <c r="G20" s="13">
+      <c r="B782" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C782" s="1">
+        <v>46172</v>
+      </c>
+      <c r="D782" t="s">
+        <v>393</v>
+      </c>
+      <c r="E782" t="s">
+        <v>394</v>
+      </c>
+      <c r="F782" t="s">
+        <v>395</v>
+      </c>
+      <c r="G782">
+        <v>1</v>
+      </c>
+      <c r="J782" t="s">
+        <v>1560</v>
+      </c>
+      <c r="K782" t="s">
+        <v>1561</v>
+      </c>
+      <c r="L782" s="17">
+        <v>46141</v>
+      </c>
+    </row>
+    <row r="783" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A783" t="s">
+        <v>20</v>
+      </c>
+      <c r="B783" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C783" s="1">
+        <v>46160</v>
+      </c>
+      <c r="D783" t="s">
+        <v>702</v>
+      </c>
+      <c r="E783" t="s">
+        <v>703</v>
+      </c>
+      <c r="F783" t="s">
+        <v>704</v>
+      </c>
+      <c r="G783">
+        <v>1</v>
+      </c>
+      <c r="J783" t="s">
+        <v>941</v>
+      </c>
+      <c r="K783" t="s">
+        <v>1563</v>
+      </c>
+      <c r="L783" s="17">
+        <v>46141</v>
+      </c>
+    </row>
+    <row r="784" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A784" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B784" s="2" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C784" s="3">
+        <v>46152</v>
+      </c>
+      <c r="D784" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="E784" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="F784" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="G784" s="2">
         <v>2</v>
       </c>
-      <c r="H20" s="17" t="s">
-[...170 lines deleted...]
-      <c r="G25" s="13">
+      <c r="K784" t="s">
+        <v>1565</v>
+      </c>
+      <c r="L784" s="17">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="785" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A785" t="s">
+        <v>28</v>
+      </c>
+      <c r="B785" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C785" s="1">
+        <v>46213</v>
+      </c>
+      <c r="D785" t="s">
+        <v>982</v>
+      </c>
+      <c r="E785" t="s">
+        <v>29</v>
+      </c>
+      <c r="F785" t="s">
+        <v>88</v>
+      </c>
+      <c r="G785">
         <v>2</v>
       </c>
-      <c r="H25" s="13"/>
-[...534 lines deleted...]
-      <c r="G41" s="13">
+      <c r="J785" t="s">
+        <v>1567</v>
+      </c>
+      <c r="K785" t="s">
+        <v>1568</v>
+      </c>
+      <c r="L785" s="17">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="786" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A786" t="s">
+        <v>28</v>
+      </c>
+      <c r="B786" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C786" s="1">
+        <v>46214</v>
+      </c>
+      <c r="D786" t="s">
+        <v>982</v>
+      </c>
+      <c r="E786" t="s">
+        <v>29</v>
+      </c>
+      <c r="F786" t="s">
+        <v>88</v>
+      </c>
+      <c r="G786">
         <v>2</v>
       </c>
-      <c r="H41" s="13"/>
-[...2542 lines deleted...]
-      <c r="C117" s="12">
+      <c r="J786" t="s">
+        <v>1567</v>
+      </c>
+      <c r="K786" t="s">
+        <v>1568</v>
+      </c>
+      <c r="L786" s="17">
         <v>46142</v>
       </c>
-      <c r="D117" s="11" t="s">
-[...7616 lines deleted...]
-      <c r="L347" s="13"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:AB958" xr:uid="{E3B5BA92-8971-47E0-B465-DD0E4151C9FC}"/>
-[...2 lines deleted...]
-  </sortState>
+  <autoFilter ref="A1:L788" xr:uid="{E3B5BA92-8971-47E0-B465-DD0E4151C9FC}"/>
+  <hyperlinks>
+    <hyperlink ref="J82" r:id="rId1" display="https://url.uk.m.mimecastprotect.com/s/zEeBC7LBYHq8ArSNsnSoeCVc?domain=data.opentrack.run" xr:uid="{A297AC60-4569-4DD4-A2FF-935048619D05}"/>
+    <hyperlink ref="J83" r:id="rId2" display="https://url.uk.m.mimecastprotect.com/s/L4LZC86DWtr26mFotVSyVrvM?domain=data.opentrack.run" xr:uid="{FE2D4E5A-1B67-4512-A842-506891B67BA4}"/>
+    <hyperlink ref="J84" r:id="rId3" display="https://url.uk.m.mimecastprotect.com/s/2EwQC9QEGi1lkJf1uRSqvfjQ?domain=data.opentrack.run" xr:uid="{04E1625B-DF20-4083-BBFF-942A14FB463E}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>XC 2025-2026</vt:lpstr>
-      <vt:lpstr>Indoor 2026</vt:lpstr>
+      <vt:lpstr>XC 2025-6</vt:lpstr>
+      <vt:lpstr>XC 2026-7</vt:lpstr>
       <vt:lpstr>Outdoor 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>jacky</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>